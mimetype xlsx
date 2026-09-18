--- v0 (2026-07-22)
+++ v1 (2026-09-18)
@@ -28,51 +28,51 @@
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2FAC5C14-94D1-41FC-99EF-5413F3109D97}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="3510" yWindow="3510" windowWidth="38700" windowHeight="14640" xr2:uid="{DCC73B79-16CF-4993-9EEF-AD5F1F0679F4}"/>
   </bookViews>
   <sheets>
     <sheet name="Booklist " sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11043" uniqueCount="2355">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11032" uniqueCount="2353">
   <si>
     <t>When using this booklist, please be aware of the need for guidance to ensure students select texts considered appropriate for their age, interest and maturity levels.</t>
   </si>
   <si>
     <t>This title is usually read by students in years 9, 10 and above.</t>
   </si>
   <si>
     <t>PRC ID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Author</t>
   </si>
   <si>
     <t>Level</t>
   </si>
   <si>
     <t>*</t>
   </si>
   <si>
     <t>Publisher</t>
   </si>
   <si>
@@ -306,79 +306,70 @@
   </si>
   <si>
     <t>All About Space is good for inquisitive kids who love learning about the universe. Find out about planets in the solar system, stars and constellations, asteroids, comets, and meteors, spacecraft and space exploration.</t>
   </si>
   <si>
     <t>All the best liars</t>
   </si>
   <si>
     <t>Kahaney, Amelia</t>
   </si>
   <si>
     <t>Flatiron Books</t>
   </si>
   <si>
     <t xml:space="preserve">A psychological thriller. Three best friends grew up on the wrong side of the tracks in the stifling California desert desperately seeking a way out. Two weeks before the end of school  a fatal fire means nothing will ever be the same. They all will end up escaping. One by dying one by lying and the third by taking the fall.
 Usually read by students in Years 9, 10 and above.
 </t>
   </si>
   <si>
     <t>All this twisted glory</t>
   </si>
   <si>
     <t>Mafi, Tahereh</t>
   </si>
   <si>
-    <t>electric monkey</t>
+    <t>Electric Monkey (London)</t>
   </si>
   <si>
     <t>As the long-lost heir to the Jinn throne, Alizeh has finally found her people -- and perhaps her crown. Cyrus, the mercurial ruler of Tulan, has offered her his kingdom in a twisted exchange: one that would begin with their marriage and end with his murder. Cyrus's dark reputation precedes him. killing him should be easy. But despite their best efforts to despise each other, Alizeh and Cyrus are drawn together over and over with an all-consuming thirst that threatens to destroy them both. And then Prince Kamran arrives in Tulan, ready to exact revenge
 Usually read by students in Years 9, 10 and above.</t>
   </si>
   <si>
     <t>All your wishes</t>
   </si>
   <si>
     <t>Fall in love with Two Hearts-romantic fiction for young hearts. Piper is the daughter of two famous Hollywood actors and is sick of being followed by the paparazzi everywhere they go. So when she gets the opportunity to spend six months attending a regular high school, something she's never done before, she grabs it with both hands. Piper moves in with her childhood friends, twins Chloe and Cooper, and they all agree to keep Piper's true identity a secret. Piper finds herself in a confusing new world. The cutest boy at school, Cruz, takes an interest in her, and the coolest girl suddenly wants to become friends. But why? Despite Chloe and Cooper's warnings, Piper is drawn to Cruz and his friends, who she's adamant are not as shallow as they may appear.</t>
   </si>
   <si>
     <t>Always Angel</t>
   </si>
   <si>
     <t>Whittam, Kimberly</t>
   </si>
   <si>
     <t>Angel finds school hard.  She talks back to teachers, she storms out of lessons, and she's had more detentions than any other Year 8 student...ever. But really, Angel wants to be good. She wants to fit in, she wants to make friends, and she even wants to win the school baking contest.  But it's hard to be good when everyone expects the worst. And with her mum not well enough to look after her, and Angel making more and more bad choices, she's starting to run out of chances...</t>
-  </si>
-[...7 lines deleted...]
-    <t>'I'm not a fish. No way. That's not me .'A joyful story about embracing your unique self... even when you have to swim against the tide.</t>
   </si>
   <si>
     <t>Amanda Commander: The blues day Tuesday</t>
   </si>
   <si>
     <t>Vass, Coral &amp; Cooper Smith, Heidi (ill)</t>
   </si>
   <si>
     <t>Wombat Books</t>
   </si>
   <si>
     <t xml:space="preserve">When Amanda returns to school after having a sick day, she finds fitting back into the friendship group tricker than she imagined. Amanda makes a plan, with the help of the Dolphin Squad, to go out of their way and include anyone. But when Eve is sick and has a few days off school, how will Amanda ensure Eve doesn't have a blues-day back at school just like she did? </t>
   </si>
   <si>
     <t>Amanda Commander: The great orange bake-off</t>
   </si>
   <si>
     <t>As Amanda and her friends prepare for the school bake-off, their plans are derailed when Amanda is separated and paired up with Eve instead. So, the Dolphin Squad concoct a plan to get back on the same team, but is working with Eve really so bad?</t>
   </si>
   <si>
     <t>Amanda Commander: The purple invitation</t>
   </si>
   <si>
     <t>When every girl in Year Three gets an invitation to Eve's birthday party except Amanda, Amanda makes a plan, with the help of the Dolphin Squad, to win herself an invitation before the week is through.
 It's OPERATION INVITATION!
@@ -758,59 +749,50 @@
   <si>
     <t>Blue: Dragon of the sea</t>
   </si>
   <si>
     <t>Darlison, Aleesah &amp; Teow, Tamlyn (ill)</t>
   </si>
   <si>
     <t>Meet Blue, a Dragon of the Sea! He's also known as a nudibranch or sea slug. Blue's fleet roam the ocean, gliding on the currents, and dancing their way through dangerous adventures. Join Blue and his fellow dragons as they explore the sea!</t>
   </si>
   <si>
     <t>Blueberry farm</t>
   </si>
   <si>
     <t>King, Stephen Michael</t>
   </si>
   <si>
     <t xml:space="preserve">Welcome to Blueberry Farm. The sun is shining, and the trees are filled with song. It's going to be another beautiful day. </t>
   </si>
   <si>
     <t>Bluey series</t>
   </si>
   <si>
     <t>Bluey</t>
   </si>
   <si>
-    <t xml:space="preserve">Bluey: Fairytale </t>
-[...7 lines deleted...]
-  <si>
     <t>Boab tree, The</t>
   </si>
   <si>
     <t>Milroy, Helen &amp; Mills, Rebecca (ill)</t>
   </si>
   <si>
     <t>A boab tree drops a seed to the ground where generations and generations of boab trees have grown on country, but the seed doesn't land. It is taken on the back of an eagle to a far away place which is not the boab seed's rightful habitat. The boab seed grows with the help of new forest friends, but never quiet fits in. Poor Boab, will he ever make his way home? A sweet and tender story about belonging, friendship, and a little bit of hope.</t>
   </si>
   <si>
     <t>Bobland</t>
   </si>
   <si>
     <t>Lucas, Matt &amp; Corbalan, Begona Fernandez (ill)</t>
   </si>
   <si>
     <t>How hard can it be to build a theme park - in your own backyard? When Bob Grubb is banned for life from Happey World theme park, he decides to build his own, invite everyone and not charge as much as greedy Arthur Happey. But with Arthur and his neice Maisie out to derail his plans, will Bob even make it to BobLand's Grand Opening, where he is due to meet the king himself? And what is the big family secret that lurks beneath it all?</t>
   </si>
   <si>
     <t>Book of dust, The: The rose field</t>
   </si>
   <si>
     <t>Pullman, Philip</t>
   </si>
   <si>
     <t xml:space="preserve">Lyra: what will you do when you find this place in the desert, the opening to the world of the roses?' 'Defend it,' Lyra said. 'Die defending it.' When readers left Lyra in The Secret Commonwealth she was alone, in the ruins of a deserted city. Pantalaimon had run from her - part of himself - in search of her imagination, which he believed she had lost. Lyra travelled across the world from her Oxford home in search of her daemon. And Malcolm, loyal Malcolm, too journeyed far from home, towards the Silk Roads in search of Lyra. In The Rose Field, their quests converge in the most dangerous, breathtaking and world-changing ways. They must take help from spies and thieves, gryphons and witches, old friends and new, learning all the while the depth and surprising truths of the alethiometer. All around them, the world is aflame - made terrifying by fear, power and greed. As they move East, towards the red building that will reunite them and give them answers - on Dust, on the special roses, on imagination - so too does the Magisterium, at war against all that Lyra holds dear.
@@ -1011,51 +993,51 @@
     <t>Bush turkey: Christmas chaos</t>
   </si>
   <si>
     <t xml:space="preserve">Ho-Ho... Uh Oh! Christmas is coming really, really soon and Turkey needs decorations by this afternoon! He heads off to the store; Bin Chicken's there too. Watch out, Santa Claus! It's a Christmas Hullabaloo! 
 </t>
   </si>
   <si>
     <t>Bush turkey: Easter hunt</t>
   </si>
   <si>
     <t>Bush Turkey is building, flinging mess far and wide, when suddenly he spies shiny eggs there outside! Turkey gathers them up and takes off with a run... and crashes into a pile of hot cross buns! 'Stop!' yells the baker. But Bush Turkey's long gone.</t>
   </si>
   <si>
     <t>Butterfly girl</t>
   </si>
   <si>
     <t>Kwok, Ashling &amp; Li, Arielle (ill)</t>
   </si>
   <si>
     <t>EK Books</t>
   </si>
   <si>
     <t>Olivia and her butterfly friends are inseparable, until she moves to a grey, gloomy city with her mother. Heartbroken to leave her butterflies behind, Olivia struggles to make new friends as the city's residents stay indoors. Missing her butterflies, she calls for them from her empty balcony, but they don't come. Realising butterflies need plants, water, and resting spots, Olivia builds a butterfly garden using what she can find. Despite her efforts, no butterflies arrive, until a gust of wind scatters her flowers to neighbouring balconies. People of all ages and backgrounds come out to collect them, and Olivia suddenly understands how to attract new friends, both butterflies and people with a little colour, kindness, and creativity.</t>
   </si>
   <si>
-    <t>Callers, The: The hidden forest</t>
+    <t>Callers 2 : The hidden forest</t>
   </si>
   <si>
     <t>Thomas, Kiah</t>
   </si>
   <si>
     <t>The shocking truth about Calling has been revealed: the magical ability to conjure something out of thin air actually steals resources from another place. This leaves Quin on the run. Management will do everything in their power to catch him, the last of the Vine-touched and the only hope left to bring life back to a dying planet. His sister Davinia finds herself in the difficult position of playing a double agent. She must fool everyone, even her own mother, the head of the Council, if she is to find evidence to clear her brother's name. A single slip up will cost either of them their lives. It's a good thing that there's a friendly dragon-like creature, a long lost family member and a small village of stubborn citizens who have their backs. The Hidden Forest and all its life giving secrets is waiting to be explored and the Vine is running out of time.</t>
   </si>
   <si>
     <t>Camp spooky: Attack of the aliants</t>
   </si>
   <si>
     <t>Harry, Pip &amp; Foster, Kate &amp; Bartel, Joanna (ill)</t>
   </si>
   <si>
     <t>Being chosen for the Sensational Sports Superstars of the Future Sports Camp is a dream come true for aspiring swim champion Archie, but for music-loving Isla, it's the last place she wants to be. But when a repulsive stench sweeps over the camp, devices keep disappearing, and kids start to act like zombies, Archie and Isla team up to solve the mystery. Can they uncover an alien invasion, foil a secret government agency, and have the courage to go after their dreams?</t>
   </si>
   <si>
     <t>Candle island</t>
   </si>
   <si>
     <t>Wolk, Lauren</t>
   </si>
   <si>
     <t>Lucretia and her mother move to a small island town where they hope to get away from the sadness of losing Lucretia's father, and avoid people trying to disrupt the artist life they both want to live. This small island comes with great beauty, music, and nature, but it is not the quiet paradise they hoped it would be. They find themselves in the midst of old rivalries, secrets and tragedies.</t>
   </si>
@@ -1561,50 +1543,53 @@
     <t>There's a dangerous building in the centre of town and the Demolition Dinos are smashing it down.</t>
   </si>
   <si>
     <t>Derek</t>
   </si>
   <si>
     <t>Donaldson, Anne &amp; Shanks, Matt (ill)</t>
   </si>
   <si>
     <t>This is a story about a curious fish who is determined to find answers to his questions.</t>
   </si>
   <si>
     <t>Desert tracks</t>
   </si>
   <si>
     <t>Wells, Marly &amp; Wells, Linda</t>
   </si>
   <si>
     <t xml:space="preserve">Entranced in the world of a mysterious old story, Millie is sucked up by a willy-willy and transported to Alice Springs in 1924 where she meets a crew of oddly familiar young people. As the group continue to find each other in time, they realise that Alice Springs of the past and the future are not as different as they seem. </t>
   </si>
   <si>
     <t>Detective Beans: Adventures in Cat Town</t>
   </si>
   <si>
     <t>Chen, Li</t>
+  </si>
+  <si>
+    <t>Penguin Random House Australia</t>
   </si>
   <si>
     <t>Detective Beans is back to solve all the mysteries that you need solved, and even the ones you don't need solved. He's that good.</t>
   </si>
   <si>
     <t>Detective Galileo: The dogfather</t>
   </si>
   <si>
     <t>Helliar, Peter &amp; Joyner, Andrew (ill)</t>
   </si>
   <si>
     <t>Galileo's brand-new detective agency on Happy Valley Farm is now in business, and with the help of Agatha they've got eyes, ears and wings all across the farm ... now, if only they could find a case to solve!  Meanwhile, with the Happy Valley Fair right around the corner all the animals pitch in to try and break the record for the World's Biggest Cake. All the animals except for the elusive Dogfather and his farm dogs, that is.  When the milk and eggs on the farm go missing, Galileo is on the case and is determined to find any animals sniffing around where they don't belong.</t>
   </si>
   <si>
     <t>Devil of a time, A: The Tasmania football club story</t>
   </si>
   <si>
     <t>Nicholson, Alister &amp; Jellett, Tom (ill)</t>
   </si>
   <si>
     <t xml:space="preserve">It's the Tassie Devil's time. This picture book celebrates the long history and achievments of AFL football in Tasmania in a lyrical rhyming style. </t>
   </si>
   <si>
     <t>Different stories, The</t>
   </si>
@@ -2734,57 +2719,57 @@
   </si>
   <si>
     <t>There's a body missing at the morgue. Alexander Steeple should know - he sleeps directly above the corpses. Growing up at Steeple and Sons Mortuary and Crematorium, with a mortician mum who cuts up cadavers, Alexander is pretty used to death. The thing is, the dead usually stay where they belong. Not today. Alexander wasn't planning to launch a full-blown investigation, but when his mother knows more than she is letting on and when a trail of clues begins to show itself, he cannot help but chase the mystery. Will he uncover what happened, or will the truth stay buried?</t>
   </si>
   <si>
     <t>Guide to falling off the map, A</t>
   </si>
   <si>
     <t>Arnot, Zanni L</t>
   </si>
   <si>
     <t xml:space="preserve">Vinnie Smith has her post-grad life in NYC all planned out with her best friend Lilah, using future dreams to distract from her mums battle with MS. Meanwhile, her childhood friend Roo Carpenter has dropped out of school and taken a shady job to support his struggling family. When Vinnies plans fall apart, she impulsively takes Roo on a road trip across inland Australia in her mums old Kombi, hoping to fix his life instead of facing her own pain. But as grief, worsening headaches, and confusing feelings between them bubble up, both are forced to confront more than they expected, especially the risk of losing their friendship to something more.
 Usually read by students in Years 9, 10 and above.
 </t>
   </si>
   <si>
     <t>Guinea wigs: Fur power!</t>
   </si>
   <si>
     <t>McRitchie, Rebecca &amp; Gordon, Shiloh (ill)</t>
   </si>
   <si>
     <t>What happens when five guinea pigs find a box of weird wigs?  Best friends Jet, Minnie, Meatball, Bud and Tofu become the GUINEA WIGS - guinea pigs but with SUPERPOWERS!  And it's just in time, too, because somebody in town is kidnapping all the chickens.  Can the GUINEA WIGS work out how to use their new powers AND find the chickens before it's too late?  Or will the superheroes have to wig it - I mean - wing it ...?</t>
   </si>
   <si>
-    <t>Gymnastic diaries: Fantastic floor</t>
+    <t>Gymnastics diaries</t>
   </si>
   <si>
     <t>Godwin, Georgia &amp; Sievking, Laura &amp; Frescura, Camilla (ill)</t>
   </si>
   <si>
-    <t>Georgia is 10 years old and loves gymnastics. She wants to be an international gymnastics star and this is her diary. Join Georgia as she chases her dreams! There is a lot happening in Georgia's world with clashes in her school and elite gym schedules. At school, it's time to vote for the leadership team and Georgia wants to go for Sports Captain... but so does her bestie, Bri! In the gym, Georgia is learning a new floor routine with harder skills for an upcoming competition. Will Georgia figure out how to balance it all? Or will she have to make some tough choices?</t>
+    <t>Georgia is 10 years old and loves gymnastics. She wants to be an international gymnastics star and this is her diary.</t>
   </si>
   <si>
     <t>Hansel and Gretel</t>
   </si>
   <si>
     <t>King, Stephen &amp; Sendak, Maurice (ill)</t>
   </si>
   <si>
     <t>The classic, haunting tale of two brave children lost in an eerie and dangerous forest, reimagined by literary legends: Stephen King and Maurice Sendak. Let Stephen King, global bestselling and award-winning author, and Maurice Sendak, beloved creator of the Caldecott-Medal winning Where the Wild Things Are, guide you into this most deliciously daring rendition of the traditional Grimm fairy tale. But will you find your way back out?</t>
   </si>
   <si>
     <t>Harriet Hound</t>
   </si>
   <si>
     <t>Foster, Kate &amp; Beer, Sophie</t>
   </si>
   <si>
     <t>Meet Harriet Hound. She's eight years old and loves dogs! But Harriet has something else that makes her super... the power to summon the dogs from her family's rescue shelter every time there's trouble afoot.</t>
   </si>
   <si>
     <t>Harry and gran bake a cake</t>
   </si>
   <si>
     <t>McIntosh, Fiona &amp;  Acton, Sara (ill)</t>
   </si>
@@ -3091,50 +3076,59 @@
     <t>Howzat Pat! Money mystery</t>
   </si>
   <si>
     <t>Hartley, David, Geddes, Serena &amp; Cummins, Patrick</t>
   </si>
   <si>
     <t>I'm Pat Cummins and I love playing cricket. I love it so much that I sleep with my bat! Australia's biggest cricket stars might play at our cricket ground if we raise funding for solar lights! While we're cleaning out recycling from the bush, something AMAZING happens.  Will we meet the MYSTERIOUS hairyman? What's INSIDE the hidden suitcase? Can we raise the MONEY?!</t>
   </si>
   <si>
     <t>Hullaballoo about elephant poo, The</t>
   </si>
   <si>
     <t>White, Dee &amp; Nielsen, Christopher (ill)</t>
   </si>
   <si>
     <t>Elephant poo. How much does an elephant make? What can it be used for? Read this book to explore the hullabaloo about elephant poo.</t>
   </si>
   <si>
     <t>Human for Kingsley, A</t>
   </si>
   <si>
     <t>Evans, Gabriel</t>
   </si>
   <si>
     <t>Kingsley had decided to own a human. This was not a decision to be taken lightly. After all, owning a human is a responsibility. But finding the right kind of human is much harder than Kingsley expected. Some are too bossy. Some are too busy. And some just don't seem to appreciate a dog the way they should. Will Kingsley ever find a human that is exactly right?</t>
+  </si>
+  <si>
+    <t>I am not a fish</t>
+  </si>
+  <si>
+    <t>Guest, Patrick &amp; Abey, Katie</t>
+  </si>
+  <si>
+    <t>'I'm not a fish. No way. That's not me .'A joyful story about embracing your unique self... even when you have to swim against the tide.</t>
   </si>
   <si>
     <t>I could give you the moon</t>
   </si>
   <si>
     <t>Liang, Ann</t>
   </si>
   <si>
     <t>While Chanel has spent her entire life making herself into the brightest star, Ares has has been trying to fade into the background. When the two meet and share a shocking vision of the future, Ares realises Chanel is the key to finding his missing brother, while Chanel grows convinced that only Ares can keep her parents' separation nothing more than a shameful secret. Usually read by students in years 9, 10, and above.</t>
   </si>
   <si>
     <t>I flew around the world</t>
   </si>
   <si>
     <t>Rutherford, Zara &amp; Liu, Jiatong (ill)</t>
   </si>
   <si>
     <t>Dorling Kindersley</t>
   </si>
   <si>
     <t>In August of 2021, 19-year old Zara Rutherford embarked on a mission to fly solo around the world. 155 days later, she returned victorious.  Over five months, the brave young explorer encountered ice caps, volcanoes, bolts of lightning, wildfires, freezing temperatures, typhoons, remote stretches of sky, turbulence, and much more.</t>
   </si>
   <si>
     <t>I hear a buho</t>
   </si>
@@ -6303,51 +6297,51 @@
   <si>
     <t>Take me to your leader</t>
   </si>
   <si>
     <t>Agnew, Leonie &amp; Beavis, Paul (ill)</t>
   </si>
   <si>
     <t>Puffin NZ</t>
   </si>
   <si>
     <t xml:space="preserve">Eleven-year-old Lucas has got a new worry to add to his long, long list. His rural school is on the Ministry of Education's list for closure. What's his mum going to do if he and his sister have to start travelling to a school an hour or two away? She can't drive them; she certainly can't afford boarding school fees and already works long hours in a poultry processing plant to keep the family going. If the school closure goes through, they might have to move to the city. And there's no way Lucas will ever leave his dad's grave behind. He and his friends come up with a mad idea to revive their town and save their school - they stage an alien encounter. Before they know it, tourists are flocking in to check out the crop circles and it looks like the plan might be working. But there's also the vehicle with tinted windows that seems to be following them around. Why would it be interested in a group of country schoolkids? Before Lucas knows it, he's lost control of his plot, and the chain of unpredictable (and often hilarious) events that follow are quickly turning to chaos! </t>
   </si>
   <si>
     <t>Tawny trouble</t>
   </si>
   <si>
     <t>Fitzpatrick, Deb</t>
   </si>
   <si>
     <t>Tess and her family are driving through the Australian bush when they accidentally hit a tawny frogmouth. The owl is alive but needs their help. In helping the owl, Tess goes on journey that leads her to unexpected places.</t>
   </si>
   <si>
     <t>Tearing myself together</t>
   </si>
   <si>
-    <t>Whatley, Anna</t>
+    <t>Whateley, Anna</t>
   </si>
   <si>
     <t>Hilzy's life is forever coming undone - and so is her body. Friendship is just one more thing she can't count on...until she has to. It's Year Twelve exam time, and Hilzy has a lot on her plate. She's just lost her job, she and her sister Max are struggling to make ends meet, and her childhood best friend Imogen recently dobbed them in to child services. The friendship is over. There's a new spark of joy when Hilzy grows closer to Dawn, the hippy girl who's had a crush on her for ages. But when Hilzy ends up in hospital with a busted knee, it's only Imogen who understands what it's really like living with an invisible disability. Things are falling apart, but maybe it's not all on Hilzy to put them back together again.</t>
   </si>
   <si>
     <t>Ten-word tiny tales of love</t>
   </si>
   <si>
     <t>Coelho, Joseph (ed.)</t>
   </si>
   <si>
     <t xml:space="preserve">The author has written tales of love using just ten words -- cherished moments between siblings, worlds where nature blooms and heals, touching tales of beloved pets, and more. Each ten-word tale has been paired with beautiful illustrations. Together the words and pictures set up a space for creativity as young readers imagine how the story might unravel -- and are inspired to pen a ten-word tiny tale of their own. </t>
   </si>
   <si>
     <t>The baby-sitters club (graphic novels) series</t>
   </si>
   <si>
     <t>The bad guys series</t>
   </si>
   <si>
     <t>Blabey, Aaron</t>
   </si>
   <si>
     <t>The big bad wolf murder</t>
   </si>
@@ -7472,85 +7466,76 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <top style="thin"/>
     </border>
     <border>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
     <border>
       <left style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2358">
+  <cellXfs count="2355">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment wrapText="true" vertical="top" horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyAlignment="true" applyBorder="true">
       <alignment wrapText="true" vertical="top" horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyAlignment="true" applyBorder="true">
       <alignment wrapText="true" vertical="top" horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="8" xfId="0" applyAlignment="true" applyBorder="true" applyNumberFormat="true">
       <alignment wrapText="true" vertical="top" horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyAlignment="true" applyBorder="true">
       <alignment wrapText="true" vertical="top" horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyAlignment="true" applyBorder="true">
       <alignment wrapText="true" vertical="top" horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="8" xfId="0" applyAlignment="true" applyBorder="true" applyNumberFormat="true">
       <alignment wrapText="true" vertical="top" horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyAlignment="true" applyBorder="true">
       <alignment wrapText="true" vertical="top" horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyAlignment="true" applyBorder="true">
       <alignment wrapText="true" vertical="top" horizontal="center"/>
     </xf>
@@ -14883,51 +14868,51 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{04F3603E-42A2-406E-8703-C55AB72D7A0E}">
-  <dimension ref="A1:I787"/>
+  <dimension ref="A1:I786"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="B10" sqref="B10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" customWidth="true" style="1" width="10.85546875"/>
     <col min="2" max="2" customWidth="true" style="1" width="1.7109375"/>
     <col min="3" max="3" customWidth="true" style="1" width="39.42578125"/>
     <col min="4" max="4" customWidth="true" style="1" width="30.5703125"/>
     <col min="5" max="5" customWidth="true" style="1" width="25.85546875"/>
     <col min="6" max="6" customWidth="true" style="1" width="9.0"/>
     <col min="7" max="7" customWidth="true" style="1" width="24.140625"/>
     <col min="8" max="8" customWidth="true" style="1" width="7.7109375"/>
     <col min="9" max="9" customWidth="true" style="1" width="40.0"/>
     <col min="10" max="10" style="2" width="9.140625"/>
     <col min="11" max="16384" style="1" width="9.140625"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="34.5">
       <c r="A1" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="8"/>
@@ -15654,22057 +15639,22028 @@
       </c>
       <c r="C28" t="s" s="78">
         <v>95</v>
       </c>
       <c r="D28" t="s" s="78">
         <v>96</v>
       </c>
       <c r="E28" t="s" s="78">
         <v>45</v>
       </c>
       <c r="F28" t="n" s="79">
         <v>2026.0</v>
       </c>
       <c r="G28" t="n" s="80">
         <v>9.781803708072E12</v>
       </c>
       <c r="H28" t="s" s="79">
         <v>30</v>
       </c>
       <c r="I28" t="s" s="78">
         <v>97</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n" s="82">
-        <v>1433891.0</v>
+        <v>1019875.0</v>
       </c>
       <c r="B29" t="s" s="82">
         <v>13</v>
       </c>
       <c r="C29" t="s" s="81">
         <v>98</v>
       </c>
       <c r="D29" t="s" s="81">
         <v>99</v>
       </c>
       <c r="E29" t="s" s="81">
-        <v>21</v>
+        <v>100</v>
       </c>
       <c r="F29" t="n" s="82">
-        <v>2026.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G29" t="n" s="83">
-        <v>9.781761647628E12</v>
+        <v>9.781761111266E12</v>
       </c>
       <c r="H29" t="s" s="82">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="I29" t="s" s="81">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n" s="85">
-        <v>1019875.0</v>
+        <v>1425864.0</v>
       </c>
       <c r="B30" t="s" s="85">
         <v>13</v>
       </c>
       <c r="C30" t="s" s="84">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D30" t="s" s="84">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="E30" t="s" s="84">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F30" t="n" s="85">
-        <v>2024.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G30" t="n" s="86">
-        <v>9.781761111266E12</v>
+        <v>9.781761112195E12</v>
       </c>
       <c r="H30" t="s" s="85">
         <v>55</v>
       </c>
       <c r="I30" t="s" s="84">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n" s="88">
-        <v>1425864.0</v>
+        <v>903303.0</v>
       </c>
       <c r="B31" t="s" s="88">
         <v>13</v>
       </c>
       <c r="C31" t="s" s="87">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D31" t="s" s="87">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="E31" t="s" s="87">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F31" t="n" s="88">
-        <v>2026.0</v>
+        <v>2022.0</v>
       </c>
       <c r="G31" t="n" s="89">
-        <v>9.781761112195E12</v>
+        <v>9.781761110771E12</v>
       </c>
       <c r="H31" t="s" s="88">
         <v>55</v>
       </c>
       <c r="I31" t="s" s="87">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n" s="91">
-        <v>903303.0</v>
+        <v>1439368.0</v>
       </c>
       <c r="B32" t="s" s="91">
         <v>13</v>
       </c>
       <c r="C32" t="s" s="90">
+        <v>106</v>
+      </c>
+      <c r="D32" t="s" s="90">
         <v>107</v>
       </c>
-      <c r="D32" t="s" s="90">
-[...1 lines deleted...]
-      </c>
       <c r="E32" t="s" s="90">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="F32" t="n" s="91">
-        <v>2022.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G32" t="n" s="92">
-        <v>9.781761110771E12</v>
+        <v>9.781916558359E12</v>
       </c>
       <c r="H32" t="s" s="91">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I32" t="s" s="90">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n" s="94">
-        <v>1439368.0</v>
+        <v>1346583.0</v>
       </c>
       <c r="B33" t="s" s="94">
         <v>13</v>
       </c>
       <c r="C33" t="s" s="93">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D33" t="s" s="93">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E33" t="s" s="93">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F33" t="n" s="94">
         <v>2025.0</v>
       </c>
       <c r="G33" t="n" s="95">
-        <v>9.781916558359E12</v>
+        <v>9.78146076716E12</v>
       </c>
       <c r="H33" t="s" s="94">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I33" t="s" s="93">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n" s="97">
-        <v>1346583.0</v>
+        <v>1369650.0</v>
       </c>
       <c r="B34" t="s" s="97">
         <v>13</v>
       </c>
       <c r="C34" t="s" s="96">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D34" t="s" s="96">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E34" t="s" s="96">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F34" t="n" s="97">
         <v>2025.0</v>
       </c>
       <c r="G34" t="n" s="98">
-        <v>9.78146076716E12</v>
+        <v>9.781338796261E12</v>
       </c>
       <c r="H34" t="s" s="97">
         <v>17</v>
       </c>
       <c r="I34" t="s" s="96">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n" s="100">
-        <v>1369650.0</v>
+        <v>1423816.0</v>
       </c>
       <c r="B35" t="s" s="100">
         <v>13</v>
       </c>
       <c r="C35" t="s" s="99">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D35" t="s" s="99">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E35" t="s" s="99">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F35" t="n" s="100">
         <v>2025.0</v>
       </c>
       <c r="G35" t="n" s="101">
-        <v>9.781338796261E12</v>
+        <v>9.781763526075E12</v>
       </c>
       <c r="H35" t="s" s="100">
         <v>17</v>
       </c>
       <c r="I35" t="s" s="99">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n" s="103">
-        <v>1423816.0</v>
+        <v>1424035.0</v>
       </c>
       <c r="B36" t="s" s="103">
         <v>13</v>
       </c>
       <c r="C36" t="s" s="102">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D36" t="s" s="102">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E36" t="s" s="102">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F36" t="n" s="103">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G36" t="n" s="104">
-        <v>9.781763526075E12</v>
+        <v>9.78176099668E12</v>
       </c>
       <c r="H36" t="s" s="103">
         <v>17</v>
       </c>
       <c r="I36" t="s" s="102">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n" s="106">
-        <v>1424035.0</v>
+        <v>1209927.0</v>
       </c>
       <c r="B37" t="s" s="106">
         <v>13</v>
       </c>
       <c r="C37" t="s" s="105">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D37" t="s" s="105">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E37" t="s" s="105">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F37" t="n" s="106">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G37" t="n" s="107">
-        <v>9.78176099668E12</v>
+        <v>9.781760659899E12</v>
       </c>
       <c r="H37" t="s" s="106">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I37" t="s" s="105">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n" s="109">
-        <v>1209927.0</v>
+        <v>1473422.0</v>
       </c>
       <c r="B38" t="s" s="109">
         <v>13</v>
       </c>
       <c r="C38" t="s" s="108">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D38" t="s" s="108">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E38" t="s" s="108">
-        <v>131</v>
+        <v>112</v>
       </c>
       <c r="F38" t="n" s="109">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G38" t="n" s="110">
-        <v>9.781760659899E12</v>
+        <v>9.781460765494E12</v>
       </c>
       <c r="H38" t="s" s="109">
         <v>38</v>
       </c>
       <c r="I38" t="s" s="108">
         <v>132</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n" s="112">
-        <v>1473422.0</v>
+        <v>1423337.0</v>
       </c>
       <c r="B39" t="s" s="112">
         <v>13</v>
       </c>
       <c r="C39" t="s" s="111">
         <v>133</v>
       </c>
       <c r="D39" t="s" s="111">
         <v>134</v>
       </c>
       <c r="E39" t="s" s="111">
-        <v>115</v>
+        <v>100</v>
       </c>
       <c r="F39" t="n" s="112">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G39" t="n" s="113">
-        <v>9.781460765494E12</v>
+        <v>9.78176111186E12</v>
       </c>
       <c r="H39" t="s" s="112">
         <v>38</v>
       </c>
       <c r="I39" t="s" s="111">
         <v>135</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n" s="115">
-        <v>1423337.0</v>
+        <v>1423336.0</v>
       </c>
       <c r="B40" t="s" s="115">
         <v>13</v>
       </c>
       <c r="C40" t="s" s="114">
         <v>136</v>
       </c>
       <c r="D40" t="s" s="114">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="E40" t="s" s="114">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F40" t="n" s="115">
         <v>2025.0</v>
       </c>
       <c r="G40" t="n" s="116">
-        <v>9.78176111186E12</v>
+        <v>9.781761111846E12</v>
       </c>
       <c r="H40" t="s" s="115">
         <v>38</v>
       </c>
       <c r="I40" t="s" s="114">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n" s="118">
-        <v>1423336.0</v>
+        <v>1333139.0</v>
       </c>
       <c r="B41" t="s" s="118">
         <v>13</v>
       </c>
       <c r="C41" t="s" s="117">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="D41" t="s" s="117">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="E41" t="s" s="117">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F41" t="n" s="118">
         <v>2025.0</v>
       </c>
       <c r="G41" t="n" s="119">
-        <v>9.781761111846E12</v>
+        <v>9.781761111808E12</v>
       </c>
       <c r="H41" t="s" s="118">
         <v>38</v>
       </c>
       <c r="I41" t="s" s="117">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n" s="121">
-        <v>1333139.0</v>
+        <v>1423334.0</v>
       </c>
       <c r="B42" t="s" s="121">
         <v>13</v>
       </c>
       <c r="C42" t="s" s="120">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="D42" t="s" s="120">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="E42" t="s" s="120">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F42" t="n" s="121">
         <v>2025.0</v>
       </c>
       <c r="G42" t="n" s="122">
-        <v>9.781761111808E12</v>
+        <v>9.781761111822E12</v>
       </c>
       <c r="H42" t="s" s="121">
         <v>38</v>
       </c>
       <c r="I42" t="s" s="120">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n" s="124">
-        <v>1423334.0</v>
+        <v>911144.0</v>
       </c>
       <c r="B43" t="s" s="124">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C43" t="s" s="123">
+        <v>142</v>
+      </c>
+      <c r="D43" t="s" s="123">
         <v>143</v>
       </c>
-      <c r="D43" t="s" s="123">
-[...1 lines deleted...]
-      </c>
       <c r="E43" t="s" s="123">
-        <v>103</v>
+        <v>144</v>
       </c>
       <c r="F43" t="n" s="124">
-        <v>2025.0</v>
+        <v>2022.0</v>
       </c>
       <c r="G43" t="n" s="125">
-        <v>9.781761111822E12</v>
+        <v>9.781526648518E12</v>
       </c>
       <c r="H43" t="s" s="124">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="I43" t="s" s="123">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n" s="127">
-        <v>911144.0</v>
+        <v>1436403.0</v>
       </c>
       <c r="B44" t="s" s="127">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C44" t="s" s="126">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D44" t="s" s="126">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E44" t="s" s="126">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F44" t="n" s="127">
-        <v>2022.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G44" t="n" s="128">
-        <v>9.781526648518E12</v>
+        <v>9.781922858719E12</v>
       </c>
       <c r="H44" t="s" s="127">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="I44" t="s" s="126">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n" s="130">
-        <v>1436403.0</v>
+        <v>1409645.0</v>
       </c>
       <c r="B45" t="s" s="130">
         <v>13</v>
       </c>
       <c r="C45" t="s" s="129">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D45" t="s" s="129">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E45" t="s" s="129">
-        <v>151</v>
+        <v>128</v>
       </c>
       <c r="F45" t="n" s="130">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G45" t="n" s="131">
-        <v>9.781922858719E12</v>
+        <v>9.781761600333E12</v>
       </c>
       <c r="H45" t="s" s="130">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I45" t="s" s="129">
         <v>152</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n" s="133">
-        <v>1409645.0</v>
+        <v>860526.0</v>
       </c>
       <c r="B46" t="s" s="133">
         <v>13</v>
       </c>
       <c r="C46" t="s" s="132">
         <v>153</v>
       </c>
       <c r="D46" t="s" s="132">
         <v>154</v>
       </c>
       <c r="E46" t="s" s="132">
-        <v>131</v>
+        <v>54</v>
       </c>
       <c r="F46" t="n" s="133">
-        <v>2025.0</v>
+        <v>2021.0</v>
       </c>
       <c r="G46" t="n" s="134">
-        <v>9.781761600333E12</v>
+        <v>9.781760894818E12</v>
       </c>
       <c r="H46" t="s" s="133">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I46" t="s" s="132">
         <v>155</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n" s="136">
-        <v>860526.0</v>
+        <v>1423838.0</v>
       </c>
       <c r="B47" t="s" s="136">
         <v>13</v>
       </c>
       <c r="C47" t="s" s="135">
         <v>156</v>
       </c>
       <c r="D47" t="s" s="135">
         <v>157</v>
       </c>
       <c r="E47" t="s" s="135">
-        <v>54</v>
+        <v>158</v>
       </c>
       <c r="F47" t="n" s="136">
-        <v>2021.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G47" t="n" s="137">
-        <v>9.781760894818E12</v>
+        <v>9.781922777775E12</v>
       </c>
       <c r="H47" t="s" s="136">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="I47" t="s" s="135">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n" s="139">
-        <v>1423838.0</v>
+        <v>1426052.0</v>
       </c>
       <c r="B48" t="s" s="139">
         <v>13</v>
       </c>
       <c r="C48" t="s" s="138">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D48" t="s" s="138">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="E48" t="s" s="138">
-        <v>161</v>
+        <v>78</v>
       </c>
       <c r="F48" t="n" s="139">
         <v>2025.0</v>
       </c>
       <c r="G48" t="n" s="140">
-        <v>9.781922777775E12</v>
+        <v>9.781923145955E12</v>
       </c>
       <c r="H48" t="s" s="139">
         <v>55</v>
       </c>
       <c r="I48" t="s" s="138">
         <v>162</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n" s="142">
-        <v>1426052.0</v>
+        <v>1424102.0</v>
       </c>
       <c r="B49" t="s" s="142">
         <v>13</v>
       </c>
       <c r="C49" t="s" s="141">
         <v>163</v>
       </c>
       <c r="D49" t="s" s="141">
         <v>164</v>
       </c>
       <c r="E49" t="s" s="141">
-        <v>78</v>
+        <v>165</v>
       </c>
       <c r="F49" t="n" s="142">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G49" t="n" s="143">
-        <v>9.781923145955E12</v>
+        <v>9.78176135623E12</v>
       </c>
       <c r="H49" t="s" s="142">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I49" t="s" s="141">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n" s="145">
-        <v>1424102.0</v>
+        <v>1433694.0</v>
       </c>
       <c r="B50" t="s" s="145">
         <v>13</v>
       </c>
       <c r="C50" t="s" s="144">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D50" t="s" s="144">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E50" t="s" s="144">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F50" t="n" s="145">
         <v>2026.0</v>
       </c>
       <c r="G50" t="n" s="146">
-        <v>9.78176135623E12</v>
+        <v>9.780008799144E12</v>
       </c>
       <c r="H50" t="s" s="145">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I50" t="s" s="144">
-        <v>169</v>
+        <v>170</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n" s="148">
-        <v>1433694.0</v>
+        <v>1470676.0</v>
       </c>
       <c r="B51" t="s" s="148">
         <v>13</v>
       </c>
       <c r="C51" t="s" s="147">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D51" t="s" s="147">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="E51" t="s" s="147">
-        <v>172</v>
+        <v>21</v>
       </c>
       <c r="F51" t="n" s="148">
         <v>2026.0</v>
       </c>
       <c r="G51" t="n" s="149">
-        <v>9.780008799144E12</v>
+        <v>9.781761640681E12</v>
       </c>
       <c r="H51" t="s" s="148">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I51" t="s" s="147">
         <v>173</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="n" s="151">
-        <v>1470676.0</v>
+        <v>1286574.0</v>
       </c>
       <c r="B52" t="s" s="151">
         <v>13</v>
       </c>
       <c r="C52" t="s" s="150">
         <v>174</v>
       </c>
       <c r="D52" t="s" s="150">
         <v>175</v>
       </c>
       <c r="E52" t="s" s="150">
-        <v>21</v>
+        <v>176</v>
       </c>
       <c r="F52" t="n" s="151">
-        <v>2026.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G52" t="n" s="152">
-        <v>9.781761640681E12</v>
+        <v>9.780645983579E12</v>
       </c>
       <c r="H52" t="s" s="151">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I52" t="s" s="150">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="n" s="154">
-        <v>1286574.0</v>
+        <v>1424069.0</v>
       </c>
       <c r="B53" t="s" s="154">
         <v>13</v>
       </c>
       <c r="C53" t="s" s="153">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D53" t="s" s="153">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="E53" t="s" s="153">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F53" t="n" s="154">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G53" t="n" s="155">
-        <v>9.780645983579E12</v>
+        <v>9.781761212161E12</v>
       </c>
       <c r="H53" t="s" s="154">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I53" t="s" s="153">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="n" s="157">
-        <v>1424069.0</v>
+        <v>1424078.0</v>
       </c>
       <c r="B54" t="s" s="157">
         <v>13</v>
       </c>
       <c r="C54" t="s" s="156">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D54" t="s" s="156">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="E54" t="s" s="156">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="F54" t="n" s="157">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G54" t="n" s="158">
-        <v>9.781761212161E12</v>
+        <v>9.780702268946E12</v>
       </c>
       <c r="H54" t="s" s="157">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I54" t="s" s="156">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="n" s="160">
-        <v>1424078.0</v>
+        <v>1539532.0</v>
       </c>
       <c r="B55" t="s" s="160">
         <v>13</v>
       </c>
       <c r="C55" t="s" s="159">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D55" t="s" s="159">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="E55" t="s" s="159">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="F55" t="n" s="160">
         <v>2026.0</v>
       </c>
       <c r="G55" t="n" s="161">
-        <v>9.780702268946E12</v>
+        <v>9.78192345772E12</v>
       </c>
       <c r="H55" t="s" s="160">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="I55" t="s" s="159">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="n" s="163">
-        <v>1539532.0</v>
+        <v>1081079.0</v>
       </c>
       <c r="B56" t="s" s="163">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C56" t="s" s="162">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D56" t="s" s="162">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E56" t="s" s="162">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F56" t="n" s="163">
-        <v>2026.0</v>
+        <v>2022.0</v>
       </c>
       <c r="G56" t="n" s="164">
-        <v>9.78192345772E12</v>
+        <v>9.781529367263E12</v>
       </c>
       <c r="H56" t="s" s="163">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="I56" t="s" s="162">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="n" s="166">
-        <v>1081079.0</v>
+        <v>1424099.0</v>
       </c>
       <c r="B57" t="s" s="166">
         <v>6</v>
       </c>
       <c r="C57" t="s" s="165">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D57" t="s" s="165">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E57" t="s" s="165">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="F57" t="n" s="166">
-        <v>2022.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G57" t="n" s="167">
-        <v>9.781529367263E12</v>
+        <v>9.781760803209E12</v>
       </c>
       <c r="H57" t="s" s="166">
         <v>50</v>
       </c>
       <c r="I57" t="s" s="165">
-        <v>196</v>
+        <v>197</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="n" s="169">
-        <v>1424099.0</v>
+        <v>1424107.0</v>
       </c>
       <c r="B58" t="s" s="169">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C58" t="s" s="168">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D58" t="s" s="168">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="E58" t="s" s="168">
-        <v>199</v>
+        <v>21</v>
       </c>
       <c r="F58" t="n" s="169">
         <v>2026.0</v>
       </c>
       <c r="G58" t="n" s="170">
-        <v>9.781760803209E12</v>
+        <v>9.781761641954E12</v>
       </c>
       <c r="H58" t="s" s="169">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="I58" t="s" s="168">
         <v>200</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="n" s="172">
-        <v>1424107.0</v>
+        <v>1511565.0</v>
       </c>
       <c r="B59" t="s" s="172">
         <v>13</v>
       </c>
       <c r="C59" t="s" s="171">
         <v>201</v>
       </c>
       <c r="D59" t="s" s="171">
         <v>202</v>
       </c>
       <c r="E59" t="s" s="171">
         <v>21</v>
       </c>
       <c r="F59" t="n" s="172">
         <v>2026.0</v>
       </c>
       <c r="G59" t="n" s="173">
-        <v>9.781761641954E12</v>
+        <v>9.781761642791E12</v>
       </c>
       <c r="H59" t="s" s="172">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="I59" t="s" s="171">
         <v>203</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="n" s="175">
-        <v>1511565.0</v>
+        <v>1409617.0</v>
       </c>
       <c r="B60" t="s" s="175">
         <v>13</v>
       </c>
       <c r="C60" t="s" s="174">
         <v>204</v>
       </c>
       <c r="D60" t="s" s="174">
         <v>205</v>
       </c>
       <c r="E60" t="s" s="174">
-        <v>21</v>
+        <v>128</v>
       </c>
       <c r="F60" t="n" s="175">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G60" t="n" s="176">
-        <v>9.781761642791E12</v>
+        <v>9.781761602498E12</v>
       </c>
       <c r="H60" t="s" s="175">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I60" t="s" s="174">
         <v>206</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="n" s="178">
-        <v>1409617.0</v>
+        <v>1423923.0</v>
       </c>
       <c r="B61" t="s" s="178">
         <v>13</v>
       </c>
       <c r="C61" t="s" s="177">
         <v>207</v>
       </c>
       <c r="D61" t="s" s="177">
         <v>208</v>
       </c>
       <c r="E61" t="s" s="177">
-        <v>131</v>
+        <v>209</v>
       </c>
       <c r="F61" t="n" s="178">
         <v>2025.0</v>
       </c>
       <c r="G61" t="n" s="179">
-        <v>9.781761602498E12</v>
+        <v>9.781761381591E12</v>
       </c>
       <c r="H61" t="s" s="178">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I61" t="s" s="177">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="n" s="181">
-        <v>1423923.0</v>
+        <v>1433915.0</v>
       </c>
       <c r="B62" t="s" s="181">
         <v>13</v>
       </c>
       <c r="C62" t="s" s="180">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D62" t="s" s="180">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E62" t="s" s="180">
-        <v>212</v>
+        <v>21</v>
       </c>
       <c r="F62" t="n" s="181">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G62" t="n" s="182">
-        <v>9.781761381591E12</v>
+        <v>9.781761648441E12</v>
       </c>
       <c r="H62" t="s" s="181">
         <v>38</v>
       </c>
       <c r="I62" t="s" s="180">
         <v>213</v>
       </c>
     </row>
     <row r="63">
-      <c r="A63" t="n" s="184">
-        <v>1433915.0</v>
+      <c r="A63" t="s" s="184">
+        <v>13</v>
       </c>
       <c r="B63" t="s" s="184">
         <v>13</v>
       </c>
       <c r="C63" t="s" s="183">
         <v>214</v>
       </c>
       <c r="D63" t="s" s="183">
         <v>215</v>
       </c>
       <c r="E63" t="s" s="183">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>9.781761648441E12</v>
+        <v>13</v>
+      </c>
+      <c r="F63" t="s" s="184">
+        <v>13</v>
+      </c>
+      <c r="G63" t="s" s="185">
+        <v>13</v>
       </c>
       <c r="H63" t="s" s="184">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="I63" t="s" s="183">
         <v>216</v>
       </c>
     </row>
     <row r="64">
-      <c r="A64" t="s" s="187">
-        <v>13</v>
+      <c r="A64" t="n" s="187">
+        <v>1388365.0</v>
       </c>
       <c r="B64" t="s" s="187">
         <v>13</v>
       </c>
       <c r="C64" t="s" s="186">
         <v>217</v>
       </c>
       <c r="D64" t="s" s="186">
         <v>218</v>
       </c>
       <c r="E64" t="s" s="186">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>21</v>
+      </c>
+      <c r="F64" t="n" s="187">
+        <v>2025.0</v>
+      </c>
+      <c r="G64" t="n" s="188">
+        <v>9.781760268282E12</v>
       </c>
       <c r="H64" t="s" s="187">
         <v>55</v>
       </c>
       <c r="I64" t="s" s="186">
         <v>219</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="n" s="190">
-        <v>1388365.0</v>
+        <v>1393204.0</v>
       </c>
       <c r="B65" t="s" s="190">
         <v>13</v>
       </c>
       <c r="C65" t="s" s="189">
         <v>220</v>
       </c>
       <c r="D65" t="s" s="189">
         <v>221</v>
       </c>
       <c r="E65" t="s" s="189">
-        <v>21</v>
+        <v>222</v>
       </c>
       <c r="F65" t="n" s="190">
         <v>2025.0</v>
       </c>
       <c r="G65" t="n" s="191">
-        <v>9.781760268282E12</v>
+        <v>9.781923046436E12</v>
       </c>
       <c r="H65" t="s" s="190">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I65" t="s" s="189">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="n" s="193">
-        <v>1393204.0</v>
+        <v>1366541.0</v>
       </c>
       <c r="B66" t="s" s="193">
         <v>13</v>
       </c>
       <c r="C66" t="s" s="192">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D66" t="s" s="192">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="E66" t="s" s="192">
-        <v>225</v>
+        <v>45</v>
       </c>
       <c r="F66" t="n" s="193">
         <v>2025.0</v>
       </c>
       <c r="G66" t="n" s="194">
-        <v>9.781923046436E12</v>
+        <v>9.781805076612E12</v>
       </c>
       <c r="H66" t="s" s="193">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I66" t="s" s="192">
         <v>226</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="n" s="196">
-        <v>1366541.0</v>
+        <v>1426108.0</v>
       </c>
       <c r="B67" t="s" s="196">
         <v>13</v>
       </c>
       <c r="C67" t="s" s="195">
         <v>227</v>
       </c>
       <c r="D67" t="s" s="195">
         <v>228</v>
       </c>
       <c r="E67" t="s" s="195">
-        <v>45</v>
+        <v>100</v>
       </c>
       <c r="F67" t="n" s="196">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G67" t="n" s="197">
-        <v>9.781805076612E12</v>
+        <v>9.781761112706E12</v>
       </c>
       <c r="H67" t="s" s="196">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="I67" t="s" s="195">
         <v>229</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="n" s="199">
-        <v>1426108.0</v>
+        <v>984059.0</v>
       </c>
       <c r="B68" t="s" s="199">
         <v>13</v>
       </c>
       <c r="C68" t="s" s="198">
         <v>230</v>
       </c>
       <c r="D68" t="s" s="198">
         <v>231</v>
       </c>
       <c r="E68" t="s" s="198">
-        <v>103</v>
+        <v>21</v>
       </c>
       <c r="F68" t="n" s="199">
-        <v>2026.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G68" t="n" s="200">
-        <v>9.781761112706E12</v>
+        <v>9.781761205644E12</v>
       </c>
       <c r="H68" t="s" s="199">
         <v>38</v>
       </c>
       <c r="I68" t="s" s="198">
         <v>232</v>
       </c>
     </row>
     <row r="69">
-      <c r="A69" t="n" s="202">
-        <v>984059.0</v>
+      <c r="A69" t="s" s="202">
+        <v>13</v>
       </c>
       <c r="B69" t="s" s="202">
         <v>13</v>
       </c>
       <c r="C69" t="s" s="201">
         <v>233</v>
       </c>
       <c r="D69" t="s" s="201">
         <v>234</v>
       </c>
       <c r="E69" t="s" s="201">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>9.781761205644E12</v>
+        <v>13</v>
+      </c>
+      <c r="F69" t="s" s="202">
+        <v>13</v>
+      </c>
+      <c r="G69" t="s" s="203">
+        <v>13</v>
       </c>
       <c r="H69" t="s" s="202">
         <v>38</v>
       </c>
       <c r="I69" t="s" s="201">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="n" s="205">
+        <v>1244441.0</v>
+      </c>
+      <c r="B70" t="s" s="205">
+        <v>13</v>
+      </c>
+      <c r="C70" t="s" s="204">
         <v>235</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C70" t="s" s="204">
+      <c r="D70" t="s" s="204">
         <v>236</v>
       </c>
-      <c r="D70" t="s" s="204">
+      <c r="E70" t="s" s="204">
+        <v>124</v>
+      </c>
+      <c r="F70" t="n" s="205">
+        <v>2024.0</v>
+      </c>
+      <c r="G70" t="n" s="206">
+        <v>9.781760994631E12</v>
+      </c>
+      <c r="H70" t="s" s="205">
+        <v>55</v>
+      </c>
+      <c r="I70" t="s" s="204">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="n" s="208">
-        <v>1270902.0</v>
+        <v>1423825.0</v>
       </c>
       <c r="B71" t="s" s="208">
         <v>13</v>
       </c>
       <c r="C71" t="s" s="207">
         <v>238</v>
       </c>
       <c r="D71" t="s" s="207">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="E71" t="s" s="207">
-        <v>239</v>
+        <v>74</v>
       </c>
       <c r="F71" t="n" s="208">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G71" t="n" s="209">
-        <v>9.781761344787E12</v>
+        <v>9.780008519964E12</v>
       </c>
       <c r="H71" t="s" s="208">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I71" t="s" s="207">
         <v>240</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="n" s="211">
-        <v>1244441.0</v>
+        <v>1424015.0</v>
       </c>
       <c r="B72" t="s" s="211">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C72" t="s" s="210">
         <v>241</v>
       </c>
       <c r="D72" t="s" s="210">
         <v>242</v>
       </c>
       <c r="E72" t="s" s="210">
-        <v>127</v>
+        <v>165</v>
       </c>
       <c r="F72" t="n" s="211">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G72" t="n" s="212">
-        <v>9.781760994631E12</v>
+        <v>9.780241458709E12</v>
       </c>
       <c r="H72" t="s" s="211">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I72" t="s" s="210">
         <v>243</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="n" s="214">
-        <v>1423825.0</v>
+        <v>1171474.0</v>
       </c>
       <c r="B73" t="s" s="214">
         <v>13</v>
       </c>
       <c r="C73" t="s" s="213">
         <v>244</v>
       </c>
       <c r="D73" t="s" s="213">
         <v>245</v>
       </c>
       <c r="E73" t="s" s="213">
-        <v>74</v>
+        <v>246</v>
       </c>
       <c r="F73" t="n" s="214">
-        <v>2025.0</v>
+        <v>2022.0</v>
       </c>
       <c r="G73" t="n" s="215">
-        <v>9.780008519964E12</v>
+        <v>9.78035816182E12</v>
       </c>
       <c r="H73" t="s" s="214">
         <v>17</v>
       </c>
       <c r="I73" t="s" s="213">
-        <v>246</v>
+        <v>247</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="n" s="217">
-        <v>1424015.0</v>
+        <v>1424059.0</v>
       </c>
       <c r="B74" t="s" s="217">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C74" t="s" s="216">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D74" t="s" s="216">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E74" t="s" s="216">
-        <v>168</v>
+        <v>59</v>
       </c>
       <c r="F74" t="n" s="217">
         <v>2025.0</v>
       </c>
       <c r="G74" t="n" s="218">
-        <v>9.780241458709E12</v>
+        <v>9.781761217661E12</v>
       </c>
       <c r="H74" t="s" s="217">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="I74" t="s" s="216">
-        <v>249</v>
+        <v>250</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="n" s="220">
-        <v>1171474.0</v>
+        <v>1209838.0</v>
       </c>
       <c r="B75" t="s" s="220">
         <v>13</v>
       </c>
       <c r="C75" t="s" s="219">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D75" t="s" s="219">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E75" t="s" s="219">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F75" t="n" s="220">
-        <v>2022.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G75" t="n" s="221">
-        <v>9.78035816182E12</v>
+        <v>9.780733342769E12</v>
       </c>
       <c r="H75" t="s" s="220">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I75" t="s" s="219">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="n" s="223">
-        <v>1424059.0</v>
+        <v>1336644.0</v>
       </c>
       <c r="B76" t="s" s="223">
         <v>13</v>
       </c>
       <c r="C76" t="s" s="222">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D76" t="s" s="222">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="E76" t="s" s="222">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="F76" t="n" s="223">
-        <v>2025.0</v>
+        <v>2021.0</v>
       </c>
       <c r="G76" t="n" s="224">
-        <v>9.781761217661E12</v>
+        <v>9.781761644443E12</v>
       </c>
       <c r="H76" t="s" s="223">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I76" t="s" s="222">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="n" s="226">
-        <v>1209838.0</v>
+        <v>1424111.0</v>
       </c>
       <c r="B77" t="s" s="226">
         <v>13</v>
       </c>
       <c r="C77" t="s" s="225">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D77" t="s" s="225">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E77" t="s" s="225">
-        <v>259</v>
+        <v>184</v>
       </c>
       <c r="F77" t="n" s="226">
-        <v>2024.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G77" t="n" s="227">
-        <v>9.780733342769E12</v>
+        <v>9.780702269226E12</v>
       </c>
       <c r="H77" t="s" s="226">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I77" t="s" s="225">
         <v>260</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="n" s="229">
-        <v>1336644.0</v>
+        <v>1277818.0</v>
       </c>
       <c r="B78" t="s" s="229">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C78" t="s" s="228">
         <v>261</v>
       </c>
       <c r="D78" t="s" s="228">
         <v>262</v>
       </c>
       <c r="E78" t="s" s="228">
-        <v>21</v>
+        <v>263</v>
       </c>
       <c r="F78" t="n" s="229">
-        <v>2021.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G78" t="n" s="230">
-        <v>9.781761644443E12</v>
+        <v>9.781839134821E12</v>
       </c>
       <c r="H78" t="s" s="229">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I78" t="s" s="228">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="n" s="232">
-        <v>1424111.0</v>
+        <v>1345008.0</v>
       </c>
       <c r="B79" t="s" s="232">
         <v>13</v>
       </c>
       <c r="C79" t="s" s="231">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="D79" t="s" s="231">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="E79" t="s" s="231">
-        <v>187</v>
+        <v>267</v>
       </c>
       <c r="F79" t="n" s="232">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G79" t="n" s="233">
-        <v>9.780702269226E12</v>
+        <v>9.781915659491E12</v>
       </c>
       <c r="H79" t="s" s="232">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="I79" t="s" s="231">
-        <v>266</v>
+        <v>268</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="n" s="235">
-        <v>1277818.0</v>
+        <v>1423326.0</v>
       </c>
       <c r="B80" t="s" s="235">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C80" t="s" s="234">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="D80" t="s" s="234">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="E80" t="s" s="234">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="F80" t="n" s="235">
         <v>2025.0</v>
       </c>
       <c r="G80" t="n" s="236">
-        <v>9.781839134821E12</v>
+        <v>9.781764037402E12</v>
       </c>
       <c r="H80" t="s" s="235">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="I80" t="s" s="234">
-        <v>270</v>
+        <v>272</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="n" s="238">
-        <v>1345008.0</v>
+        <v>970697.0</v>
       </c>
       <c r="B81" t="s" s="238">
         <v>13</v>
       </c>
       <c r="C81" t="s" s="237">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="D81" t="s" s="237">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="E81" t="s" s="237">
-        <v>273</v>
+        <v>21</v>
       </c>
       <c r="F81" t="n" s="238">
-        <v>2025.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G81" t="n" s="239">
-        <v>9.781915659491E12</v>
+        <v>9.781761204685E12</v>
       </c>
       <c r="H81" t="s" s="238">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I81" t="s" s="237">
-        <v>274</v>
+        <v>275</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="n" s="241">
-        <v>1423326.0</v>
+        <v>1395132.0</v>
       </c>
       <c r="B82" t="s" s="241">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C82" t="s" s="240">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="D82" t="s" s="240">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="E82" t="s" s="240">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="F82" t="n" s="241">
         <v>2025.0</v>
       </c>
       <c r="G82" t="n" s="242">
-        <v>9.781764037402E12</v>
+        <v>9.780008718343E12</v>
       </c>
       <c r="H82" t="s" s="241">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I82" t="s" s="240">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="n" s="244">
-        <v>970697.0</v>
+        <v>1447472.0</v>
       </c>
       <c r="B83" t="s" s="244">
         <v>13</v>
       </c>
       <c r="C83" t="s" s="243">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="D83" t="s" s="243">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E83" t="s" s="243">
-        <v>21</v>
+        <v>282</v>
       </c>
       <c r="F83" t="n" s="244">
-        <v>2023.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G83" t="n" s="245">
-        <v>9.781761204685E12</v>
+        <v>9.78176118215E12</v>
       </c>
       <c r="H83" t="s" s="244">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="I83" t="s" s="243">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="n" s="247">
-        <v>1395132.0</v>
+        <v>1498995.0</v>
       </c>
       <c r="B84" t="s" s="247">
         <v>6</v>
       </c>
       <c r="C84" t="s" s="246">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="D84" t="s" s="246">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="E84" t="s" s="246">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="F84" t="n" s="247">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G84" t="n" s="248">
-        <v>9.780008718343E12</v>
+        <v>9.780062875761E12</v>
       </c>
       <c r="H84" t="s" s="247">
         <v>50</v>
       </c>
       <c r="I84" t="s" s="246">
-        <v>285</v>
+        <v>287</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="n" s="250">
-        <v>1447472.0</v>
+        <v>1424052.0</v>
       </c>
       <c r="B85" t="s" s="250">
         <v>13</v>
       </c>
       <c r="C85" t="s" s="249">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="D85" t="s" s="249">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="E85" t="s" s="249">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="F85" t="n" s="250">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G85" t="n" s="251">
-        <v>9.78176118215E12</v>
+        <v>9.780702313455E12</v>
       </c>
       <c r="H85" t="s" s="250">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I85" t="s" s="249">
-        <v>289</v>
+        <v>291</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="n" s="253">
-        <v>1498995.0</v>
+        <v>1424056.0</v>
       </c>
       <c r="B86" t="s" s="253">
         <v>6</v>
       </c>
       <c r="C86" t="s" s="252">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="D86" t="s" s="252">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="E86" t="s" s="252">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="F86" t="n" s="253">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G86" t="n" s="254">
-        <v>9.780062875761E12</v>
+        <v>9.78059371117E12</v>
       </c>
       <c r="H86" t="s" s="253">
         <v>50</v>
       </c>
       <c r="I86" t="s" s="252">
-        <v>293</v>
+        <v>295</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="n" s="256">
-        <v>1424052.0</v>
+        <v>1209941.0</v>
       </c>
       <c r="B87" t="s" s="256">
         <v>13</v>
       </c>
       <c r="C87" t="s" s="255">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="D87" t="s" s="255">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="E87" t="s" s="255">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="F87" t="n" s="256">
         <v>2025.0</v>
       </c>
       <c r="G87" t="n" s="257">
-        <v>9.780702313455E12</v>
+        <v>9.780734420657E12</v>
       </c>
       <c r="H87" t="s" s="256">
         <v>17</v>
       </c>
       <c r="I87" t="s" s="255">
-        <v>297</v>
+        <v>299</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="n" s="259">
-        <v>1424056.0</v>
+        <v>1301599.0</v>
       </c>
       <c r="B88" t="s" s="259">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C88" t="s" s="258">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="D88" t="s" s="258">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="E88" t="s" s="258">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="F88" t="n" s="259">
         <v>2025.0</v>
       </c>
       <c r="G88" t="n" s="260">
-        <v>9.78059371117E12</v>
+        <v>9.780648894599E12</v>
       </c>
       <c r="H88" t="s" s="259">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="I88" t="s" s="258">
-        <v>301</v>
+        <v>303</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="n" s="262">
-        <v>1209941.0</v>
+        <v>1399471.0</v>
       </c>
       <c r="B89" t="s" s="262">
         <v>13</v>
       </c>
       <c r="C89" t="s" s="261">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="D89" t="s" s="261">
-        <v>303</v>
+        <v>218</v>
       </c>
       <c r="E89" t="s" s="261">
-        <v>304</v>
+        <v>21</v>
       </c>
       <c r="F89" t="n" s="262">
         <v>2025.0</v>
       </c>
       <c r="G89" t="n" s="263">
-        <v>9.780734420657E12</v>
+        <v>9.78176152169E12</v>
       </c>
       <c r="H89" t="s" s="262">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I89" t="s" s="261">
         <v>305</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="n" s="265">
-        <v>1301599.0</v>
+        <v>1424057.0</v>
       </c>
       <c r="B90" t="s" s="265">
         <v>13</v>
       </c>
       <c r="C90" t="s" s="264">
         <v>306</v>
       </c>
       <c r="D90" t="s" s="264">
+        <v>218</v>
+      </c>
+      <c r="E90" t="s" s="264">
+        <v>21</v>
+      </c>
+      <c r="F90" t="n" s="265">
+        <v>2026.0</v>
+      </c>
+      <c r="G90" t="n" s="266">
+        <v>9.781761640124E12</v>
+      </c>
+      <c r="H90" t="s" s="265">
+        <v>38</v>
+      </c>
+      <c r="I90" t="s" s="264">
         <v>307</v>
-      </c>
-[...13 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="n" s="268">
-        <v>1399471.0</v>
+        <v>1019763.0</v>
       </c>
       <c r="B91" t="s" s="268">
         <v>13</v>
       </c>
       <c r="C91" t="s" s="267">
+        <v>308</v>
+      </c>
+      <c r="D91" t="s" s="267">
+        <v>309</v>
+      </c>
+      <c r="E91" t="s" s="267">
         <v>310</v>
       </c>
-      <c r="D91" t="s" s="267">
-[...4 lines deleted...]
-      </c>
       <c r="F91" t="n" s="268">
-        <v>2025.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G91" t="n" s="269">
-        <v>9.78176152169E12</v>
+        <v>9.781922539564E12</v>
       </c>
       <c r="H91" t="s" s="268">
         <v>38</v>
       </c>
       <c r="I91" t="s" s="267">
         <v>311</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="n" s="271">
-        <v>1424057.0</v>
+        <v>1360091.0</v>
       </c>
       <c r="B92" t="s" s="271">
         <v>13</v>
       </c>
       <c r="C92" t="s" s="270">
         <v>312</v>
       </c>
       <c r="D92" t="s" s="270">
-        <v>221</v>
+        <v>313</v>
       </c>
       <c r="E92" t="s" s="270">
-        <v>21</v>
+        <v>286</v>
       </c>
       <c r="F92" t="n" s="271">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G92" t="n" s="272">
-        <v>9.781761640124E12</v>
+        <v>9.781460768631E12</v>
       </c>
       <c r="H92" t="s" s="271">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I92" t="s" s="270">
-        <v>313</v>
+        <v>314</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="n" s="274">
-        <v>1019763.0</v>
+        <v>1414437.0</v>
       </c>
       <c r="B93" t="s" s="274">
         <v>13</v>
       </c>
       <c r="C93" t="s" s="273">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="D93" t="s" s="273">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E93" t="s" s="273">
-        <v>316</v>
+        <v>302</v>
       </c>
       <c r="F93" t="n" s="274">
-        <v>2023.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G93" t="n" s="275">
-        <v>9.781922539564E12</v>
+        <v>9.781923345157E12</v>
       </c>
       <c r="H93" t="s" s="274">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="I93" t="s" s="273">
         <v>317</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="n" s="277">
-        <v>1360091.0</v>
+        <v>1338011.0</v>
       </c>
       <c r="B94" t="s" s="277">
         <v>13</v>
       </c>
       <c r="C94" t="s" s="276">
         <v>318</v>
       </c>
       <c r="D94" t="s" s="276">
         <v>319</v>
       </c>
       <c r="E94" t="s" s="276">
-        <v>292</v>
+        <v>21</v>
       </c>
       <c r="F94" t="n" s="277">
         <v>2025.0</v>
       </c>
       <c r="G94" t="n" s="278">
-        <v>9.781460768631E12</v>
+        <v>9.781761721243E12</v>
       </c>
       <c r="H94" t="s" s="277">
         <v>17</v>
       </c>
       <c r="I94" t="s" s="276">
         <v>320</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="n" s="280">
-        <v>1414437.0</v>
+        <v>1366471.0</v>
       </c>
       <c r="B95" t="s" s="280">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C95" t="s" s="279">
         <v>321</v>
       </c>
       <c r="D95" t="s" s="279">
         <v>322</v>
       </c>
       <c r="E95" t="s" s="279">
-        <v>308</v>
+        <v>323</v>
       </c>
       <c r="F95" t="n" s="280">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G95" t="n" s="281">
-        <v>9.781923345157E12</v>
+        <v>9.780062383082E12</v>
       </c>
       <c r="H95" t="s" s="280">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I95" t="s" s="279">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="n" s="283">
-        <v>1338011.0</v>
+        <v>1424065.0</v>
       </c>
       <c r="B96" t="s" s="283">
         <v>13</v>
       </c>
       <c r="C96" t="s" s="282">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="D96" t="s" s="282">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="E96" t="s" s="282">
-        <v>21</v>
+        <v>59</v>
       </c>
       <c r="F96" t="n" s="283">
         <v>2025.0</v>
       </c>
       <c r="G96" t="n" s="284">
-        <v>9.781761721243E12</v>
+        <v>9.781761214073E12</v>
       </c>
       <c r="H96" t="s" s="283">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I96" t="s" s="282">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="n" s="286">
-        <v>1366471.0</v>
+        <v>1289024.0</v>
       </c>
       <c r="B97" t="s" s="286">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C97" t="s" s="285">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="D97" t="s" s="285">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="E97" t="s" s="285">
-        <v>329</v>
+        <v>49</v>
       </c>
       <c r="F97" t="n" s="286">
         <v>2024.0</v>
       </c>
       <c r="G97" t="n" s="287">
-        <v>9.780062383082E12</v>
+        <v>9.78125062541E12</v>
       </c>
       <c r="H97" t="s" s="286">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="I97" t="s" s="285">
         <v>330</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="n" s="289">
-        <v>1424065.0</v>
+        <v>1209897.0</v>
       </c>
       <c r="B98" t="s" s="289">
         <v>13</v>
       </c>
       <c r="C98" t="s" s="288">
         <v>331</v>
       </c>
       <c r="D98" t="s" s="288">
+        <v>329</v>
+      </c>
+      <c r="E98" t="s" s="288">
+        <v>49</v>
+      </c>
+      <c r="F98" t="n" s="289">
+        <v>2023.0</v>
+      </c>
+      <c r="G98" t="n" s="290">
+        <v>9.78125062538E12</v>
+      </c>
+      <c r="H98" t="s" s="289">
+        <v>17</v>
+      </c>
+      <c r="I98" t="s" s="288">
         <v>332</v>
-      </c>
-[...13 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="n" s="292">
-        <v>1289024.0</v>
+        <v>1423956.0</v>
       </c>
       <c r="B99" t="s" s="292">
         <v>13</v>
       </c>
       <c r="C99" t="s" s="291">
+        <v>333</v>
+      </c>
+      <c r="D99" t="s" s="291">
         <v>334</v>
       </c>
-      <c r="D99" t="s" s="291">
-[...1 lines deleted...]
-      </c>
       <c r="E99" t="s" s="291">
-        <v>49</v>
+        <v>124</v>
       </c>
       <c r="F99" t="n" s="292">
-        <v>2024.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G99" t="n" s="293">
-        <v>9.78125062541E12</v>
+        <v>9.781760996673E12</v>
       </c>
       <c r="H99" t="s" s="292">
         <v>17</v>
       </c>
       <c r="I99" t="s" s="291">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="n" s="295">
-        <v>1209897.0</v>
+        <v>1423925.0</v>
       </c>
       <c r="B100" t="s" s="295">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C100" t="s" s="294">
+        <v>336</v>
+      </c>
+      <c r="D100" t="s" s="294">
         <v>337</v>
       </c>
-      <c r="D100" t="s" s="294">
-[...1 lines deleted...]
-      </c>
       <c r="E100" t="s" s="294">
-        <v>49</v>
+        <v>338</v>
       </c>
       <c r="F100" t="n" s="295">
-        <v>2023.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G100" t="n" s="296">
-        <v>9.78125062538E12</v>
+        <v>9.781761182037E12</v>
       </c>
       <c r="H100" t="s" s="295">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I100" t="s" s="294">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="n" s="298">
-        <v>1423956.0</v>
+        <v>1192360.0</v>
       </c>
       <c r="B101" t="s" s="298">
         <v>13</v>
       </c>
       <c r="C101" t="s" s="297">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D101" t="s" s="297">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="E101" t="s" s="297">
-        <v>127</v>
+        <v>342</v>
       </c>
       <c r="F101" t="n" s="298">
-        <v>2026.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G101" t="n" s="299">
-        <v>9.781760996673E12</v>
+        <v>9.780645378863E12</v>
       </c>
       <c r="H101" t="s" s="298">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="I101" t="s" s="297">
-        <v>341</v>
+        <v>343</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="n" s="301">
-        <v>1423925.0</v>
+        <v>1426197.0</v>
       </c>
       <c r="B102" t="s" s="301">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C102" t="s" s="300">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="D102" t="s" s="300">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="E102" t="s" s="300">
-        <v>344</v>
+        <v>302</v>
       </c>
       <c r="F102" t="n" s="301">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G102" t="n" s="302">
-        <v>9.781761182037E12</v>
+        <v>9.781923345232E12</v>
       </c>
       <c r="H102" t="s" s="301">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="I102" t="s" s="300">
-        <v>345</v>
+        <v>346</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="n" s="304">
-        <v>1192360.0</v>
+        <v>1352580.0</v>
       </c>
       <c r="B103" t="s" s="304">
         <v>13</v>
       </c>
       <c r="C103" t="s" s="303">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="D103" t="s" s="303">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="E103" t="s" s="303">
-        <v>348</v>
+        <v>54</v>
       </c>
       <c r="F103" t="n" s="304">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G103" t="n" s="305">
-        <v>9.780645378863E12</v>
+        <v>9.780241670583E12</v>
       </c>
       <c r="H103" t="s" s="304">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="I103" t="s" s="303">
         <v>349</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="n" s="307">
-        <v>1426197.0</v>
+        <v>1303684.0</v>
       </c>
       <c r="B104" t="s" s="307">
         <v>13</v>
       </c>
       <c r="C104" t="s" s="306">
         <v>350</v>
       </c>
       <c r="D104" t="s" s="306">
         <v>351</v>
       </c>
       <c r="E104" t="s" s="306">
-        <v>308</v>
+        <v>352</v>
       </c>
       <c r="F104" t="n" s="307">
-        <v>2026.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G104" t="n" s="308">
-        <v>9.781923345232E12</v>
+        <v>9.781035057191E12</v>
       </c>
       <c r="H104" t="s" s="307">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I104" t="s" s="306">
-        <v>352</v>
+        <v>353</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="n" s="310">
-        <v>1352580.0</v>
+        <v>1423808.0</v>
       </c>
       <c r="B105" t="s" s="310">
         <v>13</v>
       </c>
       <c r="C105" t="s" s="309">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="D105" t="s" s="309">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="E105" t="s" s="309">
-        <v>54</v>
+        <v>128</v>
       </c>
       <c r="F105" t="n" s="310">
         <v>2025.0</v>
       </c>
       <c r="G105" t="n" s="311">
-        <v>9.780241670583E12</v>
+        <v>9.78176065838E12</v>
       </c>
       <c r="H105" t="s" s="310">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="I105" t="s" s="309">
-        <v>355</v>
+        <v>356</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="n" s="313">
-        <v>1303684.0</v>
+        <v>902211.0</v>
       </c>
       <c r="B106" t="s" s="313">
         <v>13</v>
       </c>
       <c r="C106" t="s" s="312">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="D106" t="s" s="312">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="E106" t="s" s="312">
-        <v>358</v>
+        <v>158</v>
       </c>
       <c r="F106" t="n" s="313">
-        <v>2024.0</v>
+        <v>2022.0</v>
       </c>
       <c r="G106" t="n" s="314">
-        <v>9.781035057191E12</v>
+        <v>9.781922613103E12</v>
       </c>
       <c r="H106" t="s" s="313">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="I106" t="s" s="312">
         <v>359</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="n" s="316">
-        <v>1423808.0</v>
+        <v>1319675.0</v>
       </c>
       <c r="B107" t="s" s="316">
         <v>13</v>
       </c>
       <c r="C107" t="s" s="315">
         <v>360</v>
       </c>
       <c r="D107" t="s" s="315">
         <v>361</v>
       </c>
       <c r="E107" t="s" s="315">
-        <v>131</v>
+        <v>362</v>
       </c>
       <c r="F107" t="n" s="316">
-        <v>2025.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G107" t="n" s="317">
-        <v>9.78176065838E12</v>
+        <v>9.780645323573E12</v>
       </c>
       <c r="H107" t="s" s="316">
         <v>55</v>
       </c>
       <c r="I107" t="s" s="315">
-        <v>362</v>
+        <v>363</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="n" s="319">
-        <v>902211.0</v>
+        <v>1369491.0</v>
       </c>
       <c r="B108" t="s" s="319">
         <v>13</v>
       </c>
       <c r="C108" t="s" s="318">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="D108" t="s" s="318">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="E108" t="s" s="318">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="F108" t="n" s="319">
-        <v>2022.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G108" t="n" s="320">
-        <v>9.781922613103E12</v>
+        <v>9.781761343759E12</v>
       </c>
       <c r="H108" t="s" s="319">
         <v>17</v>
       </c>
       <c r="I108" t="s" s="318">
-        <v>365</v>
+        <v>366</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="n" s="322">
-        <v>1319675.0</v>
+        <v>1388266.0</v>
       </c>
       <c r="B109" t="s" s="322">
         <v>13</v>
       </c>
       <c r="C109" t="s" s="321">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="D109" t="s" s="321">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="E109" t="s" s="321">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="F109" t="n" s="322">
-        <v>2023.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G109" t="n" s="323">
-        <v>9.780645323573E12</v>
+        <v>9.781839945533E12</v>
       </c>
       <c r="H109" t="s" s="322">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I109" t="s" s="321">
-        <v>369</v>
+        <v>370</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="n" s="325">
-        <v>1369491.0</v>
+        <v>1395165.0</v>
       </c>
       <c r="B110" t="s" s="325">
         <v>13</v>
       </c>
       <c r="C110" t="s" s="324">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="D110" t="s" s="324">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="E110" t="s" s="324">
-        <v>168</v>
+        <v>74</v>
       </c>
       <c r="F110" t="n" s="325">
         <v>2025.0</v>
       </c>
       <c r="G110" t="n" s="326">
-        <v>9.781761343759E12</v>
+        <v>9.781460765883E12</v>
       </c>
       <c r="H110" t="s" s="325">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I110" t="s" s="324">
-        <v>372</v>
+        <v>373</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="n" s="328">
-        <v>1388266.0</v>
+        <v>1337792.0</v>
       </c>
       <c r="B111" t="s" s="328">
         <v>13</v>
       </c>
       <c r="C111" t="s" s="327">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="D111" t="s" s="327">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="E111" t="s" s="327">
-        <v>375</v>
+        <v>128</v>
       </c>
       <c r="F111" t="n" s="328">
         <v>2025.0</v>
       </c>
       <c r="G111" t="n" s="329">
-        <v>9.781839945533E12</v>
+        <v>9.781529517965E12</v>
       </c>
       <c r="H111" t="s" s="328">
         <v>17</v>
       </c>
       <c r="I111" t="s" s="327">
         <v>376</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="n" s="331">
-        <v>1395165.0</v>
+        <v>1423340.0</v>
       </c>
       <c r="B112" t="s" s="331">
         <v>13</v>
       </c>
       <c r="C112" t="s" s="330">
         <v>377</v>
       </c>
       <c r="D112" t="s" s="330">
         <v>378</v>
       </c>
       <c r="E112" t="s" s="330">
-        <v>74</v>
+        <v>100</v>
       </c>
       <c r="F112" t="n" s="331">
         <v>2025.0</v>
       </c>
       <c r="G112" t="n" s="332">
-        <v>9.781460765883E12</v>
+        <v>9.781761111952E12</v>
       </c>
       <c r="H112" t="s" s="331">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="I112" t="s" s="330">
         <v>379</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="n" s="334">
-        <v>1337792.0</v>
+        <v>1423394.0</v>
       </c>
       <c r="B113" t="s" s="334">
         <v>13</v>
       </c>
       <c r="C113" t="s" s="333">
         <v>380</v>
       </c>
       <c r="D113" t="s" s="333">
         <v>381</v>
       </c>
       <c r="E113" t="s" s="333">
-        <v>131</v>
+        <v>16</v>
       </c>
       <c r="F113" t="n" s="334">
         <v>2025.0</v>
       </c>
       <c r="G113" t="n" s="335">
-        <v>9.781529517965E12</v>
+        <v>9.781761215193E12</v>
       </c>
       <c r="H113" t="s" s="334">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="I113" t="s" s="333">
         <v>382</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="n" s="337">
-        <v>1423340.0</v>
+        <v>1551396.0</v>
       </c>
       <c r="B114" t="s" s="337">
         <v>13</v>
       </c>
       <c r="C114" t="s" s="336">
         <v>383</v>
       </c>
       <c r="D114" t="s" s="336">
         <v>384</v>
       </c>
       <c r="E114" t="s" s="336">
-        <v>103</v>
+        <v>112</v>
       </c>
       <c r="F114" t="n" s="337">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G114" t="n" s="338">
-        <v>9.781761111952E12</v>
+        <v>9.781460766545E12</v>
       </c>
       <c r="H114" t="s" s="337">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="I114" t="s" s="336">
         <v>385</v>
       </c>
     </row>
     <row r="115">
-      <c r="A115" t="n" s="340">
-        <v>1423394.0</v>
+      <c r="A115" t="s" s="340">
+        <v>13</v>
       </c>
       <c r="B115" t="s" s="340">
         <v>13</v>
       </c>
       <c r="C115" t="s" s="339">
         <v>386</v>
       </c>
       <c r="D115" t="s" s="339">
+        <v>215</v>
+      </c>
+      <c r="E115" t="s" s="339">
+        <v>13</v>
+      </c>
+      <c r="F115" t="s" s="340">
+        <v>13</v>
+      </c>
+      <c r="G115" t="s" s="341">
+        <v>13</v>
+      </c>
+      <c r="H115" t="s" s="340">
+        <v>17</v>
+      </c>
+      <c r="I115" t="s" s="339">
         <v>387</v>
-      </c>
-[...13 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="n" s="343">
-        <v>1551396.0</v>
+        <v>1355850.0</v>
       </c>
       <c r="B116" t="s" s="343">
         <v>13</v>
       </c>
       <c r="C116" t="s" s="342">
+        <v>388</v>
+      </c>
+      <c r="D116" t="s" s="342">
         <v>389</v>
       </c>
-      <c r="D116" t="s" s="342">
+      <c r="E116" t="s" s="342">
+        <v>158</v>
+      </c>
+      <c r="F116" t="n" s="343">
+        <v>2025.0</v>
+      </c>
+      <c r="G116" t="n" s="344">
+        <v>9.781922777829E12</v>
+      </c>
+      <c r="H116" t="s" s="343">
+        <v>55</v>
+      </c>
+      <c r="I116" t="s" s="342">
         <v>390</v>
       </c>
-      <c r="E116" t="s" s="342">
-[...2 lines deleted...]
-      <c r="F116" t="n" s="343">
+    </row>
+    <row r="117">
+      <c r="A117" t="n" s="346">
+        <v>1511577.0</v>
+      </c>
+      <c r="B117" t="s" s="346">
+        <v>13</v>
+      </c>
+      <c r="C117" t="s" s="345">
+        <v>391</v>
+      </c>
+      <c r="D117" t="s" s="345">
+        <v>392</v>
+      </c>
+      <c r="E117" t="s" s="345">
+        <v>112</v>
+      </c>
+      <c r="F117" t="n" s="346">
         <v>2026.0</v>
       </c>
-      <c r="G116" t="n" s="344">
-[...29 lines deleted...]
-        <v>13</v>
+      <c r="G117" t="n" s="347">
+        <v>9.781460767443E12</v>
       </c>
       <c r="H117" t="s" s="346">
         <v>17</v>
       </c>
       <c r="I117" t="s" s="345">
         <v>393</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="n" s="349">
-        <v>1355850.0</v>
+        <v>1209961.0</v>
       </c>
       <c r="B118" t="s" s="349">
         <v>13</v>
       </c>
       <c r="C118" t="s" s="348">
         <v>394</v>
       </c>
       <c r="D118" t="s" s="348">
         <v>395</v>
       </c>
       <c r="E118" t="s" s="348">
-        <v>161</v>
+        <v>54</v>
       </c>
       <c r="F118" t="n" s="349">
-        <v>2025.0</v>
+        <v>2022.0</v>
       </c>
       <c r="G118" t="n" s="350">
-        <v>9.781922777829E12</v>
+        <v>9.780143778837E12</v>
       </c>
       <c r="H118" t="s" s="349">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I118" t="s" s="348">
         <v>396</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="n" s="352">
-        <v>1511577.0</v>
+        <v>1424874.0</v>
       </c>
       <c r="B119" t="s" s="352">
         <v>13</v>
       </c>
       <c r="C119" t="s" s="351">
         <v>397</v>
       </c>
       <c r="D119" t="s" s="351">
         <v>398</v>
       </c>
       <c r="E119" t="s" s="351">
-        <v>115</v>
+        <v>399</v>
       </c>
       <c r="F119" t="n" s="352">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G119" t="n" s="353">
-        <v>9.781460767443E12</v>
+        <v>9.781760764654E12</v>
       </c>
       <c r="H119" t="s" s="352">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I119" t="s" s="351">
-        <v>399</v>
+        <v>400</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="n" s="355">
-        <v>1209961.0</v>
+        <v>1357352.0</v>
       </c>
       <c r="B120" t="s" s="355">
         <v>13</v>
       </c>
       <c r="C120" t="s" s="354">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="D120" t="s" s="354">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="E120" t="s" s="354">
-        <v>54</v>
+        <v>403</v>
       </c>
       <c r="F120" t="n" s="355">
-        <v>2022.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G120" t="n" s="356">
-        <v>9.780143778837E12</v>
+        <v>9.781922507686E12</v>
       </c>
       <c r="H120" t="s" s="355">
         <v>17</v>
       </c>
       <c r="I120" t="s" s="354">
-        <v>402</v>
+        <v>404</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="n" s="358">
-        <v>1424874.0</v>
+        <v>1470715.0</v>
       </c>
       <c r="B121" t="s" s="358">
         <v>13</v>
       </c>
       <c r="C121" t="s" s="357">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="D121" t="s" s="357">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="E121" t="s" s="357">
-        <v>405</v>
+        <v>338</v>
       </c>
       <c r="F121" t="n" s="358">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G121" t="n" s="359">
-        <v>9.781760764654E12</v>
+        <v>9.781761181863E12</v>
       </c>
       <c r="H121" t="s" s="358">
         <v>38</v>
       </c>
       <c r="I121" t="s" s="357">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="n" s="361">
-        <v>1357352.0</v>
+        <v>1282887.0</v>
       </c>
       <c r="B122" t="s" s="361">
         <v>13</v>
       </c>
       <c r="C122" t="s" s="360">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="D122" t="s" s="360">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="E122" t="s" s="360">
-        <v>409</v>
+        <v>16</v>
       </c>
       <c r="F122" t="n" s="361">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G122" t="n" s="362">
-        <v>9.781922507686E12</v>
+        <v>9.781741179019E12</v>
       </c>
       <c r="H122" t="s" s="361">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="I122" t="s" s="360">
         <v>410</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="n" s="364">
-        <v>1470715.0</v>
+        <v>1426090.0</v>
       </c>
       <c r="B123" t="s" s="364">
         <v>13</v>
       </c>
       <c r="C123" t="s" s="363">
         <v>411</v>
       </c>
       <c r="D123" t="s" s="363">
         <v>412</v>
       </c>
       <c r="E123" t="s" s="363">
-        <v>344</v>
+        <v>100</v>
       </c>
       <c r="F123" t="n" s="364">
         <v>2026.0</v>
       </c>
       <c r="G123" t="n" s="365">
-        <v>9.781761181863E12</v>
+        <v>9.781761113178E12</v>
       </c>
       <c r="H123" t="s" s="364">
         <v>38</v>
       </c>
       <c r="I123" t="s" s="363">
         <v>413</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="n" s="367">
-        <v>1282887.0</v>
+        <v>1445345.0</v>
       </c>
       <c r="B124" t="s" s="367">
         <v>13</v>
       </c>
       <c r="C124" t="s" s="366">
         <v>414</v>
       </c>
       <c r="D124" t="s" s="366">
         <v>415</v>
       </c>
       <c r="E124" t="s" s="366">
-        <v>16</v>
+        <v>362</v>
       </c>
       <c r="F124" t="n" s="367">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G124" t="n" s="368">
-        <v>9.781741179019E12</v>
+        <v>9.781922998156E12</v>
       </c>
       <c r="H124" t="s" s="367">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I124" t="s" s="366">
         <v>416</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="n" s="370">
-        <v>1426090.0</v>
+        <v>1495581.0</v>
       </c>
       <c r="B125" t="s" s="370">
         <v>13</v>
       </c>
       <c r="C125" t="s" s="369">
         <v>417</v>
       </c>
       <c r="D125" t="s" s="369">
         <v>418</v>
       </c>
       <c r="E125" t="s" s="369">
-        <v>103</v>
+        <v>286</v>
       </c>
       <c r="F125" t="n" s="370">
         <v>2026.0</v>
       </c>
       <c r="G125" t="n" s="371">
-        <v>9.781761113178E12</v>
+        <v>9.780733343391E12</v>
       </c>
       <c r="H125" t="s" s="370">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="I125" t="s" s="369">
         <v>419</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="n" s="373">
-        <v>1445345.0</v>
+        <v>1388309.0</v>
       </c>
       <c r="B126" t="s" s="373">
         <v>13</v>
       </c>
       <c r="C126" t="s" s="372">
         <v>420</v>
       </c>
       <c r="D126" t="s" s="372">
         <v>421</v>
       </c>
       <c r="E126" t="s" s="372">
-        <v>368</v>
+        <v>282</v>
       </c>
       <c r="F126" t="n" s="373">
         <v>2025.0</v>
       </c>
       <c r="G126" t="n" s="374">
-        <v>9.781922998156E12</v>
+        <v>9.781761181993E12</v>
       </c>
       <c r="H126" t="s" s="373">
         <v>38</v>
       </c>
       <c r="I126" t="s" s="372">
         <v>422</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="n" s="376">
-        <v>1495581.0</v>
+        <v>1426081.0</v>
       </c>
       <c r="B127" t="s" s="376">
         <v>13</v>
       </c>
       <c r="C127" t="s" s="375">
         <v>423</v>
       </c>
       <c r="D127" t="s" s="375">
         <v>424</v>
       </c>
       <c r="E127" t="s" s="375">
-        <v>292</v>
+        <v>100</v>
       </c>
       <c r="F127" t="n" s="376">
         <v>2026.0</v>
       </c>
       <c r="G127" t="n" s="377">
-        <v>9.780733343391E12</v>
+        <v>9.781761113154E12</v>
       </c>
       <c r="H127" t="s" s="376">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I127" t="s" s="375">
         <v>425</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="n" s="379">
-        <v>1388309.0</v>
+        <v>1286624.0</v>
       </c>
       <c r="B128" t="s" s="379">
         <v>13</v>
       </c>
       <c r="C128" t="s" s="378">
         <v>426</v>
       </c>
       <c r="D128" t="s" s="378">
         <v>427</v>
       </c>
       <c r="E128" t="s" s="378">
-        <v>288</v>
+        <v>169</v>
       </c>
       <c r="F128" t="n" s="379">
         <v>2025.0</v>
       </c>
       <c r="G128" t="n" s="380">
-        <v>9.781761181993E12</v>
+        <v>9.780008734749E12</v>
       </c>
       <c r="H128" t="s" s="379">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I128" t="s" s="378">
         <v>428</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="n" s="382">
-        <v>1426081.0</v>
+        <v>1209917.0</v>
       </c>
       <c r="B129" t="s" s="382">
         <v>13</v>
       </c>
       <c r="C129" t="s" s="381">
         <v>429</v>
       </c>
       <c r="D129" t="s" s="381">
         <v>430</v>
       </c>
       <c r="E129" t="s" s="381">
-        <v>103</v>
+        <v>431</v>
       </c>
       <c r="F129" t="n" s="382">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G129" t="n" s="383">
-        <v>9.781761113154E12</v>
+        <v>9.781922800817E12</v>
       </c>
       <c r="H129" t="s" s="382">
         <v>38</v>
       </c>
       <c r="I129" t="s" s="381">
-        <v>431</v>
+        <v>432</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="n" s="385">
-        <v>1286624.0</v>
+        <v>1028425.0</v>
       </c>
       <c r="B130" t="s" s="385">
         <v>13</v>
       </c>
       <c r="C130" t="s" s="384">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="D130" t="s" s="384">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E130" t="s" s="384">
-        <v>172</v>
+        <v>435</v>
       </c>
       <c r="F130" t="n" s="385">
-        <v>2025.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G130" t="n" s="386">
-        <v>9.780008734749E12</v>
+        <v>9.781444965759E12</v>
       </c>
       <c r="H130" t="s" s="385">
         <v>17</v>
       </c>
       <c r="I130" t="s" s="384">
-        <v>434</v>
+        <v>436</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="n" s="388">
-        <v>1209917.0</v>
+        <v>1423820.0</v>
       </c>
       <c r="B131" t="s" s="388">
         <v>13</v>
       </c>
       <c r="C131" t="s" s="387">
+        <v>437</v>
+      </c>
+      <c r="D131" t="s" s="387">
+        <v>434</v>
+      </c>
+      <c r="E131" t="s" s="387">
         <v>435</v>
       </c>
-      <c r="D131" t="s" s="387">
-[...4 lines deleted...]
-      </c>
       <c r="F131" t="n" s="388">
         <v>2025.0</v>
       </c>
       <c r="G131" t="n" s="389">
-        <v>9.781922800817E12</v>
+        <v>9.78144497836E12</v>
       </c>
       <c r="H131" t="s" s="388">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I131" t="s" s="387">
         <v>438</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="n" s="391">
-        <v>1028425.0</v>
+        <v>1423818.0</v>
       </c>
       <c r="B132" t="s" s="391">
         <v>13</v>
       </c>
       <c r="C132" t="s" s="390">
         <v>439</v>
       </c>
       <c r="D132" t="s" s="390">
-        <v>440</v>
+        <v>434</v>
       </c>
       <c r="E132" t="s" s="390">
-        <v>441</v>
+        <v>435</v>
       </c>
       <c r="F132" t="n" s="391">
-        <v>2023.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G132" t="n" s="392">
-        <v>9.781444965759E12</v>
+        <v>9.78144496578E12</v>
       </c>
       <c r="H132" t="s" s="391">
         <v>17</v>
       </c>
       <c r="I132" t="s" s="390">
-        <v>442</v>
+        <v>440</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="n" s="394">
-        <v>1423820.0</v>
+        <v>1423819.0</v>
       </c>
       <c r="B133" t="s" s="394">
         <v>13</v>
       </c>
       <c r="C133" t="s" s="393">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="D133" t="s" s="393">
-        <v>440</v>
+        <v>434</v>
       </c>
       <c r="E133" t="s" s="393">
-        <v>441</v>
+        <v>435</v>
       </c>
       <c r="F133" t="n" s="394">
         <v>2025.0</v>
       </c>
       <c r="G133" t="n" s="395">
-        <v>9.78144497836E12</v>
+        <v>9.781444978384E12</v>
       </c>
       <c r="H133" t="s" s="394">
         <v>17</v>
       </c>
       <c r="I133" t="s" s="393">
-        <v>444</v>
+        <v>442</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="n" s="397">
-        <v>1423818.0</v>
+        <v>1294684.0</v>
       </c>
       <c r="B134" t="s" s="397">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C134" t="s" s="396">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="D134" t="s" s="396">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="E134" t="s" s="396">
-        <v>441</v>
+        <v>165</v>
       </c>
       <c r="F134" t="n" s="397">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G134" t="n" s="398">
-        <v>9.78144496578E12</v>
+        <v>9.781761340512E12</v>
       </c>
       <c r="H134" t="s" s="397">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I134" t="s" s="396">
-        <v>446</v>
+        <v>13</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="n" s="400">
-        <v>1423819.0</v>
+        <v>1495512.0</v>
       </c>
       <c r="B135" t="s" s="400">
         <v>13</v>
       </c>
       <c r="C135" t="s" s="399">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="D135" t="s" s="399">
-        <v>440</v>
+        <v>446</v>
       </c>
       <c r="E135" t="s" s="399">
-        <v>441</v>
+        <v>81</v>
       </c>
       <c r="F135" t="n" s="400">
         <v>2025.0</v>
       </c>
       <c r="G135" t="n" s="401">
-        <v>9.781444978384E12</v>
+        <v>9.780008757632E12</v>
       </c>
       <c r="H135" t="s" s="400">
         <v>17</v>
       </c>
       <c r="I135" t="s" s="399">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="n" s="403">
-        <v>1294684.0</v>
+        <v>1388331.0</v>
       </c>
       <c r="B136" t="s" s="403">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C136" t="s" s="402">
+        <v>448</v>
+      </c>
+      <c r="D136" t="s" s="402">
         <v>449</v>
       </c>
-      <c r="D136" t="s" s="402">
+      <c r="E136" t="s" s="402">
+        <v>16</v>
+      </c>
+      <c r="F136" t="n" s="403">
+        <v>2025.0</v>
+      </c>
+      <c r="G136" t="n" s="404">
+        <v>9.781761214837E12</v>
+      </c>
+      <c r="H136" t="s" s="403">
+        <v>38</v>
+      </c>
+      <c r="I136" t="s" s="402">
         <v>450</v>
-      </c>
-[...13 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="n" s="406">
-        <v>1495512.0</v>
+        <v>1425899.0</v>
       </c>
       <c r="B137" t="s" s="406">
         <v>13</v>
       </c>
       <c r="C137" t="s" s="405">
         <v>451</v>
       </c>
       <c r="D137" t="s" s="405">
         <v>452</v>
       </c>
       <c r="E137" t="s" s="405">
-        <v>81</v>
+        <v>453</v>
       </c>
       <c r="F137" t="n" s="406">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G137" t="n" s="407">
-        <v>9.780008757632E12</v>
+        <v>9.781923543072E12</v>
       </c>
       <c r="H137" t="s" s="406">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I137" t="s" s="405">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="n" s="409">
-        <v>1388331.0</v>
+        <v>1423832.0</v>
       </c>
       <c r="B138" t="s" s="409">
         <v>13</v>
       </c>
       <c r="C138" t="s" s="408">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="D138" t="s" s="408">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E138" t="s" s="408">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="F138" t="n" s="409">
         <v>2025.0</v>
       </c>
       <c r="G138" t="n" s="410">
-        <v>9.781761214837E12</v>
+        <v>9.781805075721E12</v>
       </c>
       <c r="H138" t="s" s="409">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I138" t="s" s="408">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="n" s="412">
-        <v>1425899.0</v>
+        <v>1423939.0</v>
       </c>
       <c r="B139" t="s" s="412">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C139" t="s" s="411">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="D139" t="s" s="411">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E139" t="s" s="411">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F139" t="n" s="412">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G139" t="n" s="413">
-        <v>9.781923543072E12</v>
+        <v>9.78000879475E12</v>
       </c>
       <c r="H139" t="s" s="412">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="I139" t="s" s="411">
-        <v>460</v>
+        <v>461</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="n" s="415">
-        <v>1423832.0</v>
+        <v>1502265.0</v>
       </c>
       <c r="B140" t="s" s="415">
         <v>13</v>
       </c>
       <c r="C140" t="s" s="414">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="D140" t="s" s="414">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E140" t="s" s="414">
-        <v>45</v>
+        <v>464</v>
       </c>
       <c r="F140" t="n" s="415">
-        <v>2025.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G140" t="n" s="416">
-        <v>9.781805075721E12</v>
+        <v>9.781459837119E12</v>
       </c>
       <c r="H140" t="s" s="415">
         <v>30</v>
       </c>
       <c r="I140" t="s" s="414">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="n" s="418">
-        <v>1423939.0</v>
+        <v>1423917.0</v>
       </c>
       <c r="B141" t="s" s="418">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C141" t="s" s="417">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="D141" t="s" s="417">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E141" t="s" s="417">
-        <v>466</v>
+        <v>128</v>
       </c>
       <c r="F141" t="n" s="418">
         <v>2025.0</v>
       </c>
       <c r="G141" t="n" s="419">
-        <v>9.78000879475E12</v>
+        <v>9.781529528824E12</v>
       </c>
       <c r="H141" t="s" s="418">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="I141" t="s" s="417">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="n" s="421">
-        <v>1502265.0</v>
+        <v>1409651.0</v>
       </c>
       <c r="B142" t="s" s="421">
         <v>13</v>
       </c>
       <c r="C142" t="s" s="420">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="D142" t="s" s="420">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="E142" t="s" s="420">
-        <v>470</v>
+        <v>128</v>
       </c>
       <c r="F142" t="n" s="421">
-        <v>2023.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G142" t="n" s="422">
-        <v>9.781459837119E12</v>
+        <v>9.781529527346E12</v>
       </c>
       <c r="H142" t="s" s="421">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="I142" t="s" s="420">
         <v>471</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="n" s="424">
-        <v>1423917.0</v>
+        <v>1423339.0</v>
       </c>
       <c r="B143" t="s" s="424">
         <v>13</v>
       </c>
       <c r="C143" t="s" s="423">
         <v>472</v>
       </c>
       <c r="D143" t="s" s="423">
         <v>473</v>
       </c>
       <c r="E143" t="s" s="423">
-        <v>131</v>
+        <v>100</v>
       </c>
       <c r="F143" t="n" s="424">
         <v>2025.0</v>
       </c>
       <c r="G143" t="n" s="425">
-        <v>9.781529528824E12</v>
+        <v>9.781761112799E12</v>
       </c>
       <c r="H143" t="s" s="424">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I143" t="s" s="423">
         <v>474</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="n" s="427">
-        <v>1409651.0</v>
+        <v>1424014.0</v>
       </c>
       <c r="B144" t="s" s="427">
         <v>13</v>
       </c>
       <c r="C144" t="s" s="426">
         <v>475</v>
       </c>
       <c r="D144" t="s" s="426">
         <v>476</v>
       </c>
       <c r="E144" t="s" s="426">
-        <v>131</v>
+        <v>165</v>
       </c>
       <c r="F144" t="n" s="427">
         <v>2025.0</v>
       </c>
       <c r="G144" t="n" s="428">
-        <v>9.781529527346E12</v>
+        <v>9.781761352898E12</v>
       </c>
       <c r="H144" t="s" s="427">
         <v>17</v>
       </c>
       <c r="I144" t="s" s="426">
         <v>477</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="n" s="430">
-        <v>1423339.0</v>
+        <v>1019822.0</v>
       </c>
       <c r="B145" t="s" s="430">
         <v>13</v>
       </c>
       <c r="C145" t="s" s="429">
         <v>478</v>
       </c>
       <c r="D145" t="s" s="429">
         <v>479</v>
       </c>
       <c r="E145" t="s" s="429">
-        <v>103</v>
+        <v>188</v>
       </c>
       <c r="F145" t="n" s="430">
-        <v>2025.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G145" t="n" s="431">
-        <v>9.781761112799E12</v>
+        <v>9.781922943477E12</v>
       </c>
       <c r="H145" t="s" s="430">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="I145" t="s" s="429">
         <v>480</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="n" s="433">
-        <v>1424014.0</v>
+        <v>1243196.0</v>
       </c>
       <c r="B146" t="s" s="433">
         <v>13</v>
       </c>
       <c r="C146" t="s" s="432">
         <v>481</v>
       </c>
       <c r="D146" t="s" s="432">
         <v>482</v>
       </c>
       <c r="E146" t="s" s="432">
-        <v>168</v>
+        <v>21</v>
       </c>
       <c r="F146" t="n" s="433">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G146" t="n" s="434">
-        <v>9.781761352898E12</v>
+        <v>9.781760268251E12</v>
       </c>
       <c r="H146" t="s" s="433">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I146" t="s" s="432">
         <v>483</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="n" s="436">
-        <v>1019822.0</v>
+        <v>1388333.0</v>
       </c>
       <c r="B147" t="s" s="436">
         <v>13</v>
       </c>
       <c r="C147" t="s" s="435">
         <v>484</v>
       </c>
       <c r="D147" t="s" s="435">
         <v>485</v>
       </c>
       <c r="E147" t="s" s="435">
-        <v>191</v>
+        <v>59</v>
       </c>
       <c r="F147" t="n" s="436">
-        <v>2023.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G147" t="n" s="437">
-        <v>9.781922943477E12</v>
+        <v>9.781761215537E12</v>
       </c>
       <c r="H147" t="s" s="436">
         <v>38</v>
       </c>
       <c r="I147" t="s" s="435">
         <v>486</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="n" s="439">
-        <v>1243196.0</v>
+        <v>1286602.0</v>
       </c>
       <c r="B148" t="s" s="439">
         <v>13</v>
       </c>
       <c r="C148" t="s" s="438">
         <v>487</v>
       </c>
       <c r="D148" t="s" s="438">
         <v>488</v>
       </c>
       <c r="E148" t="s" s="438">
-        <v>21</v>
+        <v>158</v>
       </c>
       <c r="F148" t="n" s="439">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G148" t="n" s="440">
-        <v>9.781760268251E12</v>
+        <v>9.781922777669E12</v>
       </c>
       <c r="H148" t="s" s="439">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I148" t="s" s="438">
         <v>489</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="n" s="442">
-        <v>1388333.0</v>
+        <v>1358226.0</v>
       </c>
       <c r="B149" t="s" s="442">
         <v>13</v>
       </c>
       <c r="C149" t="s" s="441">
         <v>490</v>
       </c>
       <c r="D149" t="s" s="441">
         <v>491</v>
       </c>
       <c r="E149" t="s" s="441">
-        <v>59</v>
+        <v>492</v>
       </c>
       <c r="F149" t="n" s="442">
         <v>2025.0</v>
       </c>
       <c r="G149" t="n" s="443">
-        <v>9.781761215537E12</v>
+        <v>9.781761353406E12</v>
       </c>
       <c r="H149" t="s" s="442">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="I149" t="s" s="441">
-        <v>492</v>
+        <v>493</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="n" s="445">
-        <v>1286602.0</v>
+        <v>1423827.0</v>
       </c>
       <c r="B150" t="s" s="445">
         <v>13</v>
       </c>
       <c r="C150" t="s" s="444">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="D150" t="s" s="444">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="E150" t="s" s="444">
-        <v>161</v>
+        <v>286</v>
       </c>
       <c r="F150" t="n" s="445">
         <v>2025.0</v>
       </c>
       <c r="G150" t="n" s="446">
-        <v>9.781922777669E12</v>
+        <v>9.781460766224E12</v>
       </c>
       <c r="H150" t="s" s="445">
-        <v>30</v>
+        <v>55</v>
       </c>
       <c r="I150" t="s" s="444">
-        <v>495</v>
+        <v>496</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="n" s="448">
-        <v>1358226.0</v>
+        <v>1388340.0</v>
       </c>
       <c r="B151" t="s" s="448">
         <v>13</v>
       </c>
       <c r="C151" t="s" s="447">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="D151" t="s" s="447">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="E151" t="s" s="447">
-        <v>239</v>
+        <v>16</v>
       </c>
       <c r="F151" t="n" s="448">
         <v>2025.0</v>
       </c>
       <c r="G151" t="n" s="449">
-        <v>9.781761353406E12</v>
+        <v>9.781761216398E12</v>
       </c>
       <c r="H151" t="s" s="448">
         <v>55</v>
       </c>
       <c r="I151" t="s" s="447">
-        <v>498</v>
+        <v>499</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="n" s="451">
-        <v>1423827.0</v>
+        <v>1480145.0</v>
       </c>
       <c r="B152" t="s" s="451">
         <v>13</v>
       </c>
       <c r="C152" t="s" s="450">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="D152" t="s" s="450">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="E152" t="s" s="450">
-        <v>292</v>
+        <v>338</v>
       </c>
       <c r="F152" t="n" s="451">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G152" t="n" s="452">
-        <v>9.781460766224E12</v>
+        <v>9.781761182365E12</v>
       </c>
       <c r="H152" t="s" s="451">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I152" t="s" s="450">
-        <v>501</v>
+        <v>502</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="n" s="454">
-        <v>1388340.0</v>
+        <v>1423996.0</v>
       </c>
       <c r="B153" t="s" s="454">
         <v>13</v>
       </c>
       <c r="C153" t="s" s="453">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="D153" t="s" s="453">
-        <v>503</v>
+        <v>389</v>
       </c>
       <c r="E153" t="s" s="453">
-        <v>16</v>
+        <v>158</v>
       </c>
       <c r="F153" t="n" s="454">
         <v>2025.0</v>
       </c>
       <c r="G153" t="n" s="455">
-        <v>9.781761216398E12</v>
+        <v>9.781922142733E12</v>
       </c>
       <c r="H153" t="s" s="454">
         <v>55</v>
       </c>
       <c r="I153" t="s" s="453">
         <v>504</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="n" s="457">
-        <v>1480145.0</v>
+        <v>1447498.0</v>
       </c>
       <c r="B154" t="s" s="457">
         <v>13</v>
       </c>
       <c r="C154" t="s" s="456">
         <v>505</v>
       </c>
       <c r="D154" t="s" s="456">
         <v>506</v>
       </c>
       <c r="E154" t="s" s="456">
-        <v>344</v>
+        <v>338</v>
       </c>
       <c r="F154" t="n" s="457">
         <v>2026.0</v>
       </c>
       <c r="G154" t="n" s="458">
-        <v>9.781761182365E12</v>
+        <v>9.781761181191E12</v>
       </c>
       <c r="H154" t="s" s="457">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="I154" t="s" s="456">
         <v>507</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="n" s="460">
-        <v>1423996.0</v>
+        <v>1423358.0</v>
       </c>
       <c r="B155" t="s" s="460">
         <v>13</v>
       </c>
       <c r="C155" t="s" s="459">
         <v>508</v>
       </c>
       <c r="D155" t="s" s="459">
-        <v>395</v>
+        <v>509</v>
       </c>
       <c r="E155" t="s" s="459">
-        <v>161</v>
+        <v>510</v>
       </c>
       <c r="F155" t="n" s="460">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G155" t="n" s="461">
-        <v>9.781922142733E12</v>
+        <v>9.780241529515E12</v>
       </c>
       <c r="H155" t="s" s="460">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I155" t="s" s="459">
-        <v>509</v>
+        <v>511</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="n" s="463">
-        <v>1447498.0</v>
+        <v>1423961.0</v>
       </c>
       <c r="B156" t="s" s="463">
         <v>13</v>
       </c>
       <c r="C156" t="s" s="462">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="D156" t="s" s="462">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="E156" t="s" s="462">
-        <v>344</v>
+        <v>282</v>
       </c>
       <c r="F156" t="n" s="463">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G156" t="n" s="464">
-        <v>9.781761181191E12</v>
+        <v>9.781761181016E12</v>
       </c>
       <c r="H156" t="s" s="463">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I156" t="s" s="462">
-        <v>512</v>
+        <v>514</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="n" s="466">
-        <v>1423358.0</v>
+        <v>1424082.0</v>
       </c>
       <c r="B157" t="s" s="466">
         <v>13</v>
       </c>
       <c r="C157" t="s" s="465">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="D157" t="s" s="465">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="E157" t="s" s="465">
-        <v>515</v>
+        <v>180</v>
       </c>
       <c r="F157" t="n" s="466">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G157" t="n" s="467">
-        <v>9.780241529515E12</v>
+        <v>9.781761213991E12</v>
       </c>
       <c r="H157" t="s" s="466">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="I157" t="s" s="465">
         <v>516</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="n" s="469">
-        <v>1423961.0</v>
+        <v>1456700.0</v>
       </c>
       <c r="B158" t="s" s="469">
         <v>13</v>
       </c>
       <c r="C158" t="s" s="468">
         <v>517</v>
       </c>
       <c r="D158" t="s" s="468">
         <v>518</v>
       </c>
       <c r="E158" t="s" s="468">
-        <v>288</v>
+        <v>21</v>
       </c>
       <c r="F158" t="n" s="469">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G158" t="n" s="470">
-        <v>9.781761181016E12</v>
+        <v>9.781761726422E12</v>
       </c>
       <c r="H158" t="s" s="469">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I158" t="s" s="468">
         <v>519</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="n" s="472">
-        <v>1424082.0</v>
+        <v>1382018.0</v>
       </c>
       <c r="B159" t="s" s="472">
         <v>13</v>
       </c>
       <c r="C159" t="s" s="471">
-        <v>517</v>
+        <v>520</v>
       </c>
       <c r="D159" t="s" s="471">
-        <v>520</v>
+        <v>127</v>
       </c>
       <c r="E159" t="s" s="471">
-        <v>183</v>
+        <v>128</v>
       </c>
       <c r="F159" t="n" s="472">
         <v>2025.0</v>
       </c>
       <c r="G159" t="n" s="473">
-        <v>9.781761213991E12</v>
+        <v>9.781761601323E12</v>
       </c>
       <c r="H159" t="s" s="472">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I159" t="s" s="471">
         <v>521</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="n" s="475">
-        <v>1456700.0</v>
+        <v>1339779.0</v>
       </c>
       <c r="B160" t="s" s="475">
         <v>13</v>
       </c>
       <c r="C160" t="s" s="474">
         <v>522</v>
       </c>
       <c r="D160" t="s" s="474">
         <v>523</v>
       </c>
       <c r="E160" t="s" s="474">
-        <v>21</v>
+        <v>524</v>
       </c>
       <c r="F160" t="n" s="475">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G160" t="n" s="476">
-        <v>9.781761726422E12</v>
+        <v>9.781761341946E12</v>
       </c>
       <c r="H160" t="s" s="475">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I160" t="s" s="474">
-        <v>524</v>
+        <v>525</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="n" s="478">
-        <v>1382018.0</v>
+        <v>1431673.0</v>
       </c>
       <c r="B161" t="s" s="478">
         <v>13</v>
       </c>
       <c r="C161" t="s" s="477">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="D161" t="s" s="477">
-        <v>130</v>
+        <v>527</v>
       </c>
       <c r="E161" t="s" s="477">
-        <v>131</v>
+        <v>510</v>
       </c>
       <c r="F161" t="n" s="478">
         <v>2025.0</v>
       </c>
       <c r="G161" t="n" s="479">
-        <v>9.781761601323E12</v>
+        <v>9.780241741061E12</v>
       </c>
       <c r="H161" t="s" s="478">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I161" t="s" s="477">
-        <v>526</v>
+        <v>528</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="n" s="481">
-        <v>1339779.0</v>
+        <v>1380680.0</v>
       </c>
       <c r="B162" t="s" s="481">
         <v>13</v>
       </c>
       <c r="C162" t="s" s="480">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="D162" t="s" s="480">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="E162" t="s" s="480">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="F162" t="n" s="481">
         <v>2025.0</v>
       </c>
       <c r="G162" t="n" s="482">
-        <v>9.781761341946E12</v>
+        <v>9.781869715748E12</v>
       </c>
       <c r="H162" t="s" s="481">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I162" t="s" s="480">
-        <v>530</v>
+        <v>532</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="n" s="484">
-        <v>1431673.0</v>
+        <v>1308013.0</v>
       </c>
       <c r="B163" t="s" s="484">
         <v>13</v>
       </c>
       <c r="C163" t="s" s="483">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="D163" t="s" s="483">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="E163" t="s" s="483">
-        <v>515</v>
+        <v>21</v>
       </c>
       <c r="F163" t="n" s="484">
         <v>2025.0</v>
       </c>
       <c r="G163" t="n" s="485">
-        <v>9.780241741061E12</v>
+        <v>9.781760260187E12</v>
       </c>
       <c r="H163" t="s" s="484">
         <v>17</v>
       </c>
       <c r="I163" t="s" s="483">
-        <v>533</v>
+        <v>535</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="n" s="487">
-        <v>1380680.0</v>
+        <v>1308014.0</v>
       </c>
       <c r="B164" t="s" s="487">
         <v>13</v>
       </c>
       <c r="C164" t="s" s="486">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="D164" t="s" s="486">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="E164" t="s" s="486">
-        <v>536</v>
+        <v>21</v>
       </c>
       <c r="F164" t="n" s="487">
         <v>2025.0</v>
       </c>
       <c r="G164" t="n" s="488">
-        <v>9.781869715748E12</v>
+        <v>9.78176026017E12</v>
       </c>
       <c r="H164" t="s" s="487">
         <v>17</v>
       </c>
       <c r="I164" t="s" s="486">
-        <v>537</v>
+        <v>538</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="n" s="490">
-        <v>1308013.0</v>
+        <v>1380684.0</v>
       </c>
       <c r="B165" t="s" s="490">
         <v>13</v>
       </c>
       <c r="C165" t="s" s="489">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="D165" t="s" s="489">
-        <v>539</v>
+        <v>537</v>
       </c>
       <c r="E165" t="s" s="489">
         <v>21</v>
       </c>
       <c r="F165" t="n" s="490">
         <v>2025.0</v>
       </c>
       <c r="G165" t="n" s="491">
-        <v>9.781760260187E12</v>
+        <v>9.781760260194E12</v>
       </c>
       <c r="H165" t="s" s="490">
         <v>17</v>
       </c>
       <c r="I165" t="s" s="489">
         <v>540</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="n" s="493">
-        <v>1308014.0</v>
+        <v>1423962.0</v>
       </c>
       <c r="B166" t="s" s="493">
         <v>13</v>
       </c>
       <c r="C166" t="s" s="492">
         <v>541</v>
       </c>
       <c r="D166" t="s" s="492">
         <v>542</v>
       </c>
       <c r="E166" t="s" s="492">
-        <v>21</v>
+        <v>338</v>
       </c>
       <c r="F166" t="n" s="493">
         <v>2025.0</v>
       </c>
       <c r="G166" t="n" s="494">
-        <v>9.78176026017E12</v>
+        <v>9.781761065095E12</v>
       </c>
       <c r="H166" t="s" s="493">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I166" t="s" s="492">
         <v>543</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="n" s="496">
-        <v>1380684.0</v>
+        <v>886448.0</v>
       </c>
       <c r="B167" t="s" s="496">
         <v>13</v>
       </c>
       <c r="C167" t="s" s="495">
         <v>544</v>
       </c>
       <c r="D167" t="s" s="495">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="E167" t="s" s="495">
-        <v>21</v>
+        <v>128</v>
       </c>
       <c r="F167" t="n" s="496">
-        <v>2025.0</v>
+        <v>2022.0</v>
       </c>
       <c r="G167" t="n" s="497">
-        <v>9.781760260194E12</v>
+        <v>9.781529504019E12</v>
       </c>
       <c r="H167" t="s" s="496">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="I167" t="s" s="495">
-        <v>545</v>
+        <v>546</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="n" s="499">
-        <v>1423962.0</v>
+        <v>1414783.0</v>
       </c>
       <c r="B168" t="s" s="499">
         <v>13</v>
       </c>
       <c r="C168" t="s" s="498">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="D168" t="s" s="498">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E168" t="s" s="498">
-        <v>344</v>
+        <v>549</v>
       </c>
       <c r="F168" t="n" s="499">
-        <v>2025.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G168" t="n" s="500">
-        <v>9.781761065095E12</v>
+        <v>9.781922856395E12</v>
       </c>
       <c r="H168" t="s" s="499">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I168" t="s" s="498">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="n" s="502">
-        <v>886448.0</v>
+        <v>1414799.0</v>
       </c>
       <c r="B169" t="s" s="502">
         <v>13</v>
       </c>
       <c r="C169" t="s" s="501">
+        <v>551</v>
+      </c>
+      <c r="D169" t="s" s="501">
+        <v>548</v>
+      </c>
+      <c r="E169" t="s" s="501">
         <v>549</v>
       </c>
-      <c r="D169" t="s" s="501">
-[...4 lines deleted...]
-      </c>
       <c r="F169" t="n" s="502">
-        <v>2022.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G169" t="n" s="503">
-        <v>9.781529504019E12</v>
+        <v>9.781922856456E12</v>
       </c>
       <c r="H169" t="s" s="502">
         <v>30</v>
       </c>
       <c r="I169" t="s" s="501">
-        <v>551</v>
+        <v>552</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="n" s="505">
-        <v>1414783.0</v>
+        <v>1216886.0</v>
       </c>
       <c r="B170" t="s" s="505">
         <v>13</v>
       </c>
       <c r="C170" t="s" s="504">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="D170" t="s" s="504">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="E170" t="s" s="504">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="F170" t="n" s="505">
-        <v>2023.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G170" t="n" s="506">
-        <v>9.781922856395E12</v>
+        <v>9.780571310982E12</v>
       </c>
       <c r="H170" t="s" s="505">
         <v>30</v>
       </c>
       <c r="I170" t="s" s="504">
-        <v>555</v>
+        <v>556</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="n" s="508">
-        <v>1414799.0</v>
+        <v>1423915.0</v>
       </c>
       <c r="B171" t="s" s="508">
         <v>13</v>
       </c>
       <c r="C171" t="s" s="507">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="D171" t="s" s="507">
-        <v>553</v>
+        <v>558</v>
       </c>
       <c r="E171" t="s" s="507">
-        <v>554</v>
+        <v>559</v>
       </c>
       <c r="F171" t="n" s="508">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G171" t="n" s="509">
-        <v>9.781922856456E12</v>
+        <v>9.781760657796E12</v>
       </c>
       <c r="H171" t="s" s="508">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="I171" t="s" s="507">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="n" s="511">
-        <v>1216886.0</v>
+        <v>1502270.0</v>
       </c>
       <c r="B172" t="s" s="511">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C172" t="s" s="510">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="D172" t="s" s="510">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="E172" t="s" s="510">
-        <v>560</v>
+        <v>464</v>
       </c>
       <c r="F172" t="n" s="511">
         <v>2024.0</v>
       </c>
       <c r="G172" t="n" s="512">
-        <v>9.780571310982E12</v>
+        <v>9.781459837744E12</v>
       </c>
       <c r="H172" t="s" s="511">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I172" t="s" s="510">
-        <v>561</v>
+        <v>563</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="n" s="514">
-        <v>1423915.0</v>
+        <v>1423946.0</v>
       </c>
       <c r="B173" t="s" s="514">
         <v>13</v>
       </c>
       <c r="C173" t="s" s="513">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="D173" t="s" s="513">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="E173" t="s" s="513">
-        <v>564</v>
+        <v>112</v>
       </c>
       <c r="F173" t="n" s="514">
         <v>2025.0</v>
       </c>
       <c r="G173" t="n" s="515">
-        <v>9.781760657796E12</v>
+        <v>9.781460765197E12</v>
       </c>
       <c r="H173" t="s" s="514">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="I173" t="s" s="513">
-        <v>565</v>
+        <v>566</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="n" s="517">
-        <v>1502270.0</v>
+        <v>1482207.0</v>
       </c>
       <c r="B174" t="s" s="517">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C174" t="s" s="516">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="D174" t="s" s="516">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="E174" t="s" s="516">
-        <v>470</v>
+        <v>524</v>
       </c>
       <c r="F174" t="n" s="517">
-        <v>2024.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G174" t="n" s="518">
-        <v>9.781459837744E12</v>
+        <v>9.781761341977E12</v>
       </c>
       <c r="H174" t="s" s="517">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="I174" t="s" s="516">
-        <v>568</v>
+        <v>569</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="n" s="520">
-        <v>1423946.0</v>
+        <v>751268.0</v>
       </c>
       <c r="B175" t="s" s="520">
         <v>13</v>
       </c>
       <c r="C175" t="s" s="519">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="D175" t="s" s="519">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="E175" t="s" s="519">
-        <v>115</v>
+        <v>128</v>
       </c>
       <c r="F175" t="n" s="520">
-        <v>2025.0</v>
+        <v>2018.0</v>
       </c>
       <c r="G175" t="n" s="521">
-        <v>9.781460765197E12</v>
+        <v>9.781406386851E12</v>
       </c>
       <c r="H175" t="s" s="520">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="I175" t="s" s="519">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="n" s="523">
-        <v>1482207.0</v>
+        <v>1495495.0</v>
       </c>
       <c r="B176" t="s" s="523">
         <v>13</v>
       </c>
       <c r="C176" t="s" s="522">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="D176" t="s" s="522">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="E176" t="s" s="522">
-        <v>529</v>
+        <v>253</v>
       </c>
       <c r="F176" t="n" s="523">
         <v>2026.0</v>
       </c>
       <c r="G176" t="n" s="524">
-        <v>9.781761341977E12</v>
+        <v>9.780733342059E12</v>
       </c>
       <c r="H176" t="s" s="523">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="I176" t="s" s="522">
-        <v>574</v>
+        <v>575</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="n" s="526">
-        <v>751268.0</v>
+        <v>1359286.0</v>
       </c>
       <c r="B177" t="s" s="526">
         <v>13</v>
       </c>
       <c r="C177" t="s" s="525">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="D177" t="s" s="525">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="E177" t="s" s="525">
-        <v>131</v>
+        <v>369</v>
       </c>
       <c r="F177" t="n" s="526">
-        <v>2018.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G177" t="n" s="527">
-        <v>9.781406386851E12</v>
+        <v>9.781839945182E12</v>
       </c>
       <c r="H177" t="s" s="526">
-        <v>30</v>
+        <v>55</v>
       </c>
       <c r="I177" t="s" s="525">
-        <v>577</v>
+        <v>578</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="n" s="529">
-        <v>1495495.0</v>
+        <v>803512.0</v>
       </c>
       <c r="B178" t="s" s="529">
         <v>13</v>
       </c>
       <c r="C178" t="s" s="528">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="D178" t="s" s="528">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="E178" t="s" s="528">
-        <v>259</v>
+        <v>338</v>
       </c>
       <c r="F178" t="n" s="529">
-        <v>2026.0</v>
+        <v>2021.0</v>
       </c>
       <c r="G178" t="n" s="530">
-        <v>9.780733342059E12</v>
+        <v>9.78176087902E12</v>
       </c>
       <c r="H178" t="s" s="529">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I178" t="s" s="528">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="n" s="532">
-        <v>1359286.0</v>
+        <v>1425825.0</v>
       </c>
       <c r="B179" t="s" s="532">
         <v>13</v>
       </c>
       <c r="C179" t="s" s="531">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="D179" t="s" s="531">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E179" t="s" s="531">
-        <v>375</v>
+        <v>584</v>
       </c>
       <c r="F179" t="n" s="532">
-        <v>2024.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G179" t="n" s="533">
-        <v>9.781839945182E12</v>
+        <v>9.781761112867E12</v>
       </c>
       <c r="H179" t="s" s="532">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="I179" t="s" s="531">
-        <v>583</v>
+        <v>585</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="n" s="535">
-        <v>803512.0</v>
+        <v>1109572.0</v>
       </c>
       <c r="B180" t="s" s="535">
         <v>13</v>
       </c>
       <c r="C180" t="s" s="534">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="D180" t="s" s="534">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E180" t="s" s="534">
-        <v>344</v>
+        <v>21</v>
       </c>
       <c r="F180" t="n" s="535">
-        <v>2021.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G180" t="n" s="536">
-        <v>9.78176087902E12</v>
+        <v>9.78176152495E12</v>
       </c>
       <c r="H180" t="s" s="535">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="I180" t="s" s="534">
-        <v>586</v>
+        <v>588</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="n" s="538">
-        <v>1425825.0</v>
+        <v>1329971.0</v>
       </c>
       <c r="B181" t="s" s="538">
         <v>13</v>
       </c>
       <c r="C181" t="s" s="537">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="D181" t="s" s="537">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E181" t="s" s="537">
-        <v>589</v>
+        <v>338</v>
       </c>
       <c r="F181" t="n" s="538">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G181" t="n" s="539">
-        <v>9.781761112867E12</v>
+        <v>9.781761181238E12</v>
       </c>
       <c r="H181" t="s" s="538">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="I181" t="s" s="537">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="n" s="541">
-        <v>1109572.0</v>
+        <v>1424023.0</v>
       </c>
       <c r="B182" t="s" s="541">
         <v>13</v>
       </c>
       <c r="C182" t="s" s="540">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="D182" t="s" s="540">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="E182" t="s" s="540">
-        <v>21</v>
+        <v>594</v>
       </c>
       <c r="F182" t="n" s="541">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G182" t="n" s="542">
-        <v>9.78176152495E12</v>
+        <v>9.78192305833E12</v>
       </c>
       <c r="H182" t="s" s="541">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="I182" t="s" s="540">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="n" s="544">
-        <v>1329971.0</v>
+        <v>1409496.0</v>
       </c>
       <c r="B183" t="s" s="544">
         <v>13</v>
       </c>
       <c r="C183" t="s" s="543">
+        <v>596</v>
+      </c>
+      <c r="D183" t="s" s="543">
+        <v>597</v>
+      </c>
+      <c r="E183" t="s" s="543">
         <v>594</v>
       </c>
-      <c r="D183" t="s" s="543">
-[...4 lines deleted...]
-      </c>
       <c r="F183" t="n" s="544">
         <v>2025.0</v>
       </c>
       <c r="G183" t="n" s="545">
-        <v>9.781761181238E12</v>
+        <v>9.781922790729E12</v>
       </c>
       <c r="H183" t="s" s="544">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I183" t="s" s="543">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="n" s="547">
-        <v>1424023.0</v>
+        <v>1470623.0</v>
       </c>
       <c r="B184" t="s" s="547">
         <v>13</v>
       </c>
       <c r="C184" t="s" s="546">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="D184" t="s" s="546">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="E184" t="s" s="546">
-        <v>599</v>
+        <v>21</v>
       </c>
       <c r="F184" t="n" s="547">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G184" t="n" s="548">
-        <v>9.78192305833E12</v>
+        <v>9.781761720949E12</v>
       </c>
       <c r="H184" t="s" s="547">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="I184" t="s" s="546">
-        <v>600</v>
+        <v>601</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="n" s="550">
-        <v>1409496.0</v>
+        <v>1149664.0</v>
       </c>
       <c r="B185" t="s" s="550">
         <v>13</v>
       </c>
       <c r="C185" t="s" s="549">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="D185" t="s" s="549">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="E185" t="s" s="549">
-        <v>599</v>
+        <v>524</v>
       </c>
       <c r="F185" t="n" s="550">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G185" t="n" s="551">
-        <v>9.781922790729E12</v>
+        <v>9.781761342424E12</v>
       </c>
       <c r="H185" t="s" s="550">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="I185" t="s" s="549">
-        <v>603</v>
+        <v>604</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="n" s="553">
-        <v>1470623.0</v>
+        <v>1356597.0</v>
       </c>
       <c r="B186" t="s" s="553">
         <v>13</v>
       </c>
       <c r="C186" t="s" s="552">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="D186" t="s" s="552">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="E186" t="s" s="552">
-        <v>21</v>
+        <v>165</v>
       </c>
       <c r="F186" t="n" s="553">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G186" t="n" s="554">
-        <v>9.781761720949E12</v>
+        <v>9.781761350634E12</v>
       </c>
       <c r="H186" t="s" s="553">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I186" t="s" s="552">
         <v>606</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="n" s="556">
-        <v>1149664.0</v>
+        <v>1426067.0</v>
       </c>
       <c r="B187" t="s" s="556">
         <v>13</v>
       </c>
       <c r="C187" t="s" s="555">
         <v>607</v>
       </c>
       <c r="D187" t="s" s="555">
         <v>608</v>
       </c>
       <c r="E187" t="s" s="555">
-        <v>529</v>
+        <v>196</v>
       </c>
       <c r="F187" t="n" s="556">
-        <v>2024.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G187" t="n" s="557">
-        <v>9.781761342424E12</v>
+        <v>9.781760803193E12</v>
       </c>
       <c r="H187" t="s" s="556">
-        <v>30</v>
+        <v>55</v>
       </c>
       <c r="I187" t="s" s="555">
         <v>609</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="n" s="559">
-        <v>1356597.0</v>
+        <v>785819.0</v>
       </c>
       <c r="B188" t="s" s="559">
         <v>13</v>
       </c>
       <c r="C188" t="s" s="558">
         <v>610</v>
       </c>
       <c r="D188" t="s" s="558">
-        <v>608</v>
+        <v>20</v>
       </c>
       <c r="E188" t="s" s="558">
-        <v>168</v>
+        <v>21</v>
       </c>
       <c r="F188" t="n" s="559">
-        <v>2025.0</v>
+        <v>2021.0</v>
       </c>
       <c r="G188" t="n" s="560">
-        <v>9.781761350634E12</v>
+        <v>9.781760977368E12</v>
       </c>
       <c r="H188" t="s" s="559">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="I188" t="s" s="558">
         <v>611</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="n" s="562">
-        <v>1426067.0</v>
+        <v>781392.0</v>
       </c>
       <c r="B189" t="s" s="562">
         <v>13</v>
       </c>
       <c r="C189" t="s" s="561">
         <v>612</v>
       </c>
       <c r="D189" t="s" s="561">
+        <v>20</v>
+      </c>
+      <c r="E189" t="s" s="561">
+        <v>21</v>
+      </c>
+      <c r="F189" t="n" s="562">
+        <v>2020.0</v>
+      </c>
+      <c r="G189" t="n" s="563">
+        <v>9.781743834954E12</v>
+      </c>
+      <c r="H189" t="s" s="562">
+        <v>17</v>
+      </c>
+      <c r="I189" t="s" s="561">
         <v>613</v>
-      </c>
-[...13 lines deleted...]
-        <v>614</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="n" s="565">
-        <v>785819.0</v>
+        <v>1344976.0</v>
       </c>
       <c r="B190" t="s" s="565">
         <v>13</v>
       </c>
       <c r="C190" t="s" s="564">
+        <v>614</v>
+      </c>
+      <c r="D190" t="s" s="564">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="E190" t="s" s="564">
         <v>21</v>
       </c>
       <c r="F190" t="n" s="565">
-        <v>2021.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G190" t="n" s="566">
-        <v>9.781760977368E12</v>
+        <v>9.781761521461E12</v>
       </c>
       <c r="H190" t="s" s="565">
         <v>17</v>
       </c>
       <c r="I190" t="s" s="564">
         <v>616</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="n" s="568">
-        <v>781392.0</v>
+        <v>1361309.0</v>
       </c>
       <c r="B191" t="s" s="568">
         <v>13</v>
       </c>
       <c r="C191" t="s" s="567">
         <v>617</v>
       </c>
       <c r="D191" t="s" s="567">
         <v>20</v>
       </c>
       <c r="E191" t="s" s="567">
         <v>21</v>
       </c>
       <c r="F191" t="n" s="568">
-        <v>2020.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G191" t="n" s="569">
-        <v>9.781743834954E12</v>
+        <v>9.781761207327E12</v>
       </c>
       <c r="H191" t="s" s="568">
         <v>17</v>
       </c>
       <c r="I191" t="s" s="567">
         <v>618</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="n" s="571">
-        <v>1344976.0</v>
+        <v>1039330.0</v>
       </c>
       <c r="B192" t="s" s="571">
         <v>13</v>
       </c>
       <c r="C192" t="s" s="570">
         <v>619</v>
       </c>
       <c r="D192" t="s" s="570">
-        <v>620</v>
+        <v>20</v>
       </c>
       <c r="E192" t="s" s="570">
         <v>21</v>
       </c>
       <c r="F192" t="n" s="571">
-        <v>2025.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G192" t="n" s="572">
-        <v>9.781761521461E12</v>
+        <v>9.78176129259E12</v>
       </c>
       <c r="H192" t="s" s="571">
         <v>17</v>
       </c>
       <c r="I192" t="s" s="570">
-        <v>621</v>
+        <v>620</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="n" s="574">
-        <v>1361309.0</v>
+        <v>1399451.0</v>
       </c>
       <c r="B193" t="s" s="574">
         <v>13</v>
       </c>
       <c r="C193" t="s" s="573">
-        <v>622</v>
+        <v>621</v>
       </c>
       <c r="D193" t="s" s="573">
         <v>20</v>
       </c>
       <c r="E193" t="s" s="573">
         <v>21</v>
       </c>
       <c r="F193" t="n" s="574">
-        <v>2023.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G193" t="n" s="575">
-        <v>9.781761207327E12</v>
+        <v>9.781761521454E12</v>
       </c>
       <c r="H193" t="s" s="574">
         <v>17</v>
       </c>
       <c r="I193" t="s" s="573">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" t="s" s="577">
+        <v>13</v>
+      </c>
+      <c r="B194" t="s" s="577">
+        <v>13</v>
+      </c>
+      <c r="C194" t="s" s="576">
         <v>623</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C194" t="s" s="576">
+      <c r="D194" t="s" s="576">
+        <v>215</v>
+      </c>
+      <c r="E194" t="s" s="576">
+        <v>13</v>
+      </c>
+      <c r="F194" t="s" s="577">
+        <v>13</v>
+      </c>
+      <c r="G194" t="s" s="578">
+        <v>13</v>
+      </c>
+      <c r="H194" t="s" s="577">
+        <v>55</v>
+      </c>
+      <c r="I194" t="s" s="576">
         <v>624</v>
-      </c>
-[...16 lines deleted...]
-        <v>625</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="n" s="580">
-        <v>1399451.0</v>
+        <v>1424053.0</v>
       </c>
       <c r="B195" t="s" s="580">
         <v>13</v>
       </c>
       <c r="C195" t="s" s="579">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="D195" t="s" s="579">
-        <v>20</v>
+        <v>289</v>
       </c>
       <c r="E195" t="s" s="579">
-        <v>21</v>
+        <v>290</v>
       </c>
       <c r="F195" t="n" s="580">
-        <v>2024.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G195" t="n" s="581">
-        <v>9.781761521454E12</v>
+        <v>9.780702313462E12</v>
       </c>
       <c r="H195" t="s" s="580">
         <v>17</v>
       </c>
       <c r="I195" t="s" s="579">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" t="n" s="583">
+        <v>1424098.0</v>
+      </c>
+      <c r="B196" t="s" s="583">
+        <v>13</v>
+      </c>
+      <c r="C196" t="s" s="582">
         <v>627</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C196" t="s" s="582">
+      <c r="D196" t="s" s="582">
         <v>628</v>
       </c>
-      <c r="D196" t="s" s="582">
-[...1 lines deleted...]
-      </c>
       <c r="E196" t="s" s="582">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>263</v>
+      </c>
+      <c r="F196" t="n" s="583">
+        <v>2025.0</v>
+      </c>
+      <c r="G196" t="n" s="584">
+        <v>9.781839134654E12</v>
       </c>
       <c r="H196" t="s" s="583">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I196" t="s" s="582">
         <v>629</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="n" s="586">
-        <v>1424053.0</v>
+        <v>943392.0</v>
       </c>
       <c r="B197" t="s" s="586">
         <v>13</v>
       </c>
       <c r="C197" t="s" s="585">
         <v>630</v>
       </c>
       <c r="D197" t="s" s="585">
-        <v>295</v>
+        <v>631</v>
       </c>
       <c r="E197" t="s" s="585">
-        <v>296</v>
+        <v>431</v>
       </c>
       <c r="F197" t="n" s="586">
         <v>2023.0</v>
       </c>
       <c r="G197" t="n" s="587">
-        <v>9.780702313462E12</v>
+        <v>9.781922800145E12</v>
       </c>
       <c r="H197" t="s" s="586">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="I197" t="s" s="585">
-        <v>631</v>
+        <v>632</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="n" s="589">
-        <v>1424098.0</v>
+        <v>1423328.0</v>
       </c>
       <c r="B198" t="s" s="589">
         <v>13</v>
       </c>
       <c r="C198" t="s" s="588">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="D198" t="s" s="588">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="E198" t="s" s="588">
-        <v>269</v>
+        <v>100</v>
       </c>
       <c r="F198" t="n" s="589">
         <v>2025.0</v>
       </c>
       <c r="G198" t="n" s="590">
-        <v>9.781839134654E12</v>
+        <v>9.78176111214E12</v>
       </c>
       <c r="H198" t="s" s="589">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I198" t="s" s="588">
-        <v>634</v>
+        <v>635</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="n" s="592">
-        <v>943392.0</v>
+        <v>1359339.0</v>
       </c>
       <c r="B199" t="s" s="592">
         <v>13</v>
       </c>
       <c r="C199" t="s" s="591">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="D199" t="s" s="591">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="E199" t="s" s="591">
-        <v>437</v>
+        <v>74</v>
       </c>
       <c r="F199" t="n" s="592">
-        <v>2023.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G199" t="n" s="593">
-        <v>9.781922800145E12</v>
+        <v>9.781444983067E12</v>
       </c>
       <c r="H199" t="s" s="592">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="I199" t="s" s="591">
-        <v>637</v>
+        <v>638</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="n" s="595">
-        <v>1423328.0</v>
+        <v>1363767.0</v>
       </c>
       <c r="B200" t="s" s="595">
         <v>13</v>
       </c>
       <c r="C200" t="s" s="594">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="D200" t="s" s="594">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="E200" t="s" s="594">
-        <v>103</v>
+        <v>435</v>
       </c>
       <c r="F200" t="n" s="595">
         <v>2025.0</v>
       </c>
       <c r="G200" t="n" s="596">
-        <v>9.78176111214E12</v>
+        <v>9.780734422514E12</v>
       </c>
       <c r="H200" t="s" s="595">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I200" t="s" s="594">
-        <v>640</v>
+        <v>641</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="n" s="598">
-        <v>1359339.0</v>
+        <v>1304629.0</v>
       </c>
       <c r="B201" t="s" s="598">
         <v>13</v>
       </c>
       <c r="C201" t="s" s="597">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="D201" t="s" s="597">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="E201" t="s" s="597">
-        <v>74</v>
+        <v>128</v>
       </c>
       <c r="F201" t="n" s="598">
         <v>2025.0</v>
       </c>
       <c r="G201" t="n" s="599">
-        <v>9.781444983067E12</v>
+        <v>9.781529516487E12</v>
       </c>
       <c r="H201" t="s" s="598">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="I201" t="s" s="597">
-        <v>643</v>
+        <v>644</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="n" s="601">
-        <v>1363767.0</v>
+        <v>1395121.0</v>
       </c>
       <c r="B202" t="s" s="601">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C202" t="s" s="600">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="D202" t="s" s="600">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E202" t="s" s="600">
-        <v>441</v>
+        <v>169</v>
       </c>
       <c r="F202" t="n" s="601">
         <v>2025.0</v>
       </c>
       <c r="G202" t="n" s="602">
-        <v>9.780734422514E12</v>
+        <v>9.780008716561E12</v>
       </c>
       <c r="H202" t="s" s="601">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="I202" t="s" s="600">
-        <v>646</v>
+        <v>647</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="n" s="604">
-        <v>1304629.0</v>
+        <v>1409586.0</v>
       </c>
       <c r="B203" t="s" s="604">
         <v>13</v>
       </c>
       <c r="C203" t="s" s="603">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="D203" t="s" s="603">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="E203" t="s" s="603">
-        <v>131</v>
+        <v>650</v>
       </c>
       <c r="F203" t="n" s="604">
         <v>2025.0</v>
       </c>
       <c r="G203" t="n" s="605">
-        <v>9.781529516487E12</v>
+        <v>9.781804661376E12</v>
       </c>
       <c r="H203" t="s" s="604">
         <v>17</v>
       </c>
       <c r="I203" t="s" s="603">
-        <v>649</v>
+        <v>651</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="n" s="607">
-        <v>1395121.0</v>
+        <v>1423976.0</v>
       </c>
       <c r="B204" t="s" s="607">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C204" t="s" s="606">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="D204" t="s" s="606">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="E204" t="s" s="606">
-        <v>172</v>
+        <v>654</v>
       </c>
       <c r="F204" t="n" s="607">
         <v>2025.0</v>
       </c>
       <c r="G204" t="n" s="608">
-        <v>9.780008716561E12</v>
+        <v>9.780648815495E12</v>
       </c>
       <c r="H204" t="s" s="607">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="I204" t="s" s="606">
-        <v>652</v>
+        <v>655</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="n" s="610">
-        <v>1409586.0</v>
+        <v>1423807.0</v>
       </c>
       <c r="B205" t="s" s="610">
         <v>13</v>
       </c>
       <c r="C205" t="s" s="609">
-        <v>653</v>
+        <v>656</v>
       </c>
       <c r="D205" t="s" s="609">
-        <v>654</v>
+        <v>657</v>
       </c>
       <c r="E205" t="s" s="609">
-        <v>655</v>
+        <v>658</v>
       </c>
       <c r="F205" t="n" s="610">
         <v>2025.0</v>
       </c>
       <c r="G205" t="n" s="611">
-        <v>9.781804661376E12</v>
+        <v>9.78151023202E12</v>
       </c>
       <c r="H205" t="s" s="610">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="I205" t="s" s="609">
-        <v>656</v>
+        <v>659</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="n" s="613">
-        <v>1423976.0</v>
+        <v>1395103.0</v>
       </c>
       <c r="B206" t="s" s="613">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C206" t="s" s="612">
-        <v>657</v>
+        <v>660</v>
       </c>
       <c r="D206" t="s" s="612">
-        <v>658</v>
+        <v>90</v>
       </c>
       <c r="E206" t="s" s="612">
-        <v>659</v>
+        <v>91</v>
       </c>
       <c r="F206" t="n" s="613">
         <v>2025.0</v>
       </c>
       <c r="G206" t="n" s="614">
-        <v>9.780648815495E12</v>
+        <v>9.780008629243E12</v>
       </c>
       <c r="H206" t="s" s="613">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I206" t="s" s="612">
-        <v>660</v>
+        <v>661</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="n" s="616">
-        <v>1423807.0</v>
+        <v>1019789.0</v>
       </c>
       <c r="B207" t="s" s="616">
         <v>13</v>
       </c>
       <c r="C207" t="s" s="615">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="D207" t="s" s="615">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="E207" t="s" s="615">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="F207" t="n" s="616">
-        <v>2025.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G207" t="n" s="617">
-        <v>9.78151023202E12</v>
+        <v>9.781912920532E12</v>
       </c>
       <c r="H207" t="s" s="616">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I207" t="s" s="615">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="n" s="619">
-        <v>1395103.0</v>
+        <v>1409670.0</v>
       </c>
       <c r="B208" t="s" s="619">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C208" t="s" s="618">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="D208" t="s" s="618">
-        <v>90</v>
+        <v>667</v>
       </c>
       <c r="E208" t="s" s="618">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="F208" t="n" s="619">
         <v>2025.0</v>
       </c>
       <c r="G208" t="n" s="620">
-        <v>9.780008629243E12</v>
+        <v>9.781923058576E12</v>
       </c>
       <c r="H208" t="s" s="619">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="I208" t="s" s="618">
-        <v>666</v>
+        <v>668</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="n" s="622">
-        <v>1019789.0</v>
+        <v>960018.0</v>
       </c>
       <c r="B209" t="s" s="622">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C209" t="s" s="621">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="D209" t="s" s="621">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E209" t="s" s="621">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="F209" t="n" s="622">
-        <v>2023.0</v>
+        <v>2020.0</v>
       </c>
       <c r="G209" t="n" s="623">
-        <v>9.781912920532E12</v>
+        <v>9.781925818543E12</v>
       </c>
       <c r="H209" t="s" s="622">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I209" t="s" s="621">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="n" s="625">
-        <v>1409670.0</v>
+        <v>1423823.0</v>
       </c>
       <c r="B210" t="s" s="625">
         <v>13</v>
       </c>
       <c r="C210" t="s" s="624">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="D210" t="s" s="624">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="E210" t="s" s="624">
-        <v>168</v>
+        <v>74</v>
       </c>
       <c r="F210" t="n" s="625">
         <v>2025.0</v>
       </c>
       <c r="G210" t="n" s="626">
-        <v>9.781923058576E12</v>
+        <v>9.780733343216E12</v>
       </c>
       <c r="H210" t="s" s="625">
         <v>17</v>
       </c>
       <c r="I210" t="s" s="624">
-        <v>673</v>
+        <v>675</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="n" s="628">
-        <v>960018.0</v>
+        <v>1285182.0</v>
       </c>
       <c r="B211" t="s" s="628">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C211" t="s" s="627">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="D211" t="s" s="627">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E211" t="s" s="627">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F211" t="n" s="628">
-        <v>2020.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G211" t="n" s="629">
-        <v>9.781925818543E12</v>
+        <v>9.78153620142E12</v>
       </c>
       <c r="H211" t="s" s="628">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="I211" t="s" s="627">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="n" s="631">
-        <v>1423823.0</v>
+        <v>1367123.0</v>
       </c>
       <c r="B212" t="s" s="631">
         <v>13</v>
       </c>
       <c r="C212" t="s" s="630">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="D212" t="s" s="630">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="E212" t="s" s="630">
-        <v>74</v>
+        <v>559</v>
       </c>
       <c r="F212" t="n" s="631">
         <v>2025.0</v>
       </c>
       <c r="G212" t="n" s="632">
-        <v>9.780733343216E12</v>
+        <v>9.781760659721E12</v>
       </c>
       <c r="H212" t="s" s="631">
         <v>17</v>
       </c>
       <c r="I212" t="s" s="630">
-        <v>680</v>
+        <v>682</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="n" s="634">
-        <v>1285182.0</v>
+        <v>1495376.0</v>
       </c>
       <c r="B213" t="s" s="634">
         <v>13</v>
       </c>
       <c r="C213" t="s" s="633">
-        <v>681</v>
+        <v>683</v>
       </c>
       <c r="D213" t="s" s="633">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="E213" t="s" s="633">
-        <v>683</v>
+        <v>362</v>
       </c>
       <c r="F213" t="n" s="634">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G213" t="n" s="635">
-        <v>9.78153620142E12</v>
+        <v>9.781922998231E12</v>
       </c>
       <c r="H213" t="s" s="634">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="I213" t="s" s="633">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="n" s="637">
-        <v>1367123.0</v>
+        <v>1359418.0</v>
       </c>
       <c r="B214" t="s" s="637">
         <v>13</v>
       </c>
       <c r="C214" t="s" s="636">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="D214" t="s" s="636">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="E214" t="s" s="636">
-        <v>564</v>
+        <v>688</v>
       </c>
       <c r="F214" t="n" s="637">
         <v>2025.0</v>
       </c>
       <c r="G214" t="n" s="638">
-        <v>9.781760659721E12</v>
+        <v>9.781922610997E12</v>
       </c>
       <c r="H214" t="s" s="637">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I214" t="s" s="636">
-        <v>687</v>
+        <v>689</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="n" s="640">
-        <v>1495376.0</v>
+        <v>1125102.0</v>
       </c>
       <c r="B215" t="s" s="640">
         <v>13</v>
       </c>
       <c r="C215" t="s" s="639">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="D215" t="s" s="639">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="E215" t="s" s="639">
-        <v>368</v>
+        <v>21</v>
       </c>
       <c r="F215" t="n" s="640">
-        <v>2026.0</v>
+        <v>2022.0</v>
       </c>
       <c r="G215" t="n" s="641">
-        <v>9.781922998231E12</v>
+        <v>9.781760979218E12</v>
       </c>
       <c r="H215" t="s" s="640">
         <v>55</v>
       </c>
       <c r="I215" t="s" s="639">
-        <v>690</v>
+        <v>692</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="n" s="643">
-        <v>1359418.0</v>
+        <v>1424017.0</v>
       </c>
       <c r="B216" t="s" s="643">
         <v>13</v>
       </c>
       <c r="C216" t="s" s="642">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="D216" t="s" s="642">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="E216" t="s" s="642">
-        <v>693</v>
+        <v>165</v>
       </c>
       <c r="F216" t="n" s="643">
         <v>2025.0</v>
       </c>
       <c r="G216" t="n" s="644">
-        <v>9.781922610997E12</v>
+        <v>9.781761355882E12</v>
       </c>
       <c r="H216" t="s" s="643">
         <v>38</v>
       </c>
       <c r="I216" t="s" s="642">
-        <v>694</v>
+        <v>695</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="n" s="646">
-        <v>1125102.0</v>
+        <v>1304503.0</v>
       </c>
       <c r="B217" t="s" s="646">
         <v>13</v>
       </c>
       <c r="C217" t="s" s="645">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="D217" t="s" s="645">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="E217" t="s" s="645">
-        <v>21</v>
+        <v>698</v>
       </c>
       <c r="F217" t="n" s="646">
-        <v>2022.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G217" t="n" s="647">
-        <v>9.781760979218E12</v>
+        <v>9.781913123246E12</v>
       </c>
       <c r="H217" t="s" s="646">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I217" t="s" s="645">
-        <v>697</v>
+        <v>699</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="n" s="649">
-        <v>1424017.0</v>
+        <v>1244408.0</v>
       </c>
       <c r="B218" t="s" s="649">
         <v>13</v>
       </c>
       <c r="C218" t="s" s="648">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="D218" t="s" s="648">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="E218" t="s" s="648">
-        <v>168</v>
+        <v>124</v>
       </c>
       <c r="F218" t="n" s="649">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G218" t="n" s="650">
-        <v>9.781761355882E12</v>
+        <v>9.7817609939E12</v>
       </c>
       <c r="H218" t="s" s="649">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I218" t="s" s="648">
-        <v>700</v>
+        <v>702</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="n" s="652">
-        <v>1304503.0</v>
+        <v>1424043.0</v>
       </c>
       <c r="B219" t="s" s="652">
         <v>13</v>
       </c>
       <c r="C219" t="s" s="651">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="D219" t="s" s="651">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="E219" t="s" s="651">
-        <v>703</v>
+        <v>124</v>
       </c>
       <c r="F219" t="n" s="652">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G219" t="n" s="653">
-        <v>9.781913123246E12</v>
+        <v>9.781760996611E12</v>
       </c>
       <c r="H219" t="s" s="652">
         <v>17</v>
       </c>
       <c r="I219" t="s" s="651">
-        <v>704</v>
+        <v>705</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="n" s="655">
-        <v>1244408.0</v>
+        <v>1423913.0</v>
       </c>
       <c r="B220" t="s" s="655">
         <v>13</v>
       </c>
       <c r="C220" t="s" s="654">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="D220" t="s" s="654">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E220" t="s" s="654">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F220" t="n" s="655">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G220" t="n" s="656">
-        <v>9.7817609939E12</v>
+        <v>9.780593810507E12</v>
       </c>
       <c r="H220" t="s" s="655">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="I220" t="s" s="654">
-        <v>707</v>
+        <v>708</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="n" s="658">
-        <v>1424043.0</v>
+        <v>1330229.0</v>
       </c>
       <c r="B221" t="s" s="658">
         <v>13</v>
       </c>
       <c r="C221" t="s" s="657">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="D221" t="s" s="657">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E221" t="s" s="657">
-        <v>127</v>
+        <v>711</v>
       </c>
       <c r="F221" t="n" s="658">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G221" t="n" s="659">
-        <v>9.781760996611E12</v>
+        <v>9.781742036557E12</v>
       </c>
       <c r="H221" t="s" s="658">
         <v>17</v>
       </c>
       <c r="I221" t="s" s="657">
-        <v>710</v>
+        <v>712</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="n" s="661">
-        <v>1423913.0</v>
+        <v>1367137.0</v>
       </c>
       <c r="B222" t="s" s="661">
         <v>13</v>
       </c>
       <c r="C222" t="s" s="660">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="D222" t="s" s="660">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="E222" t="s" s="660">
-        <v>131</v>
+        <v>298</v>
       </c>
       <c r="F222" t="n" s="661">
         <v>2025.0</v>
       </c>
       <c r="G222" t="n" s="662">
-        <v>9.780593810507E12</v>
+        <v>9.780734423634E12</v>
       </c>
       <c r="H222" t="s" s="661">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="I222" t="s" s="660">
-        <v>713</v>
+        <v>715</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="n" s="664">
-        <v>1330229.0</v>
+        <v>1424018.0</v>
       </c>
       <c r="B223" t="s" s="664">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C223" t="s" s="663">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="D223" t="s" s="663">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="E223" t="s" s="663">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="F223" t="n" s="664">
         <v>2025.0</v>
       </c>
       <c r="G223" t="n" s="665">
-        <v>9.781742036557E12</v>
+        <v>9.781444983951E12</v>
       </c>
       <c r="H223" t="s" s="664">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I223" t="s" s="663">
-        <v>717</v>
+        <v>719</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="n" s="667">
-        <v>1367137.0</v>
+        <v>1424041.0</v>
       </c>
       <c r="B224" t="s" s="667">
         <v>13</v>
       </c>
       <c r="C224" t="s" s="666">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="D224" t="s" s="666">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="E224" t="s" s="666">
-        <v>304</v>
+        <v>286</v>
       </c>
       <c r="F224" t="n" s="667">
         <v>2025.0</v>
       </c>
       <c r="G224" t="n" s="668">
-        <v>9.780734423634E12</v>
+        <v>9.780063078888E12</v>
       </c>
       <c r="H224" t="s" s="667">
         <v>38</v>
       </c>
       <c r="I224" t="s" s="666">
-        <v>720</v>
+        <v>722</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="n" s="670">
-        <v>1424018.0</v>
+        <v>1484164.0</v>
       </c>
       <c r="B225" t="s" s="670">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C225" t="s" s="669">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="D225" t="s" s="669">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="E225" t="s" s="669">
-        <v>723</v>
+        <v>399</v>
       </c>
       <c r="F225" t="n" s="670">
         <v>2025.0</v>
       </c>
       <c r="G225" t="n" s="671">
-        <v>9.781444983951E12</v>
+        <v>9.781760763572E12</v>
       </c>
       <c r="H225" t="s" s="670">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="I225" t="s" s="669">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="n" s="673">
-        <v>1424041.0</v>
+        <v>1152242.0</v>
       </c>
       <c r="B226" t="s" s="673">
         <v>13</v>
       </c>
       <c r="C226" t="s" s="672">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="D226" t="s" s="672">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="E226" t="s" s="672">
-        <v>292</v>
+        <v>399</v>
       </c>
       <c r="F226" t="n" s="673">
-        <v>2025.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G226" t="n" s="674">
-        <v>9.780063078888E12</v>
+        <v>9.78176076348E12</v>
       </c>
       <c r="H226" t="s" s="673">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I226" t="s" s="672">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="n" s="676">
-        <v>1484164.0</v>
+        <v>1366499.0</v>
       </c>
       <c r="B227" t="s" s="676">
         <v>13</v>
       </c>
       <c r="C227" t="s" s="675">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="D227" t="s" s="675">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="E227" t="s" s="675">
-        <v>405</v>
+        <v>323</v>
       </c>
       <c r="F227" t="n" s="676">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G227" t="n" s="677">
-        <v>9.781760763572E12</v>
+        <v>9.780063472631E12</v>
       </c>
       <c r="H227" t="s" s="676">
         <v>17</v>
       </c>
       <c r="I227" t="s" s="675">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="n" s="679">
-        <v>1152242.0</v>
+        <v>1424064.0</v>
       </c>
       <c r="B228" t="s" s="679">
         <v>13</v>
       </c>
       <c r="C228" t="s" s="678">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="D228" t="s" s="678">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="E228" t="s" s="678">
-        <v>405</v>
+        <v>59</v>
       </c>
       <c r="F228" t="n" s="679">
-        <v>2023.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G228" t="n" s="680">
-        <v>9.78176076348E12</v>
+        <v>9.781761211225E12</v>
       </c>
       <c r="H228" t="s" s="679">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I228" t="s" s="678">
-        <v>733</v>
+        <v>734</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="n" s="682">
-        <v>1366499.0</v>
+        <v>820937.0</v>
       </c>
       <c r="B229" t="s" s="682">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C229" t="s" s="681">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="D229" t="s" s="681">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="E229" t="s" s="681">
-        <v>329</v>
+        <v>169</v>
       </c>
       <c r="F229" t="n" s="682">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G229" t="n" s="683">
-        <v>9.780063472631E12</v>
+        <v>9.780008758707E12</v>
       </c>
       <c r="H229" t="s" s="682">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I229" t="s" s="681">
-        <v>736</v>
+        <v>737</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="n" s="685">
-        <v>1424064.0</v>
+        <v>1423342.0</v>
       </c>
       <c r="B230" t="s" s="685">
         <v>13</v>
       </c>
       <c r="C230" t="s" s="684">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D230" t="s" s="684">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="E230" t="s" s="684">
-        <v>59</v>
+        <v>100</v>
       </c>
       <c r="F230" t="n" s="685">
         <v>2025.0</v>
       </c>
       <c r="G230" t="n" s="686">
-        <v>9.781761211225E12</v>
+        <v>9.781761112898E12</v>
       </c>
       <c r="H230" t="s" s="685">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I230" t="s" s="684">
-        <v>739</v>
+        <v>740</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="n" s="688">
-        <v>820937.0</v>
+        <v>1485690.0</v>
       </c>
       <c r="B231" t="s" s="688">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C231" t="s" s="687">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="D231" t="s" s="687">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="E231" t="s" s="687">
-        <v>172</v>
+        <v>128</v>
       </c>
       <c r="F231" t="n" s="688">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G231" t="n" s="689">
-        <v>9.780008758707E12</v>
+        <v>9.781760657352E12</v>
       </c>
       <c r="H231" t="s" s="688">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="I231" t="s" s="687">
-        <v>742</v>
+        <v>743</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="n" s="691">
-        <v>1423342.0</v>
+        <v>1485688.0</v>
       </c>
       <c r="B232" t="s" s="691">
         <v>13</v>
       </c>
       <c r="C232" t="s" s="690">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="D232" t="s" s="690">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="E232" t="s" s="690">
-        <v>103</v>
+        <v>263</v>
       </c>
       <c r="F232" t="n" s="691">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G232" t="n" s="692">
-        <v>9.781761112898E12</v>
+        <v>9.781839135101E12</v>
       </c>
       <c r="H232" t="s" s="691">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="I232" t="s" s="690">
-        <v>745</v>
+        <v>746</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="n" s="694">
-        <v>1485690.0</v>
+        <v>1229313.0</v>
       </c>
       <c r="B233" t="s" s="694">
         <v>13</v>
       </c>
       <c r="C233" t="s" s="693">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="D233" t="s" s="693">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="E233" t="s" s="693">
-        <v>131</v>
+        <v>749</v>
       </c>
       <c r="F233" t="n" s="694">
-        <v>2026.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G233" t="n" s="695">
-        <v>9.781760657352E12</v>
+        <v>9.780241686737E12</v>
       </c>
       <c r="H233" t="s" s="694">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I233" t="s" s="693">
-        <v>748</v>
+        <v>750</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="n" s="697">
-        <v>1485688.0</v>
+        <v>1334248.0</v>
       </c>
       <c r="B234" t="s" s="697">
         <v>13</v>
       </c>
       <c r="C234" t="s" s="696">
-        <v>749</v>
+        <v>751</v>
       </c>
       <c r="D234" t="s" s="696">
-        <v>750</v>
+        <v>752</v>
       </c>
       <c r="E234" t="s" s="696">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="F234" t="n" s="697">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G234" t="n" s="698">
-        <v>9.781839135101E12</v>
+        <v>9.781915659378E12</v>
       </c>
       <c r="H234" t="s" s="697">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="I234" t="s" s="696">
-        <v>751</v>
+        <v>753</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="n" s="700">
-        <v>1229313.0</v>
+        <v>1019909.0</v>
       </c>
       <c r="B235" t="s" s="700">
         <v>13</v>
       </c>
       <c r="C235" t="s" s="699">
-        <v>752</v>
+        <v>754</v>
       </c>
       <c r="D235" t="s" s="699">
-        <v>753</v>
+        <v>755</v>
       </c>
       <c r="E235" t="s" s="699">
-        <v>754</v>
+        <v>54</v>
       </c>
       <c r="F235" t="n" s="700">
-        <v>2024.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G235" t="n" s="701">
-        <v>9.780241686737E12</v>
+        <v>9.781761048074E12</v>
       </c>
       <c r="H235" t="s" s="700">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="I235" t="s" s="699">
-        <v>755</v>
+        <v>756</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="n" s="703">
-        <v>1334248.0</v>
+        <v>1423984.0</v>
       </c>
       <c r="B236" t="s" s="703">
         <v>13</v>
       </c>
       <c r="C236" t="s" s="702">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="D236" t="s" s="702">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="E236" t="s" s="702">
-        <v>273</v>
+        <v>128</v>
       </c>
       <c r="F236" t="n" s="703">
         <v>2025.0</v>
       </c>
       <c r="G236" t="n" s="704">
-        <v>9.781915659378E12</v>
+        <v>9.781529530988E12</v>
       </c>
       <c r="H236" t="s" s="703">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I236" t="s" s="702">
-        <v>758</v>
+        <v>759</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="n" s="706">
-        <v>1019909.0</v>
+        <v>1426002.0</v>
       </c>
       <c r="B237" t="s" s="706">
         <v>13</v>
       </c>
       <c r="C237" t="s" s="705">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="D237" t="s" s="705">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="E237" t="s" s="705">
-        <v>54</v>
+        <v>128</v>
       </c>
       <c r="F237" t="n" s="706">
-        <v>2023.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G237" t="n" s="707">
-        <v>9.781761048074E12</v>
+        <v>9.781529530995E12</v>
       </c>
       <c r="H237" t="s" s="706">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I237" t="s" s="705">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="n" s="709">
-        <v>1423984.0</v>
+        <v>1409635.0</v>
       </c>
       <c r="B238" t="s" s="709">
         <v>13</v>
       </c>
       <c r="C238" t="s" s="708">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="D238" t="s" s="708">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="E238" t="s" s="708">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F238" t="n" s="709">
         <v>2025.0</v>
       </c>
       <c r="G238" t="n" s="710">
-        <v>9.781529530988E12</v>
+        <v>9.781529526004E12</v>
       </c>
       <c r="H238" t="s" s="709">
         <v>17</v>
       </c>
       <c r="I238" t="s" s="708">
-        <v>764</v>
+        <v>765</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="n" s="712">
-        <v>1426002.0</v>
+        <v>1038945.0</v>
       </c>
       <c r="B239" t="s" s="712">
         <v>13</v>
       </c>
       <c r="C239" t="s" s="711">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="D239" t="s" s="711">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="E239" t="s" s="711">
-        <v>131</v>
+        <v>768</v>
       </c>
       <c r="F239" t="n" s="712">
-        <v>2026.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G239" t="n" s="713">
-        <v>9.781529530995E12</v>
+        <v>9.781486316403E12</v>
       </c>
       <c r="H239" t="s" s="712">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="I239" t="s" s="711">
-        <v>767</v>
+        <v>769</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="n" s="715">
-        <v>1409635.0</v>
+        <v>1476056.0</v>
       </c>
       <c r="B240" t="s" s="715">
         <v>13</v>
       </c>
       <c r="C240" t="s" s="714">
-        <v>768</v>
+        <v>770</v>
       </c>
       <c r="D240" t="s" s="714">
-        <v>769</v>
+        <v>771</v>
       </c>
       <c r="E240" t="s" s="714">
-        <v>131</v>
+        <v>278</v>
       </c>
       <c r="F240" t="n" s="715">
-        <v>2025.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G240" t="n" s="716">
-        <v>9.781529526004E12</v>
+        <v>9.781800901469E12</v>
       </c>
       <c r="H240" t="s" s="715">
         <v>17</v>
       </c>
       <c r="I240" t="s" s="714">
-        <v>770</v>
+        <v>772</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="n" s="718">
-        <v>1038945.0</v>
+        <v>1329949.0</v>
       </c>
       <c r="B241" t="s" s="718">
         <v>13</v>
       </c>
       <c r="C241" t="s" s="717">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="D241" t="s" s="717">
-        <v>772</v>
+        <v>774</v>
       </c>
       <c r="E241" t="s" s="717">
-        <v>773</v>
+        <v>278</v>
       </c>
       <c r="F241" t="n" s="718">
-        <v>2023.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G241" t="n" s="719">
-        <v>9.781486316403E12</v>
+        <v>9.781800902725E12</v>
       </c>
       <c r="H241" t="s" s="718">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I241" t="s" s="717">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="n" s="721">
-        <v>1476056.0</v>
+        <v>923798.0</v>
       </c>
       <c r="B242" t="s" s="721">
         <v>13</v>
       </c>
       <c r="C242" t="s" s="720">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="D242" t="s" s="720">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="E242" t="s" s="720">
-        <v>284</v>
+        <v>654</v>
       </c>
       <c r="F242" t="n" s="721">
-        <v>2023.0</v>
+        <v>2021.0</v>
       </c>
       <c r="G242" t="n" s="722">
-        <v>9.781800901469E12</v>
+        <v>9.780648815419E12</v>
       </c>
       <c r="H242" t="s" s="721">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="I242" t="s" s="720">
-        <v>777</v>
+        <v>778</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="n" s="724">
-        <v>1329949.0</v>
+        <v>1423931.0</v>
       </c>
       <c r="B243" t="s" s="724">
         <v>13</v>
       </c>
       <c r="C243" t="s" s="723">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="D243" t="s" s="723">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="E243" t="s" s="723">
-        <v>284</v>
+        <v>654</v>
       </c>
       <c r="F243" t="n" s="724">
-        <v>2025.0</v>
+        <v>2022.0</v>
       </c>
       <c r="G243" t="n" s="725">
-        <v>9.781800902725E12</v>
+        <v>9.780648815471E12</v>
       </c>
       <c r="H243" t="s" s="724">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="I243" t="s" s="723">
-        <v>780</v>
+        <v>781</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="n" s="727">
-        <v>923798.0</v>
+        <v>1423826.0</v>
       </c>
       <c r="B244" t="s" s="727">
         <v>13</v>
       </c>
       <c r="C244" t="s" s="726">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="D244" t="s" s="726">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="E244" t="s" s="726">
-        <v>659</v>
+        <v>74</v>
       </c>
       <c r="F244" t="n" s="727">
-        <v>2021.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G244" t="n" s="728">
-        <v>9.780648815419E12</v>
+        <v>9.780733343971E12</v>
       </c>
       <c r="H244" t="s" s="727">
         <v>55</v>
       </c>
       <c r="I244" t="s" s="726">
-        <v>783</v>
+        <v>784</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="n" s="730">
-        <v>1423931.0</v>
+        <v>1495480.0</v>
       </c>
       <c r="B245" t="s" s="730">
         <v>13</v>
       </c>
       <c r="C245" t="s" s="729">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="D245" t="s" s="729">
-        <v>785</v>
+        <v>783</v>
       </c>
       <c r="E245" t="s" s="729">
-        <v>659</v>
+        <v>253</v>
       </c>
       <c r="F245" t="n" s="730">
-        <v>2022.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G245" t="n" s="731">
-        <v>9.780648815471E12</v>
+        <v>9.781460718612E12</v>
       </c>
       <c r="H245" t="s" s="730">
         <v>55</v>
       </c>
       <c r="I245" t="s" s="729">
         <v>786</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="n" s="733">
-        <v>1423826.0</v>
+        <v>1502072.0</v>
       </c>
       <c r="B246" t="s" s="733">
         <v>13</v>
       </c>
       <c r="C246" t="s" s="732">
         <v>787</v>
       </c>
       <c r="D246" t="s" s="732">
         <v>788</v>
       </c>
       <c r="E246" t="s" s="732">
-        <v>74</v>
+        <v>789</v>
       </c>
       <c r="F246" t="n" s="733">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G246" t="n" s="734">
-        <v>9.780733343971E12</v>
+        <v>9.798348027285E12</v>
       </c>
       <c r="H246" t="s" s="733">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I246" t="s" s="732">
-        <v>789</v>
+        <v>790</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="n" s="736">
-        <v>1495480.0</v>
+        <v>1425940.0</v>
       </c>
       <c r="B247" t="s" s="736">
         <v>13</v>
       </c>
       <c r="C247" t="s" s="735">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D247" t="s" s="735">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="E247" t="s" s="735">
-        <v>259</v>
+        <v>128</v>
       </c>
       <c r="F247" t="n" s="736">
         <v>2026.0</v>
       </c>
       <c r="G247" t="n" s="737">
-        <v>9.781460718612E12</v>
+        <v>9.781760659936E12</v>
       </c>
       <c r="H247" t="s" s="736">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I247" t="s" s="735">
-        <v>791</v>
+        <v>793</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="n" s="739">
-        <v>1502072.0</v>
+        <v>1423989.0</v>
       </c>
       <c r="B248" t="s" s="739">
         <v>13</v>
       </c>
       <c r="C248" t="s" s="738">
-        <v>792</v>
+        <v>794</v>
       </c>
       <c r="D248" t="s" s="738">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E248" t="s" s="738">
-        <v>794</v>
+        <v>559</v>
       </c>
       <c r="F248" t="n" s="739">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G248" t="n" s="740">
-        <v>9.798348027285E12</v>
+        <v>9.781760658106E12</v>
       </c>
       <c r="H248" t="s" s="739">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I248" t="s" s="738">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="n" s="742">
-        <v>1425940.0</v>
+        <v>1470706.0</v>
       </c>
       <c r="B249" t="s" s="742">
         <v>13</v>
       </c>
       <c r="C249" t="s" s="741">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="D249" t="s" s="741">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E249" t="s" s="741">
-        <v>131</v>
+        <v>338</v>
       </c>
       <c r="F249" t="n" s="742">
         <v>2026.0</v>
       </c>
       <c r="G249" t="n" s="743">
-        <v>9.781760659936E12</v>
+        <v>9.781761181689E12</v>
       </c>
       <c r="H249" t="s" s="742">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="I249" t="s" s="741">
-        <v>798</v>
+        <v>799</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="n" s="745">
-        <v>1423989.0</v>
+        <v>1355854.0</v>
       </c>
       <c r="B250" t="s" s="745">
         <v>13</v>
       </c>
       <c r="C250" t="s" s="744">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="D250" t="s" s="744">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="E250" t="s" s="744">
-        <v>564</v>
+        <v>184</v>
       </c>
       <c r="F250" t="n" s="745">
         <v>2025.0</v>
       </c>
       <c r="G250" t="n" s="746">
-        <v>9.781760658106E12</v>
+        <v>9.780702268977E12</v>
       </c>
       <c r="H250" t="s" s="745">
         <v>38</v>
       </c>
       <c r="I250" t="s" s="744">
-        <v>801</v>
+        <v>802</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="n" s="748">
-        <v>1470706.0</v>
+        <v>1423806.0</v>
       </c>
       <c r="B251" t="s" s="748">
         <v>13</v>
       </c>
       <c r="C251" t="s" s="747">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="D251" t="s" s="747">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="E251" t="s" s="747">
-        <v>344</v>
+        <v>524</v>
       </c>
       <c r="F251" t="n" s="748">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G251" t="n" s="749">
-        <v>9.781761181689E12</v>
+        <v>9.781761347085E12</v>
       </c>
       <c r="H251" t="s" s="748">
-        <v>30</v>
+        <v>55</v>
       </c>
       <c r="I251" t="s" s="747">
-        <v>804</v>
+        <v>805</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="n" s="751">
-        <v>1355854.0</v>
+        <v>1415321.0</v>
       </c>
       <c r="B252" t="s" s="751">
         <v>13</v>
       </c>
       <c r="C252" t="s" s="750">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="D252" t="s" s="750">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="E252" t="s" s="750">
-        <v>187</v>
+        <v>180</v>
       </c>
       <c r="F252" t="n" s="751">
         <v>2025.0</v>
       </c>
       <c r="G252" t="n" s="752">
-        <v>9.780702268977E12</v>
+        <v>9.781761212987E12</v>
       </c>
       <c r="H252" t="s" s="751">
         <v>38</v>
       </c>
       <c r="I252" t="s" s="750">
-        <v>807</v>
+        <v>808</v>
       </c>
     </row>
     <row r="253">
-      <c r="A253" t="n" s="754">
-        <v>1423806.0</v>
+      <c r="A253" t="s" s="754">
+        <v>13</v>
       </c>
       <c r="B253" t="s" s="754">
         <v>13</v>
       </c>
       <c r="C253" t="s" s="753">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="D253" t="s" s="753">
-        <v>809</v>
+        <v>574</v>
       </c>
       <c r="E253" t="s" s="753">
-        <v>529</v>
-[...5 lines deleted...]
-        <v>9.781761347085E12</v>
+        <v>13</v>
+      </c>
+      <c r="F253" t="s" s="754">
+        <v>13</v>
+      </c>
+      <c r="G253" t="s" s="755">
+        <v>13</v>
       </c>
       <c r="H253" t="s" s="754">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I253" t="s" s="753">
-        <v>810</v>
+        <v>216</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="n" s="757">
-        <v>1415321.0</v>
+        <v>1501907.0</v>
       </c>
       <c r="B254" t="s" s="757">
         <v>13</v>
       </c>
       <c r="C254" t="s" s="756">
+        <v>810</v>
+      </c>
+      <c r="D254" t="s" s="756">
         <v>811</v>
       </c>
-      <c r="D254" t="s" s="756">
+      <c r="E254" t="s" s="756">
+        <v>559</v>
+      </c>
+      <c r="F254" t="n" s="757">
+        <v>2026.0</v>
+      </c>
+      <c r="G254" t="n" s="758">
+        <v>9.781760658892E12</v>
+      </c>
+      <c r="H254" t="s" s="757">
+        <v>55</v>
+      </c>
+      <c r="I254" t="s" s="756">
         <v>812</v>
       </c>
-      <c r="E254" t="s" s="756">
-[...11 lines deleted...]
-      <c r="I254" t="s" s="756">
+    </row>
+    <row r="255">
+      <c r="A255" t="n" s="760">
+        <v>1423979.0</v>
+      </c>
+      <c r="B255" t="s" s="760">
+        <v>13</v>
+      </c>
+      <c r="C255" t="s" s="759">
         <v>813</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C255" t="s" s="759">
+      <c r="D255" t="s" s="759">
         <v>814</v>
       </c>
-      <c r="D255" t="s" s="759">
-[...1 lines deleted...]
-      </c>
       <c r="E255" t="s" s="759">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>815</v>
+      </c>
+      <c r="F255" t="n" s="760">
+        <v>2024.0</v>
+      </c>
+      <c r="G255" t="n" s="761">
+        <v>9.780593530566E12</v>
       </c>
       <c r="H255" t="s" s="760">
         <v>17</v>
       </c>
       <c r="I255" t="s" s="759">
-        <v>219</v>
+        <v>816</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="n" s="763">
-        <v>1501907.0</v>
+        <v>1357344.0</v>
       </c>
       <c r="B256" t="s" s="763">
         <v>13</v>
       </c>
       <c r="C256" t="s" s="762">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="D256" t="s" s="762">
-        <v>816</v>
+        <v>818</v>
       </c>
       <c r="E256" t="s" s="762">
-        <v>564</v>
+        <v>21</v>
       </c>
       <c r="F256" t="n" s="763">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G256" t="n" s="764">
-        <v>9.781760658892E12</v>
+        <v>9.781761205668E12</v>
       </c>
       <c r="H256" t="s" s="763">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I256" t="s" s="762">
-        <v>817</v>
+        <v>819</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="n" s="766">
-        <v>1423979.0</v>
+        <v>1424096.0</v>
       </c>
       <c r="B257" t="s" s="766">
         <v>13</v>
       </c>
       <c r="C257" t="s" s="765">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="D257" t="s" s="765">
-        <v>819</v>
+        <v>821</v>
       </c>
       <c r="E257" t="s" s="765">
-        <v>820</v>
+        <v>822</v>
       </c>
       <c r="F257" t="n" s="766">
-        <v>2024.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G257" t="n" s="767">
-        <v>9.780593530566E12</v>
+        <v>9.780008617035E12</v>
       </c>
       <c r="H257" t="s" s="766">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="I257" t="s" s="765">
-        <v>821</v>
+        <v>823</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="n" s="769">
-        <v>1357344.0</v>
+        <v>1098175.0</v>
       </c>
       <c r="B258" t="s" s="769">
         <v>13</v>
       </c>
       <c r="C258" t="s" s="768">
-        <v>822</v>
+        <v>824</v>
       </c>
       <c r="D258" t="s" s="768">
-        <v>823</v>
+        <v>818</v>
       </c>
       <c r="E258" t="s" s="768">
         <v>21</v>
       </c>
       <c r="F258" t="n" s="769">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G258" t="n" s="770">
-        <v>9.781761205668E12</v>
+        <v>9.781761205699E12</v>
       </c>
       <c r="H258" t="s" s="769">
         <v>38</v>
       </c>
       <c r="I258" t="s" s="768">
-        <v>824</v>
+        <v>825</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="n" s="772">
-        <v>1424096.0</v>
+        <v>1424051.0</v>
       </c>
       <c r="B259" t="s" s="772">
         <v>13</v>
       </c>
       <c r="C259" t="s" s="771">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="D259" t="s" s="771">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="E259" t="s" s="771">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="F259" t="n" s="772">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G259" t="n" s="773">
-        <v>9.780008617035E12</v>
+        <v>9.780316279796E12</v>
       </c>
       <c r="H259" t="s" s="772">
         <v>30</v>
       </c>
       <c r="I259" t="s" s="771">
-        <v>828</v>
+        <v>829</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="n" s="775">
-        <v>1098175.0</v>
+        <v>1406496.0</v>
       </c>
       <c r="B260" t="s" s="775">
         <v>13</v>
       </c>
       <c r="C260" t="s" s="774">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="D260" t="s" s="774">
-        <v>823</v>
+        <v>831</v>
       </c>
       <c r="E260" t="s" s="774">
-        <v>21</v>
+        <v>594</v>
       </c>
       <c r="F260" t="n" s="775">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G260" t="n" s="776">
-        <v>9.781761205699E12</v>
+        <v>9.781923058453E12</v>
       </c>
       <c r="H260" t="s" s="775">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I260" t="s" s="774">
-        <v>830</v>
+        <v>832</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="n" s="778">
-        <v>1424051.0</v>
+        <v>1424010.0</v>
       </c>
       <c r="B261" t="s" s="778">
         <v>13</v>
       </c>
       <c r="C261" t="s" s="777">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="D261" t="s" s="777">
-        <v>832</v>
+        <v>834</v>
       </c>
       <c r="E261" t="s" s="777">
-        <v>833</v>
+        <v>165</v>
       </c>
       <c r="F261" t="n" s="778">
         <v>2025.0</v>
       </c>
       <c r="G261" t="n" s="779">
-        <v>9.780316279796E12</v>
+        <v>9.781761349416E12</v>
       </c>
       <c r="H261" t="s" s="778">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="I261" t="s" s="777">
-        <v>834</v>
+        <v>835</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="n" s="781">
-        <v>1406496.0</v>
+        <v>1380606.0</v>
       </c>
       <c r="B262" t="s" s="781">
         <v>13</v>
       </c>
       <c r="C262" t="s" s="780">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="D262" t="s" s="780">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E262" t="s" s="780">
-        <v>599</v>
+        <v>749</v>
       </c>
       <c r="F262" t="n" s="781">
         <v>2025.0</v>
       </c>
       <c r="G262" t="n" s="782">
-        <v>9.781923058453E12</v>
+        <v>9.780241684054E12</v>
       </c>
       <c r="H262" t="s" s="781">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="I262" t="s" s="780">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="n" s="784">
-        <v>1424010.0</v>
+        <v>1423396.0</v>
       </c>
       <c r="B263" t="s" s="784">
         <v>13</v>
       </c>
       <c r="C263" t="s" s="783">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="D263" t="s" s="783">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E263" t="s" s="783">
-        <v>168</v>
+        <v>158</v>
       </c>
       <c r="F263" t="n" s="784">
         <v>2025.0</v>
       </c>
       <c r="G263" t="n" s="785">
-        <v>9.781761349416E12</v>
+        <v>9.781922864147E12</v>
       </c>
       <c r="H263" t="s" s="784">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I263" t="s" s="783">
-        <v>840</v>
+        <v>841</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="n" s="787">
-        <v>1380606.0</v>
+        <v>1332708.0</v>
       </c>
       <c r="B264" t="s" s="787">
         <v>13</v>
       </c>
       <c r="C264" t="s" s="786">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="D264" t="s" s="786">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="E264" t="s" s="786">
-        <v>754</v>
+        <v>29</v>
       </c>
       <c r="F264" t="n" s="787">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G264" t="n" s="788">
-        <v>9.780241684054E12</v>
+        <v>9.781338816112E12</v>
       </c>
       <c r="H264" t="s" s="787">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="I264" t="s" s="786">
-        <v>843</v>
+        <v>844</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="n" s="790">
-        <v>1423396.0</v>
+        <v>759608.0</v>
       </c>
       <c r="B265" t="s" s="790">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C265" t="s" s="789">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="D265" t="s" s="789">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="E265" t="s" s="789">
-        <v>161</v>
+        <v>91</v>
       </c>
       <c r="F265" t="n" s="790">
-        <v>2025.0</v>
+        <v>2020.0</v>
       </c>
       <c r="G265" t="n" s="791">
-        <v>9.781922864147E12</v>
+        <v>9.781405297752E12</v>
       </c>
       <c r="H265" t="s" s="790">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="I265" t="s" s="789">
-        <v>846</v>
+        <v>847</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="n" s="793">
-        <v>1332708.0</v>
+        <v>1388303.0</v>
       </c>
       <c r="B266" t="s" s="793">
         <v>13</v>
       </c>
       <c r="C266" t="s" s="792">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="D266" t="s" s="792">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="E266" t="s" s="792">
-        <v>29</v>
+        <v>158</v>
       </c>
       <c r="F266" t="n" s="793">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G266" t="n" s="794">
-        <v>9.781338816112E12</v>
+        <v>9.781922613424E12</v>
       </c>
       <c r="H266" t="s" s="793">
+        <v>38</v>
+      </c>
+      <c r="I266" t="s" s="792">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" t="s" s="796">
+        <v>13</v>
+      </c>
+      <c r="B267" t="s" s="796">
+        <v>13</v>
+      </c>
+      <c r="C267" t="s" s="795">
+        <v>851</v>
+      </c>
+      <c r="D267" t="s" s="795">
+        <v>852</v>
+      </c>
+      <c r="E267" t="s" s="795">
+        <v>13</v>
+      </c>
+      <c r="F267" t="s" s="796">
+        <v>13</v>
+      </c>
+      <c r="G267" t="s" s="797">
+        <v>13</v>
+      </c>
+      <c r="H267" t="s" s="796">
         <v>17</v>
       </c>
-      <c r="I266" t="s" s="792">
-[...27 lines deleted...]
-      </c>
       <c r="I267" t="s" s="795">
-        <v>852</v>
+        <v>216</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="n" s="799">
-        <v>1388303.0</v>
+        <v>1319280.0</v>
       </c>
       <c r="B268" t="s" s="799">
         <v>13</v>
       </c>
       <c r="C268" t="s" s="798">
         <v>853</v>
       </c>
       <c r="D268" t="s" s="798">
         <v>854</v>
       </c>
       <c r="E268" t="s" s="798">
-        <v>161</v>
+        <v>21</v>
       </c>
       <c r="F268" t="n" s="799">
         <v>2025.0</v>
       </c>
       <c r="G268" t="n" s="800">
-        <v>9.781922613424E12</v>
+        <v>9.781760267094E12</v>
       </c>
       <c r="H268" t="s" s="799">
         <v>38</v>
       </c>
       <c r="I268" t="s" s="798">
         <v>855</v>
       </c>
     </row>
     <row r="269">
-      <c r="A269" t="s" s="802">
-        <v>13</v>
+      <c r="A269" t="n" s="802">
+        <v>1359387.0</v>
       </c>
       <c r="B269" t="s" s="802">
         <v>13</v>
       </c>
       <c r="C269" t="s" s="801">
         <v>856</v>
       </c>
       <c r="D269" t="s" s="801">
+        <v>234</v>
+      </c>
+      <c r="E269" t="s" s="801">
+        <v>524</v>
+      </c>
+      <c r="F269" t="n" s="802">
+        <v>2025.0</v>
+      </c>
+      <c r="G269" t="n" s="803">
+        <v>9.781761620126E12</v>
+      </c>
+      <c r="H269" t="s" s="802">
+        <v>38</v>
+      </c>
+      <c r="I269" t="s" s="801">
         <v>857</v>
-      </c>
-[...13 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="n" s="805">
-        <v>1319280.0</v>
+        <v>1426146.0</v>
       </c>
       <c r="B270" t="s" s="805">
         <v>13</v>
       </c>
       <c r="C270" t="s" s="804">
         <v>858</v>
       </c>
       <c r="D270" t="s" s="804">
         <v>859</v>
       </c>
       <c r="E270" t="s" s="804">
-        <v>21</v>
+        <v>263</v>
       </c>
       <c r="F270" t="n" s="805">
-        <v>2025.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G270" t="n" s="806">
-        <v>9.781760267094E12</v>
+        <v>9.781839132667E12</v>
       </c>
       <c r="H270" t="s" s="805">
         <v>38</v>
       </c>
       <c r="I270" t="s" s="804">
         <v>860</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="n" s="808">
-        <v>1359387.0</v>
+        <v>1356324.0</v>
       </c>
       <c r="B271" t="s" s="808">
         <v>13</v>
       </c>
       <c r="C271" t="s" s="807">
         <v>861</v>
       </c>
       <c r="D271" t="s" s="807">
-        <v>237</v>
+        <v>862</v>
       </c>
       <c r="E271" t="s" s="807">
-        <v>529</v>
+        <v>253</v>
       </c>
       <c r="F271" t="n" s="808">
         <v>2025.0</v>
       </c>
       <c r="G271" t="n" s="809">
-        <v>9.781761620126E12</v>
+        <v>9.780733343629E12</v>
       </c>
       <c r="H271" t="s" s="808">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="I271" t="s" s="807">
-        <v>862</v>
+        <v>863</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="n" s="811">
-        <v>1426146.0</v>
+        <v>1426047.0</v>
       </c>
       <c r="B272" t="s" s="811">
         <v>13</v>
       </c>
       <c r="C272" t="s" s="810">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="D272" t="s" s="810">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="E272" t="s" s="810">
-        <v>269</v>
+        <v>302</v>
       </c>
       <c r="F272" t="n" s="811">
-        <v>2023.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G272" t="n" s="812">
-        <v>9.781839132667E12</v>
+        <v>9.781923345317E12</v>
       </c>
       <c r="H272" t="s" s="811">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I272" t="s" s="810">
-        <v>865</v>
+        <v>866</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="n" s="814">
-        <v>1356324.0</v>
+        <v>1355847.0</v>
       </c>
       <c r="B273" t="s" s="814">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C273" t="s" s="813">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="D273" t="s" s="813">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E273" t="s" s="813">
-        <v>259</v>
+        <v>718</v>
       </c>
       <c r="F273" t="n" s="814">
         <v>2025.0</v>
       </c>
       <c r="G273" t="n" s="815">
-        <v>9.780733343629E12</v>
+        <v>9.780734423597E12</v>
       </c>
       <c r="H273" t="s" s="814">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I273" t="s" s="813">
-        <v>868</v>
+        <v>869</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="n" s="817">
-        <v>1426047.0</v>
+        <v>1475932.0</v>
       </c>
       <c r="B274" t="s" s="817">
         <v>13</v>
       </c>
       <c r="C274" t="s" s="816">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="D274" t="s" s="816">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E274" t="s" s="816">
-        <v>308</v>
+        <v>74</v>
       </c>
       <c r="F274" t="n" s="817">
         <v>2026.0</v>
       </c>
       <c r="G274" t="n" s="818">
-        <v>9.781923345317E12</v>
+        <v>9.781460767184E12</v>
       </c>
       <c r="H274" t="s" s="817">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="I274" t="s" s="816">
-        <v>871</v>
+        <v>872</v>
       </c>
     </row>
     <row r="275">
-      <c r="A275" t="n" s="820">
-        <v>1355847.0</v>
+      <c r="A275" t="s" s="820">
+        <v>13</v>
       </c>
       <c r="B275" t="s" s="820">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C275" t="s" s="819">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="D275" t="s" s="819">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E275" t="s" s="819">
-        <v>723</v>
-[...5 lines deleted...]
-        <v>9.780734423597E12</v>
+        <v>13</v>
+      </c>
+      <c r="F275" t="s" s="820">
+        <v>13</v>
+      </c>
+      <c r="G275" t="s" s="821">
+        <v>13</v>
       </c>
       <c r="H275" t="s" s="820">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="I275" t="s" s="819">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="n" s="823">
-        <v>1475932.0</v>
+        <v>1423974.0</v>
       </c>
       <c r="B276" t="s" s="823">
         <v>13</v>
       </c>
       <c r="C276" t="s" s="822">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="D276" t="s" s="822">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="E276" t="s" s="822">
-        <v>74</v>
+        <v>435</v>
       </c>
       <c r="F276" t="n" s="823">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G276" t="n" s="824">
-        <v>9.781460767184E12</v>
+        <v>9.781444919349E12</v>
       </c>
       <c r="H276" t="s" s="823">
         <v>55</v>
       </c>
       <c r="I276" t="s" s="822">
-        <v>877</v>
+        <v>878</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="n" s="826">
-        <v>1337712.0</v>
+        <v>1122896.0</v>
       </c>
       <c r="B277" t="s" s="826">
         <v>13</v>
       </c>
       <c r="C277" t="s" s="825">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="D277" t="s" s="825">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="E277" t="s" s="825">
-        <v>21</v>
+        <v>128</v>
       </c>
       <c r="F277" t="n" s="826">
-        <v>2025.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G277" t="n" s="827">
-        <v>9.781761640636E12</v>
+        <v>9.781760654702E12</v>
       </c>
       <c r="H277" t="s" s="826">
         <v>55</v>
       </c>
       <c r="I277" t="s" s="825">
-        <v>880</v>
+        <v>881</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="n" s="829">
-        <v>1423974.0</v>
+        <v>1296493.0</v>
       </c>
       <c r="B278" t="s" s="829">
         <v>13</v>
       </c>
       <c r="C278" t="s" s="828">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="D278" t="s" s="828">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="E278" t="s" s="828">
-        <v>441</v>
+        <v>524</v>
       </c>
       <c r="F278" t="n" s="829">
         <v>2025.0</v>
       </c>
       <c r="G278" t="n" s="830">
-        <v>9.781444919349E12</v>
+        <v>9.781761346941E12</v>
       </c>
       <c r="H278" t="s" s="829">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I278" t="s" s="828">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="n" s="832">
-        <v>1122896.0</v>
+        <v>1409643.0</v>
       </c>
       <c r="B279" t="s" s="832">
         <v>13</v>
       </c>
       <c r="C279" t="s" s="831">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="D279" t="s" s="831">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="E279" t="s" s="831">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F279" t="n" s="832">
-        <v>2023.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G279" t="n" s="833">
-        <v>9.781760654702E12</v>
+        <v>9.781529525861E12</v>
       </c>
       <c r="H279" t="s" s="832">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I279" t="s" s="831">
-        <v>886</v>
+        <v>887</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="n" s="835">
-        <v>1296493.0</v>
+        <v>1209902.0</v>
       </c>
       <c r="B280" t="s" s="835">
         <v>13</v>
       </c>
       <c r="C280" t="s" s="834">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="D280" t="s" s="834">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="E280" t="s" s="834">
-        <v>529</v>
+        <v>45</v>
       </c>
       <c r="F280" t="n" s="835">
         <v>2025.0</v>
       </c>
       <c r="G280" t="n" s="836">
-        <v>9.781761346941E12</v>
+        <v>9.781803707372E12</v>
       </c>
       <c r="H280" t="s" s="835">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I280" t="s" s="834">
-        <v>889</v>
+        <v>890</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="n" s="838">
-        <v>1409643.0</v>
+        <v>952853.0</v>
       </c>
       <c r="B281" t="s" s="838">
         <v>13</v>
       </c>
       <c r="C281" t="s" s="837">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="D281" t="s" s="837">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="E281" t="s" s="837">
-        <v>131</v>
+        <v>893</v>
       </c>
       <c r="F281" t="n" s="838">
-        <v>2025.0</v>
+        <v>2017.0</v>
       </c>
       <c r="G281" t="n" s="839">
-        <v>9.781529525861E12</v>
+        <v>9.78148474736E12</v>
       </c>
       <c r="H281" t="s" s="838">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="I281" t="s" s="837">
-        <v>892</v>
+        <v>894</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="n" s="841">
-        <v>1209902.0</v>
+        <v>1423804.0</v>
       </c>
       <c r="B282" t="s" s="841">
         <v>13</v>
       </c>
       <c r="C282" t="s" s="840">
-        <v>893</v>
+        <v>895</v>
       </c>
       <c r="D282" t="s" s="840">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="E282" t="s" s="840">
-        <v>45</v>
+        <v>298</v>
       </c>
       <c r="F282" t="n" s="841">
         <v>2025.0</v>
       </c>
       <c r="G282" t="n" s="842">
-        <v>9.781803707372E12</v>
+        <v>9.780734422682E12</v>
       </c>
       <c r="H282" t="s" s="841">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I282" t="s" s="840">
-        <v>895</v>
+        <v>897</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="n" s="844">
-        <v>952853.0</v>
+        <v>1423924.0</v>
       </c>
       <c r="B283" t="s" s="844">
         <v>13</v>
       </c>
       <c r="C283" t="s" s="843">
-        <v>896</v>
+        <v>898</v>
       </c>
       <c r="D283" t="s" s="843">
-        <v>897</v>
+        <v>899</v>
       </c>
       <c r="E283" t="s" s="843">
-        <v>898</v>
+        <v>209</v>
       </c>
       <c r="F283" t="n" s="844">
-        <v>2017.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G283" t="n" s="845">
-        <v>9.78148474736E12</v>
+        <v>9.781761381577E12</v>
       </c>
       <c r="H283" t="s" s="844">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I283" t="s" s="843">
-        <v>899</v>
+        <v>900</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="n" s="847">
-        <v>1423804.0</v>
+        <v>1491638.0</v>
       </c>
       <c r="B284" t="s" s="847">
         <v>13</v>
       </c>
       <c r="C284" t="s" s="846">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="D284" t="s" s="846">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="E284" t="s" s="846">
-        <v>304</v>
+        <v>165</v>
       </c>
       <c r="F284" t="n" s="847">
-        <v>2025.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G284" t="n" s="848">
-        <v>9.780734422682E12</v>
+        <v>9.780593696057E12</v>
       </c>
       <c r="H284" t="s" s="847">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I284" t="s" s="846">
-        <v>902</v>
+        <v>903</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="n" s="850">
-        <v>1423924.0</v>
+        <v>1304567.0</v>
       </c>
       <c r="B285" t="s" s="850">
         <v>13</v>
       </c>
       <c r="C285" t="s" s="849">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="D285" t="s" s="849">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="E285" t="s" s="849">
-        <v>212</v>
+        <v>559</v>
       </c>
       <c r="F285" t="n" s="850">
         <v>2025.0</v>
       </c>
       <c r="G285" t="n" s="851">
-        <v>9.781761381577E12</v>
+        <v>9.781529507522E12</v>
       </c>
       <c r="H285" t="s" s="850">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I285" t="s" s="849">
-        <v>905</v>
+        <v>906</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="n" s="853">
-        <v>1491638.0</v>
+        <v>1423916.0</v>
       </c>
       <c r="B286" t="s" s="853">
         <v>13</v>
       </c>
       <c r="C286" t="s" s="852">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="D286" t="s" s="852">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="E286" t="s" s="852">
-        <v>168</v>
+        <v>559</v>
       </c>
       <c r="F286" t="n" s="853">
-        <v>2023.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G286" t="n" s="854">
-        <v>9.780593696057E12</v>
+        <v>9.781761600814E12</v>
       </c>
       <c r="H286" t="s" s="853">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="I286" t="s" s="852">
-        <v>908</v>
+        <v>909</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="n" s="856">
-        <v>1304567.0</v>
+        <v>1071754.0</v>
       </c>
       <c r="B287" t="s" s="856">
         <v>13</v>
       </c>
       <c r="C287" t="s" s="855">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="D287" t="s" s="855">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="E287" t="s" s="855">
-        <v>564</v>
+        <v>21</v>
       </c>
       <c r="F287" t="n" s="856">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G287" t="n" s="857">
-        <v>9.781529507522E12</v>
+        <v>9.781761205705E12</v>
       </c>
       <c r="H287" t="s" s="856">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="I287" t="s" s="855">
-        <v>911</v>
+        <v>912</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="n" s="859">
-        <v>1423916.0</v>
+        <v>1551900.0</v>
       </c>
       <c r="B288" t="s" s="859">
         <v>13</v>
       </c>
       <c r="C288" t="s" s="858">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="D288" t="s" s="858">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E288" t="s" s="858">
-        <v>564</v>
+        <v>128</v>
       </c>
       <c r="F288" t="n" s="859">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G288" t="n" s="860">
-        <v>9.781761600814E12</v>
+        <v>9.781761601491E12</v>
       </c>
       <c r="H288" t="s" s="859">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I288" t="s" s="858">
-        <v>914</v>
+        <v>915</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="n" s="862">
-        <v>1071754.0</v>
+        <v>1370360.0</v>
       </c>
       <c r="B289" t="s" s="862">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C289" t="s" s="861">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="D289" t="s" s="861">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="E289" t="s" s="861">
-        <v>21</v>
+        <v>435</v>
       </c>
       <c r="F289" t="n" s="862">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G289" t="n" s="863">
-        <v>9.781761205705E12</v>
+        <v>9.781444982558E12</v>
       </c>
       <c r="H289" t="s" s="862">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I289" t="s" s="861">
-        <v>917</v>
+        <v>918</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="n" s="865">
-        <v>1551900.0</v>
+        <v>1433797.0</v>
       </c>
       <c r="B290" t="s" s="865">
         <v>13</v>
       </c>
       <c r="C290" t="s" s="864">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="D290" t="s" s="864">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="E290" t="s" s="864">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="F290" t="n" s="865">
         <v>2026.0</v>
       </c>
       <c r="G290" t="n" s="866">
-        <v>9.781761601491E12</v>
+        <v>9.78176099655E12</v>
       </c>
       <c r="H290" t="s" s="865">
         <v>17</v>
       </c>
       <c r="I290" t="s" s="864">
-        <v>920</v>
+        <v>921</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="n" s="868">
-        <v>1370360.0</v>
+        <v>1345428.0</v>
       </c>
       <c r="B291" t="s" s="868">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C291" t="s" s="867">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="D291" t="s" s="867">
-        <v>922</v>
+        <v>920</v>
       </c>
       <c r="E291" t="s" s="867">
-        <v>441</v>
+        <v>124</v>
       </c>
       <c r="F291" t="n" s="868">
         <v>2025.0</v>
       </c>
       <c r="G291" t="n" s="869">
-        <v>9.781444982558E12</v>
+        <v>9.781760995058E12</v>
       </c>
       <c r="H291" t="s" s="868">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="I291" t="s" s="867">
         <v>923</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="n" s="871">
-        <v>1433797.0</v>
+        <v>1433773.0</v>
       </c>
       <c r="B292" t="s" s="871">
         <v>13</v>
       </c>
       <c r="C292" t="s" s="870">
         <v>924</v>
       </c>
       <c r="D292" t="s" s="870">
-        <v>925</v>
+        <v>920</v>
       </c>
       <c r="E292" t="s" s="870">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F292" t="n" s="871">
         <v>2026.0</v>
       </c>
       <c r="G292" t="n" s="872">
-        <v>9.78176099655E12</v>
+        <v>9.781760996536E12</v>
       </c>
       <c r="H292" t="s" s="871">
         <v>17</v>
       </c>
       <c r="I292" t="s" s="870">
-        <v>926</v>
+        <v>925</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="n" s="874">
-        <v>1345428.0</v>
+        <v>1359457.0</v>
       </c>
       <c r="B293" t="s" s="874">
         <v>13</v>
       </c>
       <c r="C293" t="s" s="873">
-        <v>927</v>
+        <v>926</v>
       </c>
       <c r="D293" t="s" s="873">
-        <v>925</v>
+        <v>920</v>
       </c>
       <c r="E293" t="s" s="873">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F293" t="n" s="874">
         <v>2025.0</v>
       </c>
       <c r="G293" t="n" s="875">
-        <v>9.781760995058E12</v>
+        <v>9.781760995034E12</v>
       </c>
       <c r="H293" t="s" s="874">
         <v>17</v>
       </c>
       <c r="I293" t="s" s="873">
-        <v>928</v>
+        <v>927</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="n" s="877">
-        <v>1433773.0</v>
+        <v>1424009.0</v>
       </c>
       <c r="B294" t="s" s="877">
         <v>13</v>
       </c>
       <c r="C294" t="s" s="876">
+        <v>928</v>
+      </c>
+      <c r="D294" t="s" s="876">
         <v>929</v>
       </c>
-      <c r="D294" t="s" s="876">
-[...1 lines deleted...]
-      </c>
       <c r="E294" t="s" s="876">
-        <v>127</v>
+        <v>165</v>
       </c>
       <c r="F294" t="n" s="877">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G294" t="n" s="878">
-        <v>9.781760996536E12</v>
+        <v>9.781761354175E12</v>
       </c>
       <c r="H294" t="s" s="877">
         <v>17</v>
       </c>
       <c r="I294" t="s" s="876">
         <v>930</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="n" s="880">
-        <v>1359457.0</v>
+        <v>1423360.0</v>
       </c>
       <c r="B295" t="s" s="880">
         <v>13</v>
       </c>
       <c r="C295" t="s" s="879">
         <v>931</v>
       </c>
       <c r="D295" t="s" s="879">
-        <v>925</v>
+        <v>932</v>
       </c>
       <c r="E295" t="s" s="879">
-        <v>127</v>
+        <v>584</v>
       </c>
       <c r="F295" t="n" s="880">
         <v>2025.0</v>
       </c>
       <c r="G295" t="n" s="881">
-        <v>9.781760995034E12</v>
+        <v>9.781761112546E12</v>
       </c>
       <c r="H295" t="s" s="880">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="I295" t="s" s="879">
-        <v>932</v>
+        <v>933</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="n" s="883">
-        <v>1424009.0</v>
+        <v>1423941.0</v>
       </c>
       <c r="B296" t="s" s="883">
         <v>13</v>
       </c>
       <c r="C296" t="s" s="882">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="D296" t="s" s="882">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="E296" t="s" s="882">
-        <v>168</v>
+        <v>286</v>
       </c>
       <c r="F296" t="n" s="883">
         <v>2025.0</v>
       </c>
       <c r="G296" t="n" s="884">
-        <v>9.781761354175E12</v>
+        <v>9.780063448247E12</v>
       </c>
       <c r="H296" t="s" s="883">
         <v>17</v>
       </c>
       <c r="I296" t="s" s="882">
-        <v>935</v>
+        <v>936</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="n" s="886">
-        <v>1423360.0</v>
+        <v>1467478.0</v>
       </c>
       <c r="B297" t="s" s="886">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C297" t="s" s="885">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="D297" t="s" s="885">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="E297" t="s" s="885">
-        <v>589</v>
+        <v>524</v>
       </c>
       <c r="F297" t="n" s="886">
         <v>2025.0</v>
       </c>
       <c r="G297" t="n" s="887">
-        <v>9.781761112546E12</v>
+        <v>9.78176134589E12</v>
       </c>
       <c r="H297" t="s" s="886">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I297" t="s" s="885">
-        <v>938</v>
+        <v>939</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="n" s="889">
-        <v>1423941.0</v>
+        <v>1423959.0</v>
       </c>
       <c r="B298" t="s" s="889">
         <v>13</v>
       </c>
       <c r="C298" t="s" s="888">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="D298" t="s" s="888">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="E298" t="s" s="888">
-        <v>292</v>
+        <v>21</v>
       </c>
       <c r="F298" t="n" s="889">
         <v>2025.0</v>
       </c>
       <c r="G298" t="n" s="890">
-        <v>9.780063448247E12</v>
+        <v>9.781761643316E12</v>
       </c>
       <c r="H298" t="s" s="889">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I298" t="s" s="888">
-        <v>941</v>
+        <v>942</v>
       </c>
     </row>
     <row r="299">
-      <c r="A299" t="n" s="892">
-        <v>1467478.0</v>
+      <c r="A299" t="s" s="892">
+        <v>13</v>
       </c>
       <c r="B299" t="s" s="892">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C299" t="s" s="891">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="D299" t="s" s="891">
-        <v>943</v>
+        <v>215</v>
       </c>
       <c r="E299" t="s" s="891">
-        <v>529</v>
-[...5 lines deleted...]
-        <v>9.78176134589E12</v>
+        <v>13</v>
+      </c>
+      <c r="F299" t="s" s="892">
+        <v>13</v>
+      </c>
+      <c r="G299" t="s" s="893">
+        <v>13</v>
       </c>
       <c r="H299" t="s" s="892">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="I299" t="s" s="891">
-        <v>944</v>
+        <v>216</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="n" s="895">
-        <v>1423959.0</v>
+        <v>1244437.0</v>
       </c>
       <c r="B300" t="s" s="895">
         <v>13</v>
       </c>
       <c r="C300" t="s" s="894">
+        <v>944</v>
+      </c>
+      <c r="D300" t="s" s="894">
         <v>945</v>
       </c>
-      <c r="D300" t="s" s="894">
+      <c r="E300" t="s" s="894">
+        <v>124</v>
+      </c>
+      <c r="F300" t="n" s="895">
+        <v>2024.0</v>
+      </c>
+      <c r="G300" t="n" s="896">
+        <v>9.781760994709E12</v>
+      </c>
+      <c r="H300" t="s" s="895">
+        <v>17</v>
+      </c>
+      <c r="I300" t="s" s="894">
         <v>946</v>
       </c>
-      <c r="E300" t="s" s="894">
-[...11 lines deleted...]
-      <c r="I300" t="s" s="894">
+    </row>
+    <row r="301">
+      <c r="A301" t="n" s="898">
+        <v>1367116.0</v>
+      </c>
+      <c r="B301" t="s" s="898">
+        <v>13</v>
+      </c>
+      <c r="C301" t="s" s="897">
         <v>947</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C301" t="s" s="897">
+      <c r="D301" t="s" s="897">
         <v>948</v>
       </c>
-      <c r="D301" t="s" s="897">
-[...1 lines deleted...]
-      </c>
       <c r="E301" t="s" s="897">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>559</v>
+      </c>
+      <c r="F301" t="n" s="898">
+        <v>2025.0</v>
+      </c>
+      <c r="G301" t="n" s="899">
+        <v>9.781760658991E12</v>
       </c>
       <c r="H301" t="s" s="898">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I301" t="s" s="897">
-        <v>219</v>
+        <v>949</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="n" s="901">
-        <v>1244437.0</v>
+        <v>1209883.0</v>
       </c>
       <c r="B302" t="s" s="901">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C302" t="s" s="900">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="D302" t="s" s="900">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="E302" t="s" s="900">
-        <v>127</v>
+        <v>184</v>
       </c>
       <c r="F302" t="n" s="901">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G302" t="n" s="902">
-        <v>9.781760994709E12</v>
+        <v>9.780702268885E12</v>
       </c>
       <c r="H302" t="s" s="901">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I302" t="s" s="900">
-        <v>951</v>
+        <v>952</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="n" s="904">
-        <v>1367116.0</v>
+        <v>1424016.0</v>
       </c>
       <c r="B303" t="s" s="904">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C303" t="s" s="903">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="D303" t="s" s="903">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="E303" t="s" s="903">
-        <v>564</v>
+        <v>165</v>
       </c>
       <c r="F303" t="n" s="904">
         <v>2025.0</v>
       </c>
       <c r="G303" t="n" s="905">
-        <v>9.781760658991E12</v>
+        <v>9.781761357602E12</v>
       </c>
       <c r="H303" t="s" s="904">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I303" t="s" s="903">
-        <v>954</v>
+        <v>955</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="n" s="907">
-        <v>1209883.0</v>
+        <v>1423801.0</v>
       </c>
       <c r="B304" t="s" s="907">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C304" t="s" s="906">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="D304" t="s" s="906">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="E304" t="s" s="906">
-        <v>187</v>
+        <v>958</v>
       </c>
       <c r="F304" t="n" s="907">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G304" t="n" s="908">
-        <v>9.780702268885E12</v>
+        <v>9.781761268953E12</v>
       </c>
       <c r="H304" t="s" s="907">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="I304" t="s" s="906">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="n" s="910">
-        <v>1424016.0</v>
+        <v>1359433.0</v>
       </c>
       <c r="B305" t="s" s="910">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C305" t="s" s="909">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="D305" t="s" s="909">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="E305" t="s" s="909">
-        <v>168</v>
+        <v>298</v>
       </c>
       <c r="F305" t="n" s="910">
         <v>2025.0</v>
       </c>
       <c r="G305" t="n" s="911">
-        <v>9.781761357602E12</v>
+        <v>9.780734420176E12</v>
       </c>
       <c r="H305" t="s" s="910">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="I305" t="s" s="909">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="n" s="913">
-        <v>1423801.0</v>
+        <v>1367134.0</v>
       </c>
       <c r="B306" t="s" s="913">
         <v>13</v>
       </c>
       <c r="C306" t="s" s="912">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="D306" t="s" s="912">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="E306" t="s" s="912">
-        <v>963</v>
+        <v>128</v>
       </c>
       <c r="F306" t="n" s="913">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G306" t="n" s="914">
-        <v>9.781761268953E12</v>
+        <v>9.781760655723E12</v>
       </c>
       <c r="H306" t="s" s="913">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I306" t="s" s="912">
-        <v>964</v>
+        <v>965</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="n" s="916">
-        <v>1359433.0</v>
+        <v>1495331.0</v>
       </c>
       <c r="B307" t="s" s="916">
         <v>13</v>
       </c>
       <c r="C307" t="s" s="915">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="D307" t="s" s="915">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="E307" t="s" s="915">
-        <v>304</v>
+        <v>45</v>
       </c>
       <c r="F307" t="n" s="916">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G307" t="n" s="917">
-        <v>9.780734420176E12</v>
+        <v>9.781836043768E12</v>
       </c>
       <c r="H307" t="s" s="916">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I307" t="s" s="915">
-        <v>967</v>
+        <v>968</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="n" s="919">
-        <v>1367134.0</v>
+        <v>1334243.0</v>
       </c>
       <c r="B308" t="s" s="919">
         <v>13</v>
       </c>
       <c r="C308" t="s" s="918">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="D308" t="s" s="918">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="E308" t="s" s="918">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F308" t="n" s="919">
         <v>2025.0</v>
       </c>
       <c r="G308" t="n" s="920">
-        <v>9.781760655723E12</v>
+        <v>9.781529524178E12</v>
       </c>
       <c r="H308" t="s" s="919">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="I308" t="s" s="918">
-        <v>970</v>
+        <v>971</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="n" s="922">
-        <v>1495331.0</v>
+        <v>1423995.0</v>
       </c>
       <c r="B309" t="s" s="922">
         <v>13</v>
       </c>
       <c r="C309" t="s" s="921">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="D309" t="s" s="921">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="E309" t="s" s="921">
         <v>45</v>
       </c>
       <c r="F309" t="n" s="922">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G309" t="n" s="923">
-        <v>9.781836043768E12</v>
+        <v>9.781805318286E12</v>
       </c>
       <c r="H309" t="s" s="922">
         <v>17</v>
       </c>
       <c r="I309" t="s" s="921">
-        <v>973</v>
+        <v>974</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="n" s="925">
-        <v>1334243.0</v>
+        <v>1312676.0</v>
       </c>
       <c r="B310" t="s" s="925">
         <v>13</v>
       </c>
       <c r="C310" t="s" s="924">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="D310" t="s" s="924">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="E310" t="s" s="924">
-        <v>131</v>
+        <v>298</v>
       </c>
       <c r="F310" t="n" s="925">
         <v>2025.0</v>
       </c>
       <c r="G310" t="n" s="926">
-        <v>9.781529524178E12</v>
+        <v>9.780734423658E12</v>
       </c>
       <c r="H310" t="s" s="925">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I310" t="s" s="924">
-        <v>976</v>
+        <v>977</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="n" s="928">
-        <v>1423995.0</v>
+        <v>1229903.0</v>
       </c>
       <c r="B311" t="s" s="928">
         <v>13</v>
       </c>
       <c r="C311" t="s" s="927">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="D311" t="s" s="927">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="E311" t="s" s="927">
-        <v>45</v>
+        <v>559</v>
       </c>
       <c r="F311" t="n" s="928">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G311" t="n" s="929">
-        <v>9.781805318286E12</v>
+        <v>9.781760653712E12</v>
       </c>
       <c r="H311" t="s" s="928">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I311" t="s" s="927">
-        <v>979</v>
+        <v>980</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="n" s="931">
-        <v>1312676.0</v>
+        <v>1423795.0</v>
       </c>
       <c r="B312" t="s" s="931">
         <v>13</v>
       </c>
       <c r="C312" t="s" s="930">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="D312" t="s" s="930">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="E312" t="s" s="930">
-        <v>304</v>
+        <v>286</v>
       </c>
       <c r="F312" t="n" s="931">
         <v>2025.0</v>
       </c>
       <c r="G312" t="n" s="932">
-        <v>9.780734423658E12</v>
+        <v>9.781460764701E12</v>
       </c>
       <c r="H312" t="s" s="931">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="I312" t="s" s="930">
-        <v>982</v>
+        <v>983</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="n" s="934">
-        <v>1229903.0</v>
+        <v>1209837.0</v>
       </c>
       <c r="B313" t="s" s="934">
         <v>13</v>
       </c>
       <c r="C313" t="s" s="933">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="D313" t="s" s="933">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="E313" t="s" s="933">
-        <v>564</v>
+        <v>74</v>
       </c>
       <c r="F313" t="n" s="934">
         <v>2024.0</v>
       </c>
       <c r="G313" t="n" s="935">
-        <v>9.781760653712E12</v>
+        <v>9.781460766194E12</v>
       </c>
       <c r="H313" t="s" s="934">
         <v>38</v>
       </c>
       <c r="I313" t="s" s="933">
-        <v>985</v>
+        <v>986</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="n" s="937">
-        <v>1423795.0</v>
+        <v>845816.0</v>
       </c>
       <c r="B314" t="s" s="937">
         <v>13</v>
       </c>
       <c r="C314" t="s" s="936">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="D314" t="s" s="936">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="E314" t="s" s="936">
-        <v>292</v>
+        <v>59</v>
       </c>
       <c r="F314" t="n" s="937">
-        <v>2025.0</v>
+        <v>2021.0</v>
       </c>
       <c r="G314" t="n" s="938">
-        <v>9.781460764701E12</v>
+        <v>9.781760506919E12</v>
       </c>
       <c r="H314" t="s" s="937">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I314" t="s" s="936">
-        <v>988</v>
+        <v>989</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="n" s="940">
-        <v>1209837.0</v>
+        <v>1433891.0</v>
       </c>
       <c r="B315" t="s" s="940">
         <v>13</v>
       </c>
       <c r="C315" t="s" s="939">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="D315" t="s" s="939">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="E315" t="s" s="939">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="F315" t="n" s="940">
-        <v>2024.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G315" t="n" s="941">
-        <v>9.781460766194E12</v>
+        <v>9.781761647628E12</v>
       </c>
       <c r="H315" t="s" s="940">
         <v>38</v>
       </c>
       <c r="I315" t="s" s="939">
-        <v>991</v>
+        <v>992</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="n" s="943">
-        <v>845816.0</v>
+        <v>1411272.0</v>
       </c>
       <c r="B316" t="s" s="943">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C316" t="s" s="942">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D316" t="s" s="942">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="E316" t="s" s="942">
-        <v>59</v>
+        <v>74</v>
       </c>
       <c r="F316" t="n" s="943">
-        <v>2021.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G316" t="n" s="944">
-        <v>9.781760506919E12</v>
+        <v>9.781038971142E12</v>
       </c>
       <c r="H316" t="s" s="943">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="I316" t="s" s="942">
-        <v>994</v>
+        <v>995</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="n" s="946">
-        <v>1411272.0</v>
+        <v>1388327.0</v>
       </c>
       <c r="B317" t="s" s="946">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C317" t="s" s="945">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="D317" t="s" s="945">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="E317" t="s" s="945">
-        <v>74</v>
+        <v>998</v>
       </c>
       <c r="F317" t="n" s="946">
-        <v>2026.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G317" t="n" s="947">
-        <v>9.781038971142E12</v>
+        <v>9.780241662311E12</v>
       </c>
       <c r="H317" t="s" s="946">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="I317" t="s" s="945">
-        <v>997</v>
+        <v>999</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="n" s="949">
-        <v>1388327.0</v>
+        <v>1423920.0</v>
       </c>
       <c r="B318" t="s" s="949">
         <v>13</v>
       </c>
       <c r="C318" t="s" s="948">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="D318" t="s" s="948">
-        <v>999</v>
+        <v>1001</v>
       </c>
       <c r="E318" t="s" s="948">
-        <v>1000</v>
+        <v>209</v>
       </c>
       <c r="F318" t="n" s="949">
         <v>2024.0</v>
       </c>
       <c r="G318" t="n" s="950">
-        <v>9.780241662311E12</v>
+        <v>9.781761380495E12</v>
       </c>
       <c r="H318" t="s" s="949">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I318" t="s" s="948">
-        <v>1001</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="n" s="952">
-        <v>1423920.0</v>
+        <v>1209915.0</v>
       </c>
       <c r="B319" t="s" s="952">
         <v>13</v>
       </c>
       <c r="C319" t="s" s="951">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="D319" t="s" s="951">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="E319" t="s" s="951">
-        <v>212</v>
+        <v>431</v>
       </c>
       <c r="F319" t="n" s="952">
-        <v>2024.0</v>
+        <v>2022.0</v>
       </c>
       <c r="G319" t="n" s="953">
-        <v>9.781761380495E12</v>
+        <v>9.781922800077E12</v>
       </c>
       <c r="H319" t="s" s="952">
         <v>38</v>
       </c>
       <c r="I319" t="s" s="951">
-        <v>1004</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="n" s="955">
-        <v>1209915.0</v>
+        <v>1423821.0</v>
       </c>
       <c r="B320" t="s" s="955">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C320" t="s" s="954">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="D320" t="s" s="954">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="E320" t="s" s="954">
-        <v>437</v>
+        <v>169</v>
       </c>
       <c r="F320" t="n" s="955">
-        <v>2022.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G320" t="n" s="956">
-        <v>9.781922800077E12</v>
+        <v>9.780008782146E12</v>
       </c>
       <c r="H320" t="s" s="955">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="I320" t="s" s="954">
-        <v>1007</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="n" s="958">
-        <v>1423821.0</v>
+        <v>1446680.0</v>
       </c>
       <c r="B321" t="s" s="958">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C321" t="s" s="957">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="D321" t="s" s="957">
-        <v>1009</v>
+        <v>41</v>
       </c>
       <c r="E321" t="s" s="957">
-        <v>172</v>
+        <v>21</v>
       </c>
       <c r="F321" t="n" s="958">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G321" t="n" s="959">
-        <v>9.780008782146E12</v>
+        <v>9.781761526794E12</v>
       </c>
       <c r="H321" t="s" s="958">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="I321" t="s" s="957">
         <v>1010</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="n" s="961">
-        <v>1446680.0</v>
+        <v>1399465.0</v>
       </c>
       <c r="B322" t="s" s="961">
         <v>13</v>
       </c>
       <c r="C322" t="s" s="960">
         <v>1011</v>
       </c>
       <c r="D322" t="s" s="960">
-        <v>41</v>
+        <v>1012</v>
       </c>
       <c r="E322" t="s" s="960">
-        <v>21</v>
+        <v>116</v>
       </c>
       <c r="F322" t="n" s="961">
-        <v>2026.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G322" t="n" s="962">
-        <v>9.781761526794E12</v>
+        <v>9.781761527838E12</v>
       </c>
       <c r="H322" t="s" s="961">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="I322" t="s" s="960">
-        <v>1012</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="n" s="964">
-        <v>1399465.0</v>
+        <v>1345003.0</v>
       </c>
       <c r="B323" t="s" s="964">
         <v>13</v>
       </c>
       <c r="C323" t="s" s="963">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="D323" t="s" s="963">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="E323" t="s" s="963">
-        <v>119</v>
+        <v>128</v>
       </c>
       <c r="F323" t="n" s="964">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G323" t="n" s="965">
-        <v>9.781761527838E12</v>
+        <v>9.781529526318E12</v>
       </c>
       <c r="H323" t="s" s="964">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I323" t="s" s="963">
-        <v>1015</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="n" s="967">
-        <v>1345003.0</v>
+        <v>1185535.0</v>
       </c>
       <c r="B324" t="s" s="967">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C324" t="s" s="966">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="D324" t="s" s="966">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="E324" t="s" s="966">
-        <v>131</v>
+        <v>338</v>
       </c>
       <c r="F324" t="n" s="967">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G324" t="n" s="968">
-        <v>9.781529526318E12</v>
+        <v>9.781761180767E12</v>
       </c>
       <c r="H324" t="s" s="967">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="I324" t="s" s="966">
-        <v>1018</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="n" s="970">
-        <v>1185535.0</v>
+        <v>1423789.0</v>
       </c>
       <c r="B325" t="s" s="970">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C325" t="s" s="969">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="D325" t="s" s="969">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="E325" t="s" s="969">
-        <v>344</v>
+        <v>286</v>
       </c>
       <c r="F325" t="n" s="970">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G325" t="n" s="971">
-        <v>9.781761180767E12</v>
+        <v>9.780008771911E12</v>
       </c>
       <c r="H325" t="s" s="970">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="I325" t="s" s="969">
-        <v>1021</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="n" s="973">
-        <v>1423789.0</v>
+        <v>1304505.0</v>
       </c>
       <c r="B326" t="s" s="973">
         <v>13</v>
       </c>
       <c r="C326" t="s" s="972">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="D326" t="s" s="972">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="E326" t="s" s="972">
-        <v>292</v>
+        <v>1025</v>
       </c>
       <c r="F326" t="n" s="973">
         <v>2025.0</v>
       </c>
       <c r="G326" t="n" s="974">
-        <v>9.780008771911E12</v>
+        <v>9.781398533936E12</v>
       </c>
       <c r="H326" t="s" s="973">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I326" t="s" s="972">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="n" s="976">
-        <v>1304505.0</v>
+        <v>1155280.0</v>
       </c>
       <c r="B327" t="s" s="976">
         <v>13</v>
       </c>
       <c r="C327" t="s" s="975">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="D327" t="s" s="975">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="E327" t="s" s="975">
-        <v>1027</v>
+        <v>828</v>
       </c>
       <c r="F327" t="n" s="976">
-        <v>2025.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G327" t="n" s="977">
-        <v>9.781398533936E12</v>
+        <v>9.780316705318E12</v>
       </c>
       <c r="H327" t="s" s="976">
         <v>17</v>
       </c>
       <c r="I327" t="s" s="975">
-        <v>1028</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="n" s="979">
-        <v>1155280.0</v>
+        <v>759155.0</v>
       </c>
       <c r="B328" t="s" s="979">
         <v>13</v>
       </c>
       <c r="C328" t="s" s="978">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="D328" t="s" s="978">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="E328" t="s" s="978">
-        <v>833</v>
+        <v>435</v>
       </c>
       <c r="F328" t="n" s="979">
-        <v>2023.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G328" t="n" s="980">
-        <v>9.780316705318E12</v>
+        <v>9.781510202795E12</v>
       </c>
       <c r="H328" t="s" s="979">
         <v>17</v>
       </c>
       <c r="I328" t="s" s="978">
-        <v>1031</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="n" s="982">
-        <v>759155.0</v>
+        <v>1424034.0</v>
       </c>
       <c r="B329" t="s" s="982">
         <v>13</v>
       </c>
       <c r="C329" t="s" s="981">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="D329" t="s" s="981">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="E329" t="s" s="981">
-        <v>441</v>
+        <v>124</v>
       </c>
       <c r="F329" t="n" s="982">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G329" t="n" s="983">
-        <v>9.781510202795E12</v>
+        <v>9.781760996482E12</v>
       </c>
       <c r="H329" t="s" s="982">
         <v>17</v>
       </c>
       <c r="I329" t="s" s="981">
-        <v>1034</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="n" s="985">
-        <v>1424034.0</v>
+        <v>1359442.0</v>
       </c>
       <c r="B330" t="s" s="985">
         <v>13</v>
       </c>
       <c r="C330" t="s" s="984">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="D330" t="s" s="984">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="E330" t="s" s="984">
-        <v>127</v>
+        <v>298</v>
       </c>
       <c r="F330" t="n" s="985">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G330" t="n" s="986">
-        <v>9.781760996482E12</v>
+        <v>9.780734423641E12</v>
       </c>
       <c r="H330" t="s" s="985">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I330" t="s" s="984">
-        <v>1037</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="n" s="988">
-        <v>1359442.0</v>
+        <v>1472330.0</v>
       </c>
       <c r="B331" t="s" s="988">
         <v>13</v>
       </c>
       <c r="C331" t="s" s="987">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="D331" t="s" s="987">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="E331" t="s" s="987">
-        <v>304</v>
+        <v>246</v>
       </c>
       <c r="F331" t="n" s="988">
         <v>2025.0</v>
       </c>
       <c r="G331" t="n" s="989">
-        <v>9.780734423641E12</v>
+        <v>9.780063375222E12</v>
       </c>
       <c r="H331" t="s" s="988">
         <v>38</v>
       </c>
       <c r="I331" t="s" s="987">
-        <v>1040</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="n" s="991">
-        <v>1472330.0</v>
+        <v>1399475.0</v>
       </c>
       <c r="B332" t="s" s="991">
         <v>13</v>
       </c>
       <c r="C332" t="s" s="990">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="D332" t="s" s="990">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="E332" t="s" s="990">
-        <v>252</v>
+        <v>298</v>
       </c>
       <c r="F332" t="n" s="991">
         <v>2025.0</v>
       </c>
       <c r="G332" t="n" s="992">
-        <v>9.780063375222E12</v>
+        <v>9.780734421418E12</v>
       </c>
       <c r="H332" t="s" s="991">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I332" t="s" s="990">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="n" s="994">
-        <v>1399475.0</v>
+        <v>979459.0</v>
       </c>
       <c r="B333" t="s" s="994">
         <v>13</v>
       </c>
       <c r="C333" t="s" s="993">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="D333" t="s" s="993">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="E333" t="s" s="993">
-        <v>304</v>
+        <v>711</v>
       </c>
       <c r="F333" t="n" s="994">
-        <v>2025.0</v>
+        <v>2022.0</v>
       </c>
       <c r="G333" t="n" s="995">
-        <v>9.780734421418E12</v>
+        <v>9.781742036533E12</v>
       </c>
       <c r="H333" t="s" s="994">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="I333" t="s" s="993">
-        <v>1046</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="n" s="997">
-        <v>979459.0</v>
+        <v>1321170.0</v>
       </c>
       <c r="B334" t="s" s="997">
         <v>13</v>
       </c>
       <c r="C334" t="s" s="996">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="D334" t="s" s="996">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="E334" t="s" s="996">
-        <v>716</v>
+        <v>144</v>
       </c>
       <c r="F334" t="n" s="997">
-        <v>2022.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G334" t="n" s="998">
-        <v>9.781742036533E12</v>
+        <v>9.781526680976E12</v>
       </c>
       <c r="H334" t="s" s="997">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I334" t="s" s="996">
-        <v>1049</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="n" s="1000">
-        <v>1321170.0</v>
+        <v>1423814.0</v>
       </c>
       <c r="B335" t="s" s="1000">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C335" t="s" s="999">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="D335" t="s" s="999">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="E335" t="s" s="999">
-        <v>147</v>
+        <v>1053</v>
       </c>
       <c r="F335" t="n" s="1000">
         <v>2025.0</v>
       </c>
       <c r="G335" t="n" s="1001">
-        <v>9.781526680976E12</v>
+        <v>9.781444979343E12</v>
       </c>
       <c r="H335" t="s" s="1000">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I335" t="s" s="999">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="n" s="1003">
-        <v>1423814.0</v>
+        <v>1371152.0</v>
       </c>
       <c r="B336" t="s" s="1003">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C336" t="s" s="1002">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="D336" t="s" s="1002">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="E336" t="s" s="1002">
-        <v>1055</v>
+        <v>1057</v>
       </c>
       <c r="F336" t="n" s="1003">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G336" t="n" s="1004">
-        <v>9.781444979343E12</v>
+        <v>9.781603095341E12</v>
       </c>
       <c r="H336" t="s" s="1003">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="I336" t="s" s="1002">
-        <v>1056</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="n" s="1006">
-        <v>1371152.0</v>
+        <v>1424054.0</v>
       </c>
       <c r="B337" t="s" s="1006">
         <v>13</v>
       </c>
       <c r="C337" t="s" s="1005">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="D337" t="s" s="1005">
-        <v>1058</v>
+        <v>1060</v>
       </c>
       <c r="E337" t="s" s="1005">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="F337" t="n" s="1006">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G337" t="n" s="1007">
-        <v>9.781603095341E12</v>
+        <v>9.780063278035E12</v>
       </c>
       <c r="H337" t="s" s="1006">
         <v>30</v>
       </c>
       <c r="I337" t="s" s="1005">
-        <v>1060</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="n" s="1009">
-        <v>1424054.0</v>
+        <v>1338014.0</v>
       </c>
       <c r="B338" t="s" s="1009">
         <v>13</v>
       </c>
       <c r="C338" t="s" s="1008">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="D338" t="s" s="1008">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="E338" t="s" s="1008">
-        <v>1063</v>
+        <v>21</v>
       </c>
       <c r="F338" t="n" s="1009">
         <v>2025.0</v>
       </c>
       <c r="G338" t="n" s="1010">
-        <v>9.780063278035E12</v>
+        <v>9.781761722561E12</v>
       </c>
       <c r="H338" t="s" s="1009">
         <v>30</v>
       </c>
       <c r="I338" t="s" s="1008">
-        <v>1064</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="n" s="1012">
-        <v>1338014.0</v>
+        <v>1209972.0</v>
       </c>
       <c r="B339" t="s" s="1012">
         <v>13</v>
       </c>
       <c r="C339" t="s" s="1011">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="D339" t="s" s="1011">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="E339" t="s" s="1011">
-        <v>21</v>
+        <v>1068</v>
       </c>
       <c r="F339" t="n" s="1012">
-        <v>2025.0</v>
+        <v>2019.0</v>
       </c>
       <c r="G339" t="n" s="1013">
-        <v>9.781761722561E12</v>
+        <v>9.780349003344E12</v>
       </c>
       <c r="H339" t="s" s="1012">
         <v>30</v>
       </c>
       <c r="I339" t="s" s="1011">
-        <v>1067</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="n" s="1015">
-        <v>1209972.0</v>
+        <v>1401634.0</v>
       </c>
       <c r="B340" t="s" s="1015">
         <v>13</v>
       </c>
       <c r="C340" t="s" s="1014">
-        <v>1068</v>
+        <v>1070</v>
       </c>
       <c r="D340" t="s" s="1014">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="E340" t="s" s="1014">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="F340" t="n" s="1015">
-        <v>2019.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G340" t="n" s="1016">
-        <v>9.780349003344E12</v>
+        <v>9.781510112988E12</v>
       </c>
       <c r="H340" t="s" s="1015">
-        <v>30</v>
+        <v>55</v>
       </c>
       <c r="I340" t="s" s="1014">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="n" s="1018">
-        <v>1401634.0</v>
+        <v>1446838.0</v>
       </c>
       <c r="B341" t="s" s="1018">
         <v>13</v>
       </c>
       <c r="C341" t="s" s="1017">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="D341" t="s" s="1017">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="E341" t="s" s="1017">
-        <v>1074</v>
+        <v>1076</v>
       </c>
       <c r="F341" t="n" s="1018">
         <v>2025.0</v>
       </c>
       <c r="G341" t="n" s="1019">
-        <v>9.781510112988E12</v>
+        <v>9.78000879376E12</v>
       </c>
       <c r="H341" t="s" s="1018">
         <v>55</v>
       </c>
       <c r="I341" t="s" s="1017">
-        <v>1075</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="n" s="1021">
-        <v>1446838.0</v>
+        <v>1367138.0</v>
       </c>
       <c r="B342" t="s" s="1021">
         <v>13</v>
       </c>
       <c r="C342" t="s" s="1020">
-        <v>1076</v>
+        <v>1078</v>
       </c>
       <c r="D342" t="s" s="1020">
-        <v>1077</v>
+        <v>1079</v>
       </c>
       <c r="E342" t="s" s="1020">
-        <v>1078</v>
+        <v>789</v>
       </c>
       <c r="F342" t="n" s="1021">
         <v>2025.0</v>
       </c>
       <c r="G342" t="n" s="1022">
-        <v>9.78000879376E12</v>
+        <v>9.798765670521E12</v>
       </c>
       <c r="H342" t="s" s="1021">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I342" t="s" s="1020">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="n" s="1024">
-        <v>1367138.0</v>
+        <v>1424058.0</v>
       </c>
       <c r="B343" t="s" s="1024">
         <v>13</v>
       </c>
       <c r="C343" t="s" s="1023">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="D343" t="s" s="1023">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="E343" t="s" s="1023">
-        <v>794</v>
+        <v>828</v>
       </c>
       <c r="F343" t="n" s="1024">
         <v>2025.0</v>
       </c>
       <c r="G343" t="n" s="1025">
-        <v>9.798765670521E12</v>
+        <v>9.780316597104E12</v>
       </c>
       <c r="H343" t="s" s="1024">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I343" t="s" s="1023">
-        <v>1082</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="n" s="1027">
-        <v>1424058.0</v>
+        <v>864867.0</v>
       </c>
       <c r="B344" t="s" s="1027">
         <v>13</v>
       </c>
       <c r="C344" t="s" s="1026">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="D344" t="s" s="1026">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="E344" t="s" s="1026">
-        <v>833</v>
+        <v>342</v>
       </c>
       <c r="F344" t="n" s="1027">
-        <v>2025.0</v>
+        <v>2017.0</v>
       </c>
       <c r="G344" t="n" s="1028">
-        <v>9.780316597104E12</v>
+        <v>9.780994528001E12</v>
       </c>
       <c r="H344" t="s" s="1027">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="I344" t="s" s="1026">
-        <v>1085</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="n" s="1030">
-        <v>864867.0</v>
+        <v>121391.0</v>
       </c>
       <c r="B345" t="s" s="1030">
         <v>13</v>
       </c>
       <c r="C345" t="s" s="1029">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="D345" t="s" s="1029">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="E345" t="s" s="1029">
-        <v>348</v>
+        <v>124</v>
       </c>
       <c r="F345" t="n" s="1030">
-        <v>2017.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G345" t="n" s="1031">
-        <v>9.780994528001E12</v>
+        <v>9.781760992958E12</v>
       </c>
       <c r="H345" t="s" s="1030">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="I345" t="s" s="1029">
-        <v>1088</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="n" s="1033">
-        <v>121391.0</v>
+        <v>1304854.0</v>
       </c>
       <c r="B346" t="s" s="1033">
         <v>13</v>
       </c>
       <c r="C346" t="s" s="1032">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="D346" t="s" s="1032">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="E346" t="s" s="1032">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F346" t="n" s="1033">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G346" t="n" s="1034">
-        <v>9.781760992958E12</v>
+        <v>9.781529501322E12</v>
       </c>
       <c r="H346" t="s" s="1033">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="I346" t="s" s="1032">
-        <v>1091</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="n" s="1036">
-        <v>1304854.0</v>
+        <v>1395160.0</v>
       </c>
       <c r="B347" t="s" s="1036">
         <v>13</v>
       </c>
       <c r="C347" t="s" s="1035">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="D347" t="s" s="1035">
-        <v>1093</v>
+        <v>1094</v>
       </c>
       <c r="E347" t="s" s="1035">
-        <v>131</v>
+        <v>16</v>
       </c>
       <c r="F347" t="n" s="1036">
         <v>2025.0</v>
       </c>
       <c r="G347" t="n" s="1037">
-        <v>9.781529501322E12</v>
+        <v>9.781760501846E12</v>
       </c>
       <c r="H347" t="s" s="1036">
         <v>30</v>
       </c>
       <c r="I347" t="s" s="1035">
-        <v>1094</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="n" s="1039">
-        <v>1395160.0</v>
+        <v>1423824.0</v>
       </c>
       <c r="B348" t="s" s="1039">
         <v>13</v>
       </c>
       <c r="C348" t="s" s="1038">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="D348" t="s" s="1038">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="E348" t="s" s="1038">
-        <v>16</v>
+        <v>74</v>
       </c>
       <c r="F348" t="n" s="1039">
         <v>2025.0</v>
       </c>
       <c r="G348" t="n" s="1040">
-        <v>9.781760501846E12</v>
+        <v>9.781460761816E12</v>
       </c>
       <c r="H348" t="s" s="1039">
-        <v>30</v>
+        <v>55</v>
       </c>
       <c r="I348" t="s" s="1038">
-        <v>1097</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="n" s="1042">
-        <v>1423824.0</v>
+        <v>1292388.0</v>
       </c>
       <c r="B349" t="s" s="1042">
         <v>13</v>
       </c>
       <c r="C349" t="s" s="1041">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="D349" t="s" s="1041">
-        <v>1099</v>
+        <v>1097</v>
       </c>
       <c r="E349" t="s" s="1041">
-        <v>74</v>
+        <v>286</v>
       </c>
       <c r="F349" t="n" s="1042">
         <v>2025.0</v>
       </c>
       <c r="G349" t="n" s="1043">
-        <v>9.781460761816E12</v>
+        <v>9.781460761809E12</v>
       </c>
       <c r="H349" t="s" s="1042">
         <v>55</v>
       </c>
       <c r="I349" t="s" s="1041">
         <v>1100</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="n" s="1045">
-        <v>1292388.0</v>
+        <v>1424136.0</v>
       </c>
       <c r="B350" t="s" s="1045">
         <v>13</v>
       </c>
       <c r="C350" t="s" s="1044">
         <v>1101</v>
       </c>
       <c r="D350" t="s" s="1044">
-        <v>1099</v>
+        <v>1102</v>
       </c>
       <c r="E350" t="s" s="1044">
-        <v>292</v>
+        <v>165</v>
       </c>
       <c r="F350" t="n" s="1045">
         <v>2025.0</v>
       </c>
       <c r="G350" t="n" s="1046">
-        <v>9.781460761809E12</v>
+        <v>9.781761348556E12</v>
       </c>
       <c r="H350" t="s" s="1045">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I350" t="s" s="1044">
-        <v>1102</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="n" s="1048">
-        <v>1424136.0</v>
+        <v>1495606.0</v>
       </c>
       <c r="B351" t="s" s="1048">
         <v>13</v>
       </c>
       <c r="C351" t="s" s="1047">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="D351" t="s" s="1047">
-        <v>1104</v>
+        <v>1102</v>
       </c>
       <c r="E351" t="s" s="1047">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="F351" t="n" s="1048">
         <v>2025.0</v>
       </c>
       <c r="G351" t="n" s="1049">
-        <v>9.781761348556E12</v>
+        <v>9.781761348532E12</v>
       </c>
       <c r="H351" t="s" s="1048">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="I351" t="s" s="1047">
         <v>1105</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="n" s="1051">
-        <v>1495606.0</v>
+        <v>1495599.0</v>
       </c>
       <c r="B352" t="s" s="1051">
         <v>13</v>
       </c>
       <c r="C352" t="s" s="1050">
         <v>1106</v>
       </c>
       <c r="D352" t="s" s="1050">
-        <v>1104</v>
+        <v>1102</v>
       </c>
       <c r="E352" t="s" s="1050">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="F352" t="n" s="1051">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G352" t="n" s="1052">
-        <v>9.781761348532E12</v>
+        <v>9.781761348563E12</v>
       </c>
       <c r="H352" t="s" s="1051">
         <v>55</v>
       </c>
       <c r="I352" t="s" s="1050">
         <v>1107</v>
       </c>
     </row>
     <row r="353">
-      <c r="A353" t="n" s="1054">
-        <v>1495599.0</v>
+      <c r="A353" t="s" s="1054">
+        <v>13</v>
       </c>
       <c r="B353" t="s" s="1054">
         <v>13</v>
       </c>
       <c r="C353" t="s" s="1053">
         <v>1108</v>
       </c>
       <c r="D353" t="s" s="1053">
-        <v>1104</v>
+        <v>1109</v>
       </c>
       <c r="E353" t="s" s="1053">
-        <v>168</v>
-[...5 lines deleted...]
-        <v>9.781761348563E12</v>
+        <v>13</v>
+      </c>
+      <c r="F353" t="s" s="1054">
+        <v>13</v>
+      </c>
+      <c r="G353" t="s" s="1055">
+        <v>13</v>
       </c>
       <c r="H353" t="s" s="1054">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I353" t="s" s="1053">
-        <v>1109</v>
+        <v>216</v>
       </c>
     </row>
     <row r="354">
-      <c r="A354" t="s" s="1057">
-        <v>13</v>
+      <c r="A354" t="n" s="1057">
+        <v>1423355.0</v>
       </c>
       <c r="B354" t="s" s="1057">
         <v>13</v>
       </c>
       <c r="C354" t="s" s="1056">
         <v>1110</v>
       </c>
       <c r="D354" t="s" s="1056">
         <v>1111</v>
       </c>
       <c r="E354" t="s" s="1056">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>100</v>
+      </c>
+      <c r="F354" t="n" s="1057">
+        <v>2025.0</v>
+      </c>
+      <c r="G354" t="n" s="1058">
+        <v>9.781761112409E12</v>
       </c>
       <c r="H354" t="s" s="1057">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I354" t="s" s="1056">
-        <v>219</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="n" s="1060">
-        <v>1423355.0</v>
+        <v>1209885.0</v>
       </c>
       <c r="B355" t="s" s="1060">
         <v>13</v>
       </c>
       <c r="C355" t="s" s="1059">
-        <v>1112</v>
+        <v>1113</v>
       </c>
       <c r="D355" t="s" s="1059">
-        <v>1113</v>
+        <v>1114</v>
       </c>
       <c r="E355" t="s" s="1059">
-        <v>103</v>
+        <v>1115</v>
       </c>
       <c r="F355" t="n" s="1060">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G355" t="n" s="1061">
-        <v>9.781761112409E12</v>
+        <v>9.781250829122E12</v>
       </c>
       <c r="H355" t="s" s="1060">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I355" t="s" s="1059">
-        <v>1114</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="356">
-      <c r="A356" t="n" s="1063">
-        <v>1209885.0</v>
+      <c r="A356" t="s" s="1063">
+        <v>13</v>
       </c>
       <c r="B356" t="s" s="1063">
         <v>13</v>
       </c>
       <c r="C356" t="s" s="1062">
-        <v>1115</v>
+        <v>1117</v>
       </c>
       <c r="D356" t="s" s="1062">
-        <v>1116</v>
+        <v>1118</v>
       </c>
       <c r="E356" t="s" s="1062">
-        <v>1117</v>
-[...5 lines deleted...]
-        <v>9.781250829122E12</v>
+        <v>13</v>
+      </c>
+      <c r="F356" t="s" s="1063">
+        <v>13</v>
+      </c>
+      <c r="G356" t="s" s="1064">
+        <v>13</v>
       </c>
       <c r="H356" t="s" s="1063">
         <v>17</v>
       </c>
       <c r="I356" t="s" s="1062">
-        <v>1118</v>
+        <v>216</v>
       </c>
     </row>
     <row r="357">
-      <c r="A357" t="s" s="1066">
-        <v>13</v>
+      <c r="A357" t="n" s="1066">
+        <v>1423803.0</v>
       </c>
       <c r="B357" t="s" s="1066">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C357" t="s" s="1065">
         <v>1119</v>
       </c>
       <c r="D357" t="s" s="1065">
         <v>1120</v>
       </c>
       <c r="E357" t="s" s="1065">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>749</v>
+      </c>
+      <c r="F357" t="n" s="1066">
+        <v>2025.0</v>
+      </c>
+      <c r="G357" t="n" s="1067">
+        <v>9.780241712788E12</v>
       </c>
       <c r="H357" t="s" s="1066">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I357" t="s" s="1065">
-        <v>219</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="358">
-      <c r="A358" t="n" s="1069">
-        <v>1423803.0</v>
+      <c r="A358" t="s" s="1069">
+        <v>13</v>
       </c>
       <c r="B358" t="s" s="1069">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C358" t="s" s="1068">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="D358" t="s" s="1068">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="E358" t="s" s="1068">
-        <v>754</v>
-[...5 lines deleted...]
-        <v>9.780241712788E12</v>
+        <v>13</v>
+      </c>
+      <c r="F358" t="s" s="1069">
+        <v>13</v>
+      </c>
+      <c r="G358" t="s" s="1070">
+        <v>13</v>
       </c>
       <c r="H358" t="s" s="1069">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="I358" t="s" s="1068">
-        <v>1123</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="359">
-      <c r="A359" t="s" s="1072">
-        <v>13</v>
+      <c r="A359" t="n" s="1072">
+        <v>1423914.0</v>
       </c>
       <c r="B359" t="s" s="1072">
         <v>13</v>
       </c>
       <c r="C359" t="s" s="1071">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="D359" t="s" s="1071">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="E359" t="s" s="1071">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>789</v>
+      </c>
+      <c r="F359" t="n" s="1072">
+        <v>2025.0</v>
+      </c>
+      <c r="G359" t="n" s="1073">
+        <v>9.798765688656E12</v>
       </c>
       <c r="H359" t="s" s="1072">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="I359" t="s" s="1071">
-        <v>1126</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="n" s="1075">
-        <v>1423914.0</v>
+        <v>1332955.0</v>
       </c>
       <c r="B360" t="s" s="1075">
         <v>13</v>
       </c>
       <c r="C360" t="s" s="1074">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="D360" t="s" s="1074">
-        <v>1128</v>
+        <v>780</v>
       </c>
       <c r="E360" t="s" s="1074">
-        <v>794</v>
+        <v>342</v>
       </c>
       <c r="F360" t="n" s="1075">
-        <v>2025.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G360" t="n" s="1076">
-        <v>9.798765688656E12</v>
+        <v>9.780645378856E12</v>
       </c>
       <c r="H360" t="s" s="1075">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I360" t="s" s="1074">
         <v>1129</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="n" s="1078">
-        <v>1332955.0</v>
+        <v>1359349.0</v>
       </c>
       <c r="B361" t="s" s="1078">
         <v>13</v>
       </c>
       <c r="C361" t="s" s="1077">
         <v>1130</v>
       </c>
       <c r="D361" t="s" s="1077">
-        <v>785</v>
+        <v>1131</v>
       </c>
       <c r="E361" t="s" s="1077">
-        <v>348</v>
+        <v>165</v>
       </c>
       <c r="F361" t="n" s="1078">
-        <v>2023.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G361" t="n" s="1079">
-        <v>9.780645378856E12</v>
+        <v>9.780241732793E12</v>
       </c>
       <c r="H361" t="s" s="1078">
         <v>30</v>
       </c>
       <c r="I361" t="s" s="1077">
-        <v>1131</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="n" s="1081">
-        <v>1359349.0</v>
+        <v>1366482.0</v>
       </c>
       <c r="B362" t="s" s="1081">
         <v>13</v>
       </c>
       <c r="C362" t="s" s="1080">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="D362" t="s" s="1080">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="E362" t="s" s="1080">
-        <v>168</v>
+        <v>286</v>
       </c>
       <c r="F362" t="n" s="1081">
         <v>2025.0</v>
       </c>
       <c r="G362" t="n" s="1082">
-        <v>9.780241732793E12</v>
+        <v>9.781460765081E12</v>
       </c>
       <c r="H362" t="s" s="1081">
-        <v>30</v>
+        <v>55</v>
       </c>
       <c r="I362" t="s" s="1080">
-        <v>1134</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="n" s="1084">
-        <v>1366482.0</v>
+        <v>1162611.0</v>
       </c>
       <c r="B363" t="s" s="1084">
         <v>13</v>
       </c>
       <c r="C363" t="s" s="1083">
-        <v>1135</v>
+        <v>1136</v>
       </c>
       <c r="D363" t="s" s="1083">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="E363" t="s" s="1083">
-        <v>292</v>
+        <v>1025</v>
       </c>
       <c r="F363" t="n" s="1084">
-        <v>2025.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G363" t="n" s="1085">
-        <v>9.781460765081E12</v>
+        <v>9.781398517707E12</v>
       </c>
       <c r="H363" t="s" s="1084">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I363" t="s" s="1083">
-        <v>1137</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="n" s="1087">
-        <v>1162611.0</v>
+        <v>1228275.0</v>
       </c>
       <c r="B364" t="s" s="1087">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C364" t="s" s="1086">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="D364" t="s" s="1086">
-        <v>1139</v>
+        <v>1140</v>
       </c>
       <c r="E364" t="s" s="1086">
-        <v>1027</v>
+        <v>1141</v>
       </c>
       <c r="F364" t="n" s="1087">
-        <v>2023.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G364" t="n" s="1088">
-        <v>9.781398517707E12</v>
+        <v>9.78006306779E12</v>
       </c>
       <c r="H364" t="s" s="1087">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I364" t="s" s="1086">
-        <v>1140</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="n" s="1090">
-        <v>1228275.0</v>
+        <v>1424063.0</v>
       </c>
       <c r="B365" t="s" s="1090">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C365" t="s" s="1089">
-        <v>1141</v>
+        <v>1143</v>
       </c>
       <c r="D365" t="s" s="1089">
-        <v>1142</v>
+        <v>1144</v>
       </c>
       <c r="E365" t="s" s="1089">
-        <v>1143</v>
+        <v>1145</v>
       </c>
       <c r="F365" t="n" s="1090">
         <v>2025.0</v>
       </c>
       <c r="G365" t="n" s="1091">
-        <v>9.78006306779E12</v>
+        <v>9.78144518674E12</v>
       </c>
       <c r="H365" t="s" s="1090">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="I365" t="s" s="1089">
-        <v>1144</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="n" s="1093">
-        <v>1424063.0</v>
+        <v>1329955.0</v>
       </c>
       <c r="B366" t="s" s="1093">
         <v>13</v>
       </c>
       <c r="C366" t="s" s="1092">
-        <v>1145</v>
+        <v>1147</v>
       </c>
       <c r="D366" t="s" s="1092">
-        <v>1146</v>
+        <v>1148</v>
       </c>
       <c r="E366" t="s" s="1092">
-        <v>1147</v>
+        <v>338</v>
       </c>
       <c r="F366" t="n" s="1093">
         <v>2025.0</v>
       </c>
       <c r="G366" t="n" s="1094">
-        <v>9.78144518674E12</v>
+        <v>9.781761181726E12</v>
       </c>
       <c r="H366" t="s" s="1093">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="I366" t="s" s="1092">
-        <v>1148</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="n" s="1096">
-        <v>1329955.0</v>
+        <v>1424025.0</v>
       </c>
       <c r="B367" t="s" s="1096">
         <v>13</v>
       </c>
       <c r="C367" t="s" s="1095">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="D367" t="s" s="1095">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="E367" t="s" s="1095">
-        <v>344</v>
+        <v>1152</v>
       </c>
       <c r="F367" t="n" s="1096">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G367" t="n" s="1097">
-        <v>9.781761181726E12</v>
+        <v>9.781922592545E12</v>
       </c>
       <c r="H367" t="s" s="1096">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I367" t="s" s="1095">
-        <v>1151</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="n" s="1099">
-        <v>1424025.0</v>
+        <v>1231021.0</v>
       </c>
       <c r="B368" t="s" s="1099">
         <v>13</v>
       </c>
       <c r="C368" t="s" s="1098">
-        <v>1152</v>
+        <v>1154</v>
       </c>
       <c r="D368" t="s" s="1098">
-        <v>1153</v>
+        <v>1155</v>
       </c>
       <c r="E368" t="s" s="1098">
-        <v>1154</v>
+        <v>21</v>
       </c>
       <c r="F368" t="n" s="1099">
         <v>2024.0</v>
       </c>
       <c r="G368" t="n" s="1100">
-        <v>9.781922592545E12</v>
+        <v>9.781760261153E12</v>
       </c>
       <c r="H368" t="s" s="1099">
         <v>38</v>
       </c>
       <c r="I368" t="s" s="1098">
-        <v>1155</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="n" s="1102">
-        <v>1231021.0</v>
+        <v>1423333.0</v>
       </c>
       <c r="B369" t="s" s="1102">
         <v>13</v>
       </c>
       <c r="C369" t="s" s="1101">
-        <v>1156</v>
+        <v>1157</v>
       </c>
       <c r="D369" t="s" s="1101">
-        <v>1157</v>
+        <v>1158</v>
       </c>
       <c r="E369" t="s" s="1101">
-        <v>21</v>
+        <v>100</v>
       </c>
       <c r="F369" t="n" s="1102">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G369" t="n" s="1103">
-        <v>9.781760261153E12</v>
+        <v>9.781761112614E12</v>
       </c>
       <c r="H369" t="s" s="1102">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I369" t="s" s="1101">
-        <v>1158</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="n" s="1105">
-        <v>1423333.0</v>
+        <v>1424070.0</v>
       </c>
       <c r="B370" t="s" s="1105">
         <v>13</v>
       </c>
       <c r="C370" t="s" s="1104">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="D370" t="s" s="1104">
-        <v>1160</v>
+        <v>1161</v>
       </c>
       <c r="E370" t="s" s="1104">
-        <v>103</v>
+        <v>16</v>
       </c>
       <c r="F370" t="n" s="1105">
         <v>2025.0</v>
       </c>
       <c r="G370" t="n" s="1106">
-        <v>9.781761112614E12</v>
+        <v>9.781761217234E12</v>
       </c>
       <c r="H370" t="s" s="1105">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="I370" t="s" s="1104">
-        <v>1161</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="n" s="1108">
-        <v>1424070.0</v>
+        <v>1423942.0</v>
       </c>
       <c r="B371" t="s" s="1108">
         <v>13</v>
       </c>
       <c r="C371" t="s" s="1107">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="D371" t="s" s="1107">
-        <v>1163</v>
+        <v>1164</v>
       </c>
       <c r="E371" t="s" s="1107">
-        <v>16</v>
+        <v>1076</v>
       </c>
       <c r="F371" t="n" s="1108">
         <v>2025.0</v>
       </c>
       <c r="G371" t="n" s="1109">
-        <v>9.781761217234E12</v>
+        <v>9.780008781828E12</v>
       </c>
       <c r="H371" t="s" s="1108">
         <v>17</v>
       </c>
       <c r="I371" t="s" s="1107">
-        <v>1164</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="n" s="1111">
-        <v>1423942.0</v>
+        <v>1423811.0</v>
       </c>
       <c r="B372" t="s" s="1111">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C372" t="s" s="1110">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="D372" t="s" s="1110">
-        <v>1166</v>
+        <v>1167</v>
       </c>
       <c r="E372" t="s" s="1110">
-        <v>1078</v>
+        <v>1168</v>
       </c>
       <c r="F372" t="n" s="1111">
         <v>2025.0</v>
       </c>
       <c r="G372" t="n" s="1112">
-        <v>9.780008781828E12</v>
+        <v>9.781035413027E12</v>
       </c>
       <c r="H372" t="s" s="1111">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I372" t="s" s="1110">
-        <v>1167</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="n" s="1114">
-        <v>1423811.0</v>
+        <v>1188544.0</v>
       </c>
       <c r="B373" t="s" s="1114">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C373" t="s" s="1113">
-        <v>1168</v>
+        <v>1170</v>
       </c>
       <c r="D373" t="s" s="1113">
-        <v>1169</v>
+        <v>1171</v>
       </c>
       <c r="E373" t="s" s="1113">
-        <v>1170</v>
+        <v>711</v>
       </c>
       <c r="F373" t="n" s="1114">
-        <v>2025.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G373" t="n" s="1115">
-        <v>9.781035413027E12</v>
+        <v>9.781742036427E12</v>
       </c>
       <c r="H373" t="s" s="1114">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="I373" t="s" s="1113">
-        <v>1171</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="n" s="1117">
-        <v>1188544.0</v>
+        <v>1446670.0</v>
       </c>
       <c r="B374" t="s" s="1117">
         <v>13</v>
       </c>
       <c r="C374" t="s" s="1116">
-        <v>1172</v>
+        <v>1173</v>
       </c>
       <c r="D374" t="s" s="1116">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="E374" t="s" s="1116">
-        <v>716</v>
+        <v>21</v>
       </c>
       <c r="F374" t="n" s="1117">
-        <v>2023.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G374" t="n" s="1118">
-        <v>9.781742036427E12</v>
+        <v>9.781761646874E12</v>
       </c>
       <c r="H374" t="s" s="1117">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="I374" t="s" s="1116">
-        <v>1174</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="n" s="1120">
-        <v>1446670.0</v>
+        <v>1423929.0</v>
       </c>
       <c r="B375" t="s" s="1120">
         <v>13</v>
       </c>
       <c r="C375" t="s" s="1119">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="D375" t="s" s="1119">
-        <v>1176</v>
+        <v>341</v>
       </c>
       <c r="E375" t="s" s="1119">
-        <v>21</v>
+        <v>342</v>
       </c>
       <c r="F375" t="n" s="1120">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G375" t="n" s="1121">
-        <v>9.781761646874E12</v>
+        <v>9.780648815488E12</v>
       </c>
       <c r="H375" t="s" s="1120">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="I375" t="s" s="1119">
         <v>1177</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="n" s="1123">
-        <v>1423929.0</v>
+        <v>1329643.0</v>
       </c>
       <c r="B376" t="s" s="1123">
         <v>13</v>
       </c>
       <c r="C376" t="s" s="1122">
         <v>1178</v>
       </c>
       <c r="D376" t="s" s="1122">
-        <v>347</v>
+        <v>1179</v>
       </c>
       <c r="E376" t="s" s="1122">
-        <v>348</v>
+        <v>1180</v>
       </c>
       <c r="F376" t="n" s="1123">
         <v>2025.0</v>
       </c>
       <c r="G376" t="n" s="1124">
-        <v>9.780648815488E12</v>
+        <v>9.781923141483E12</v>
       </c>
       <c r="H376" t="s" s="1123">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I376" t="s" s="1122">
-        <v>1179</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="n" s="1126">
-        <v>1329643.0</v>
+        <v>1423933.0</v>
       </c>
       <c r="B377" t="s" s="1126">
         <v>13</v>
       </c>
       <c r="C377" t="s" s="1125">
-        <v>1180</v>
+        <v>1182</v>
       </c>
       <c r="D377" t="s" s="1125">
-        <v>1181</v>
+        <v>1183</v>
       </c>
       <c r="E377" t="s" s="1125">
-        <v>1182</v>
+        <v>654</v>
       </c>
       <c r="F377" t="n" s="1126">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G377" t="n" s="1127">
-        <v>9.781923141483E12</v>
+        <v>9.780645378887E12</v>
       </c>
       <c r="H377" t="s" s="1126">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I377" t="s" s="1125">
-        <v>1183</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="n" s="1129">
-        <v>1423933.0</v>
+        <v>1277866.0</v>
       </c>
       <c r="B378" t="s" s="1129">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C378" t="s" s="1128">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="D378" t="s" s="1128">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="E378" t="s" s="1128">
-        <v>659</v>
+        <v>1187</v>
       </c>
       <c r="F378" t="n" s="1129">
         <v>2024.0</v>
       </c>
       <c r="G378" t="n" s="1130">
-        <v>9.780645378887E12</v>
+        <v>9.781250838292E12</v>
       </c>
       <c r="H378" t="s" s="1129">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I378" t="s" s="1128">
-        <v>1186</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="n" s="1132">
-        <v>1277866.0</v>
+        <v>1329974.0</v>
       </c>
       <c r="B379" t="s" s="1132">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C379" t="s" s="1131">
-        <v>1187</v>
+        <v>1189</v>
       </c>
       <c r="D379" t="s" s="1131">
-        <v>1188</v>
+        <v>1190</v>
       </c>
       <c r="E379" t="s" s="1131">
-        <v>1189</v>
+        <v>74</v>
       </c>
       <c r="F379" t="n" s="1132">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G379" t="n" s="1133">
-        <v>9.781250838292E12</v>
+        <v>9.781460765517E12</v>
       </c>
       <c r="H379" t="s" s="1132">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="I379" t="s" s="1131">
-        <v>1190</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="n" s="1135">
-        <v>1329974.0</v>
+        <v>1018465.0</v>
       </c>
       <c r="B380" t="s" s="1135">
         <v>13</v>
       </c>
       <c r="C380" t="s" s="1134">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="D380" t="s" s="1134">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="E380" t="s" s="1134">
-        <v>74</v>
+        <v>1194</v>
       </c>
       <c r="F380" t="n" s="1135">
-        <v>2025.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G380" t="n" s="1136">
-        <v>9.781460765517E12</v>
+        <v>9.781510110281E12</v>
       </c>
       <c r="H380" t="s" s="1135">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I380" t="s" s="1134">
-        <v>1193</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="n" s="1138">
-        <v>1018465.0</v>
+        <v>1304649.0</v>
       </c>
       <c r="B381" t="s" s="1138">
         <v>13</v>
       </c>
       <c r="C381" t="s" s="1137">
-        <v>1194</v>
+        <v>1196</v>
       </c>
       <c r="D381" t="s" s="1137">
-        <v>1195</v>
+        <v>1197</v>
       </c>
       <c r="E381" t="s" s="1137">
-        <v>1196</v>
+        <v>298</v>
       </c>
       <c r="F381" t="n" s="1138">
-        <v>2023.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G381" t="n" s="1139">
-        <v>9.781510110281E12</v>
+        <v>9.780734422224E12</v>
       </c>
       <c r="H381" t="s" s="1138">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I381" t="s" s="1137">
-        <v>1197</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="n" s="1141">
-        <v>1304649.0</v>
+        <v>1087432.0</v>
       </c>
       <c r="B382" t="s" s="1141">
         <v>13</v>
       </c>
       <c r="C382" t="s" s="1140">
-        <v>1198</v>
+        <v>1199</v>
       </c>
       <c r="D382" t="s" s="1140">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="E382" t="s" s="1140">
-        <v>304</v>
+        <v>369</v>
       </c>
       <c r="F382" t="n" s="1141">
-        <v>2025.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G382" t="n" s="1142">
-        <v>9.780734422224E12</v>
+        <v>9.781839949296E12</v>
       </c>
       <c r="H382" t="s" s="1141">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I382" t="s" s="1140">
-        <v>1200</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="n" s="1144">
-        <v>1087432.0</v>
+        <v>1423802.0</v>
       </c>
       <c r="B383" t="s" s="1144">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C383" t="s" s="1143">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="D383" t="s" s="1143">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="E383" t="s" s="1143">
-        <v>375</v>
+        <v>749</v>
       </c>
       <c r="F383" t="n" s="1144">
-        <v>2023.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G383" t="n" s="1145">
-        <v>9.781839949296E12</v>
+        <v>9.780241763124E12</v>
       </c>
       <c r="H383" t="s" s="1144">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I383" t="s" s="1143">
-        <v>1203</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="n" s="1147">
-        <v>1423802.0</v>
+        <v>1446855.0</v>
       </c>
       <c r="B384" t="s" s="1147">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C384" t="s" s="1146">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="D384" t="s" s="1146">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="E384" t="s" s="1146">
-        <v>754</v>
+        <v>1207</v>
       </c>
       <c r="F384" t="n" s="1147">
         <v>2025.0</v>
       </c>
       <c r="G384" t="n" s="1148">
-        <v>9.780241763124E12</v>
+        <v>9.781763773301E12</v>
       </c>
       <c r="H384" t="s" s="1147">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="I384" t="s" s="1146">
-        <v>1206</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="n" s="1150">
-        <v>1446855.0</v>
+        <v>1423353.0</v>
       </c>
       <c r="B385" t="s" s="1150">
         <v>13</v>
       </c>
       <c r="C385" t="s" s="1149">
-        <v>1207</v>
+        <v>1209</v>
       </c>
       <c r="D385" t="s" s="1149">
-        <v>1208</v>
+        <v>1210</v>
       </c>
       <c r="E385" t="s" s="1149">
-        <v>1209</v>
+        <v>100</v>
       </c>
       <c r="F385" t="n" s="1150">
         <v>2025.0</v>
       </c>
       <c r="G385" t="n" s="1151">
-        <v>9.781763773301E12</v>
+        <v>9.781761112577E12</v>
       </c>
       <c r="H385" t="s" s="1150">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="I385" t="s" s="1149">
-        <v>1210</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="n" s="1153">
-        <v>1423353.0</v>
+        <v>1424092.0</v>
       </c>
       <c r="B386" t="s" s="1153">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C386" t="s" s="1152">
-        <v>1211</v>
+        <v>1212</v>
       </c>
       <c r="D386" t="s" s="1152">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="E386" t="s" s="1152">
-        <v>103</v>
+        <v>91</v>
       </c>
       <c r="F386" t="n" s="1153">
         <v>2025.0</v>
       </c>
       <c r="G386" t="n" s="1154">
-        <v>9.781761112577E12</v>
+        <v>9.780008513788E12</v>
       </c>
       <c r="H386" t="s" s="1153">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I386" t="s" s="1152">
-        <v>1213</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="n" s="1156">
-        <v>1424092.0</v>
+        <v>1485723.0</v>
       </c>
       <c r="B387" t="s" s="1156">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C387" t="s" s="1155">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="D387" t="s" s="1155">
-        <v>1215</v>
+        <v>1216</v>
       </c>
       <c r="E387" t="s" s="1155">
-        <v>91</v>
+        <v>435</v>
       </c>
       <c r="F387" t="n" s="1156">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G387" t="n" s="1157">
-        <v>9.780008513788E12</v>
+        <v>9.781444931983E12</v>
       </c>
       <c r="H387" t="s" s="1156">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="I387" t="s" s="1155">
-        <v>1216</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="n" s="1159">
-        <v>1485723.0</v>
+        <v>1337815.0</v>
       </c>
       <c r="B388" t="s" s="1159">
         <v>13</v>
       </c>
       <c r="C388" t="s" s="1158">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="D388" t="s" s="1158">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="E388" t="s" s="1158">
-        <v>441</v>
+        <v>263</v>
       </c>
       <c r="F388" t="n" s="1159">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G388" t="n" s="1160">
-        <v>9.781444931983E12</v>
+        <v>9.781839134722E12</v>
       </c>
       <c r="H388" t="s" s="1159">
         <v>17</v>
       </c>
       <c r="I388" t="s" s="1158">
-        <v>1219</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="n" s="1162">
-        <v>1337815.0</v>
+        <v>1489983.0</v>
       </c>
       <c r="B389" t="s" s="1162">
         <v>13</v>
       </c>
       <c r="C389" t="s" s="1161">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="D389" t="s" s="1161">
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="E389" t="s" s="1161">
-        <v>269</v>
+        <v>1053</v>
       </c>
       <c r="F389" t="n" s="1162">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G389" t="n" s="1163">
-        <v>9.781839134722E12</v>
+        <v>9.78144497878E12</v>
       </c>
       <c r="H389" t="s" s="1162">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="I389" t="s" s="1161">
-        <v>1222</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="n" s="1165">
-        <v>1489983.0</v>
+        <v>771238.0</v>
       </c>
       <c r="B390" t="s" s="1165">
         <v>13</v>
       </c>
       <c r="C390" t="s" s="1164">
-        <v>1223</v>
+        <v>1224</v>
       </c>
       <c r="D390" t="s" s="1164">
-        <v>1224</v>
+        <v>667</v>
       </c>
       <c r="E390" t="s" s="1164">
-        <v>1055</v>
+        <v>594</v>
       </c>
       <c r="F390" t="n" s="1165">
-        <v>2026.0</v>
+        <v>2020.0</v>
       </c>
       <c r="G390" t="n" s="1166">
-        <v>9.78144497878E12</v>
+        <v>9.781922268679E12</v>
       </c>
       <c r="H390" t="s" s="1165">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="I390" t="s" s="1164">
         <v>1225</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="n" s="1168">
-        <v>771238.0</v>
+        <v>1356336.0</v>
       </c>
       <c r="B391" t="s" s="1168">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C391" t="s" s="1167">
         <v>1226</v>
       </c>
       <c r="D391" t="s" s="1167">
-        <v>672</v>
+        <v>1227</v>
       </c>
       <c r="E391" t="s" s="1167">
-        <v>599</v>
+        <v>286</v>
       </c>
       <c r="F391" t="n" s="1168">
-        <v>2020.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G391" t="n" s="1169">
-        <v>9.781922268679E12</v>
+        <v>9.7800086266E12</v>
       </c>
       <c r="H391" t="s" s="1168">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I391" t="s" s="1167">
-        <v>1227</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="n" s="1171">
-        <v>1356336.0</v>
+        <v>1370105.0</v>
       </c>
       <c r="B392" t="s" s="1171">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C392" t="s" s="1170">
-        <v>1228</v>
+        <v>1229</v>
       </c>
       <c r="D392" t="s" s="1170">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="E392" t="s" s="1170">
-        <v>292</v>
+        <v>128</v>
       </c>
       <c r="F392" t="n" s="1171">
         <v>2025.0</v>
       </c>
       <c r="G392" t="n" s="1172">
-        <v>9.7800086266E12</v>
+        <v>9.781761601231E12</v>
       </c>
       <c r="H392" t="s" s="1171">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="I392" t="s" s="1170">
-        <v>1230</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="n" s="1174">
-        <v>1370105.0</v>
+        <v>1345055.0</v>
       </c>
       <c r="B393" t="s" s="1174">
         <v>13</v>
       </c>
       <c r="C393" t="s" s="1173">
-        <v>1231</v>
+        <v>1232</v>
       </c>
       <c r="D393" t="s" s="1173">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="E393" t="s" s="1173">
-        <v>131</v>
+        <v>74</v>
       </c>
       <c r="F393" t="n" s="1174">
         <v>2025.0</v>
       </c>
       <c r="G393" t="n" s="1175">
-        <v>9.781761601231E12</v>
+        <v>9.780008503628E12</v>
       </c>
       <c r="H393" t="s" s="1174">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="I393" t="s" s="1173">
-        <v>1233</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="n" s="1177">
-        <v>1345055.0</v>
+        <v>1329952.0</v>
       </c>
       <c r="B394" t="s" s="1177">
         <v>13</v>
       </c>
       <c r="C394" t="s" s="1176">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="D394" t="s" s="1176">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="E394" t="s" s="1176">
-        <v>74</v>
+        <v>282</v>
       </c>
       <c r="F394" t="n" s="1177">
         <v>2025.0</v>
       </c>
       <c r="G394" t="n" s="1178">
-        <v>9.780008503628E12</v>
+        <v>9.781761181733E12</v>
       </c>
       <c r="H394" t="s" s="1177">
         <v>55</v>
       </c>
       <c r="I394" t="s" s="1176">
-        <v>1236</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="n" s="1180">
-        <v>1329952.0</v>
+        <v>1417287.0</v>
       </c>
       <c r="B395" t="s" s="1180">
         <v>13</v>
       </c>
       <c r="C395" t="s" s="1179">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="D395" t="s" s="1179">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="E395" t="s" s="1179">
-        <v>288</v>
+        <v>165</v>
       </c>
       <c r="F395" t="n" s="1180">
         <v>2025.0</v>
       </c>
       <c r="G395" t="n" s="1181">
-        <v>9.781761181733E12</v>
+        <v>9.781761351068E12</v>
       </c>
       <c r="H395" t="s" s="1180">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="I395" t="s" s="1179">
-        <v>1239</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="n" s="1183">
-        <v>1417287.0</v>
+        <v>1423945.0</v>
       </c>
       <c r="B396" t="s" s="1183">
         <v>13</v>
       </c>
       <c r="C396" t="s" s="1182">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="D396" t="s" s="1182">
-        <v>1241</v>
+        <v>1242</v>
       </c>
       <c r="E396" t="s" s="1182">
-        <v>168</v>
+        <v>286</v>
       </c>
       <c r="F396" t="n" s="1183">
         <v>2025.0</v>
       </c>
       <c r="G396" t="n" s="1184">
-        <v>9.781761351068E12</v>
+        <v>9.780008582128E12</v>
       </c>
       <c r="H396" t="s" s="1183">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="I396" t="s" s="1182">
-        <v>1242</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="n" s="1186">
-        <v>1423945.0</v>
+        <v>1484259.0</v>
       </c>
       <c r="B397" t="s" s="1186">
         <v>13</v>
       </c>
       <c r="C397" t="s" s="1185">
-        <v>1243</v>
+        <v>1244</v>
       </c>
       <c r="D397" t="s" s="1185">
-        <v>1244</v>
+        <v>1245</v>
       </c>
       <c r="E397" t="s" s="1185">
-        <v>292</v>
+        <v>222</v>
       </c>
       <c r="F397" t="n" s="1186">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G397" t="n" s="1187">
-        <v>9.780008582128E12</v>
+        <v>9.781923419308E12</v>
       </c>
       <c r="H397" t="s" s="1186">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I397" t="s" s="1185">
-        <v>1245</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="n" s="1189">
-        <v>1484259.0</v>
+        <v>1329975.0</v>
       </c>
       <c r="B398" t="s" s="1189">
         <v>13</v>
       </c>
       <c r="C398" t="s" s="1188">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="D398" t="s" s="1188">
-        <v>1247</v>
+        <v>1248</v>
       </c>
       <c r="E398" t="s" s="1188">
-        <v>225</v>
+        <v>338</v>
       </c>
       <c r="F398" t="n" s="1189">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G398" t="n" s="1190">
-        <v>9.781923419308E12</v>
+        <v>9.781761181832E12</v>
       </c>
       <c r="H398" t="s" s="1189">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="I398" t="s" s="1188">
-        <v>1248</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="n" s="1192">
-        <v>1329975.0</v>
+        <v>1477096.0</v>
       </c>
       <c r="B399" t="s" s="1192">
         <v>13</v>
       </c>
       <c r="C399" t="s" s="1191">
-        <v>1249</v>
+        <v>1250</v>
       </c>
       <c r="D399" t="s" s="1191">
-        <v>1250</v>
+        <v>1251</v>
       </c>
       <c r="E399" t="s" s="1191">
-        <v>344</v>
+        <v>555</v>
       </c>
       <c r="F399" t="n" s="1192">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G399" t="n" s="1193">
-        <v>9.781761181832E12</v>
+        <v>9.780571394661E12</v>
       </c>
       <c r="H399" t="s" s="1192">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="I399" t="s" s="1191">
-        <v>1251</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="n" s="1195">
-        <v>1477096.0</v>
+        <v>1484155.0</v>
       </c>
       <c r="B400" t="s" s="1195">
         <v>13</v>
       </c>
       <c r="C400" t="s" s="1194">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="D400" t="s" s="1194">
-        <v>1253</v>
+        <v>1254</v>
       </c>
       <c r="E400" t="s" s="1194">
-        <v>560</v>
+        <v>165</v>
       </c>
       <c r="F400" t="n" s="1195">
-        <v>2024.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G400" t="n" s="1196">
-        <v>9.780571394661E12</v>
+        <v>9.781761355059E12</v>
       </c>
       <c r="H400" t="s" s="1195">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="I400" t="s" s="1194">
-        <v>1254</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="n" s="1198">
-        <v>1484155.0</v>
+        <v>1423986.0</v>
       </c>
       <c r="B401" t="s" s="1198">
         <v>13</v>
       </c>
       <c r="C401" t="s" s="1197">
-        <v>1255</v>
+        <v>1256</v>
       </c>
       <c r="D401" t="s" s="1197">
-        <v>1256</v>
+        <v>1257</v>
       </c>
       <c r="E401" t="s" s="1197">
-        <v>168</v>
+        <v>128</v>
       </c>
       <c r="F401" t="n" s="1198">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G401" t="n" s="1199">
-        <v>9.781761355059E12</v>
+        <v>9.781529525892E12</v>
       </c>
       <c r="H401" t="s" s="1198">
         <v>17</v>
       </c>
       <c r="I401" t="s" s="1197">
-        <v>1257</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="n" s="1201">
-        <v>1423986.0</v>
+        <v>1209710.0</v>
       </c>
       <c r="B402" t="s" s="1201">
         <v>13</v>
       </c>
       <c r="C402" t="s" s="1200">
-        <v>1258</v>
+        <v>1259</v>
       </c>
       <c r="D402" t="s" s="1200">
-        <v>1259</v>
+        <v>1260</v>
       </c>
       <c r="E402" t="s" s="1200">
-        <v>131</v>
+        <v>184</v>
       </c>
       <c r="F402" t="n" s="1201">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G402" t="n" s="1202">
-        <v>9.781529525892E12</v>
+        <v>9.780702266393E12</v>
       </c>
       <c r="H402" t="s" s="1201">
         <v>17</v>
       </c>
       <c r="I402" t="s" s="1200">
-        <v>1260</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="n" s="1204">
-        <v>1209710.0</v>
+        <v>1358871.0</v>
       </c>
       <c r="B403" t="s" s="1204">
         <v>13</v>
       </c>
       <c r="C403" t="s" s="1203">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="D403" t="s" s="1203">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="E403" t="s" s="1203">
-        <v>187</v>
+        <v>100</v>
       </c>
       <c r="F403" t="n" s="1204">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G403" t="n" s="1205">
-        <v>9.780702266393E12</v>
+        <v>9.7817611116E12</v>
       </c>
       <c r="H403" t="s" s="1204">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="I403" t="s" s="1203">
-        <v>1263</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="n" s="1207">
-        <v>1358871.0</v>
+        <v>1282818.0</v>
       </c>
       <c r="B404" t="s" s="1207">
         <v>13</v>
       </c>
       <c r="C404" t="s" s="1206">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="D404" t="s" s="1206">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="E404" t="s" s="1206">
-        <v>103</v>
+        <v>338</v>
       </c>
       <c r="F404" t="n" s="1207">
         <v>2025.0</v>
       </c>
       <c r="G404" t="n" s="1208">
-        <v>9.7817611116E12</v>
+        <v>9.781761066801E12</v>
       </c>
       <c r="H404" t="s" s="1207">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I404" t="s" s="1206">
-        <v>1266</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="n" s="1210">
-        <v>1282818.0</v>
+        <v>1289196.0</v>
       </c>
       <c r="B405" t="s" s="1210">
         <v>13</v>
       </c>
       <c r="C405" t="s" s="1209">
-        <v>1267</v>
+        <v>1268</v>
       </c>
       <c r="D405" t="s" s="1209">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="E405" t="s" s="1209">
-        <v>344</v>
+        <v>338</v>
       </c>
       <c r="F405" t="n" s="1210">
         <v>2025.0</v>
       </c>
       <c r="G405" t="n" s="1211">
-        <v>9.781761066801E12</v>
+        <v>9.78199114229E12</v>
       </c>
       <c r="H405" t="s" s="1210">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="I405" t="s" s="1209">
-        <v>1269</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="n" s="1213">
-        <v>1289196.0</v>
+        <v>1424108.0</v>
       </c>
       <c r="B406" t="s" s="1213">
         <v>13</v>
       </c>
       <c r="C406" t="s" s="1212">
-        <v>1270</v>
+        <v>1271</v>
       </c>
       <c r="D406" t="s" s="1212">
-        <v>1271</v>
+        <v>1272</v>
       </c>
       <c r="E406" t="s" s="1212">
-        <v>344</v>
+        <v>21</v>
       </c>
       <c r="F406" t="n" s="1213">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G406" t="n" s="1214">
-        <v>9.78199114229E12</v>
+        <v>9.78176152862E12</v>
       </c>
       <c r="H406" t="s" s="1213">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="I406" t="s" s="1212">
-        <v>1272</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="n" s="1216">
-        <v>1424108.0</v>
+        <v>1493204.0</v>
       </c>
       <c r="B407" t="s" s="1216">
         <v>13</v>
       </c>
       <c r="C407" t="s" s="1215">
-        <v>1273</v>
+        <v>1274</v>
       </c>
       <c r="D407" t="s" s="1215">
-        <v>1274</v>
+        <v>1275</v>
       </c>
       <c r="E407" t="s" s="1215">
-        <v>21</v>
+        <v>1276</v>
       </c>
       <c r="F407" t="n" s="1216">
-        <v>2026.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G407" t="n" s="1217">
-        <v>9.78176152862E12</v>
+        <v>9.780593571545E12</v>
       </c>
       <c r="H407" t="s" s="1216">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I407" t="s" s="1215">
-        <v>1275</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="n" s="1219">
-        <v>1493204.0</v>
+        <v>1424086.0</v>
       </c>
       <c r="B408" t="s" s="1219">
         <v>13</v>
       </c>
       <c r="C408" t="s" s="1218">
-        <v>1276</v>
+        <v>1278</v>
       </c>
       <c r="D408" t="s" s="1218">
-        <v>1277</v>
+        <v>1279</v>
       </c>
       <c r="E408" t="s" s="1218">
-        <v>1278</v>
+        <v>286</v>
       </c>
       <c r="F408" t="n" s="1219">
-        <v>2024.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G408" t="n" s="1220">
-        <v>9.780593571545E12</v>
+        <v>9.781460767719E12</v>
       </c>
       <c r="H408" t="s" s="1219">
-        <v>30</v>
+        <v>55</v>
       </c>
       <c r="I408" t="s" s="1218">
-        <v>1279</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="n" s="1222">
-        <v>1424086.0</v>
+        <v>1504826.0</v>
       </c>
       <c r="B409" t="s" s="1222">
         <v>13</v>
       </c>
       <c r="C409" t="s" s="1221">
-        <v>1280</v>
+        <v>1281</v>
       </c>
       <c r="D409" t="s" s="1221">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="E409" t="s" s="1221">
-        <v>292</v>
+        <v>1283</v>
       </c>
       <c r="F409" t="n" s="1222">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G409" t="n" s="1223">
-        <v>9.781460767719E12</v>
+        <v>9.781835870297E12</v>
       </c>
       <c r="H409" t="s" s="1222">
         <v>55</v>
       </c>
       <c r="I409" t="s" s="1221">
-        <v>1282</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="n" s="1225">
-        <v>1504826.0</v>
+        <v>754441.0</v>
       </c>
       <c r="B410" t="s" s="1225">
         <v>13</v>
       </c>
       <c r="C410" t="s" s="1224">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="D410" t="s" s="1224">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="E410" t="s" s="1224">
-        <v>1285</v>
+        <v>1180</v>
       </c>
       <c r="F410" t="n" s="1225">
         <v>2025.0</v>
       </c>
       <c r="G410" t="n" s="1226">
-        <v>9.781835870297E12</v>
+        <v>9.781923141315E12</v>
       </c>
       <c r="H410" t="s" s="1225">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I410" t="s" s="1224">
-        <v>1286</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="n" s="1228">
-        <v>754441.0</v>
+        <v>1273929.0</v>
       </c>
       <c r="B411" t="s" s="1228">
         <v>13</v>
       </c>
       <c r="C411" t="s" s="1227">
-        <v>1287</v>
+        <v>1288</v>
       </c>
       <c r="D411" t="s" s="1227">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="E411" t="s" s="1227">
-        <v>1182</v>
+        <v>222</v>
       </c>
       <c r="F411" t="n" s="1228">
         <v>2025.0</v>
       </c>
       <c r="G411" t="n" s="1229">
-        <v>9.781923141315E12</v>
+        <v>9.781922992765E12</v>
       </c>
       <c r="H411" t="s" s="1228">
         <v>17</v>
       </c>
       <c r="I411" t="s" s="1227">
-        <v>1289</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="n" s="1231">
-        <v>1273929.0</v>
+        <v>836019.0</v>
       </c>
       <c r="B412" t="s" s="1231">
         <v>13</v>
       </c>
       <c r="C412" t="s" s="1230">
-        <v>1290</v>
+        <v>1291</v>
       </c>
       <c r="D412" t="s" s="1230">
-        <v>1291</v>
+        <v>249</v>
       </c>
       <c r="E412" t="s" s="1230">
-        <v>225</v>
+        <v>209</v>
       </c>
       <c r="F412" t="n" s="1231">
-        <v>2025.0</v>
+        <v>2019.0</v>
       </c>
       <c r="G412" t="n" s="1232">
-        <v>9.781922992765E12</v>
+        <v>9.781925849059E12</v>
       </c>
       <c r="H412" t="s" s="1231">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="I412" t="s" s="1230">
         <v>1292</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="n" s="1234">
-        <v>836019.0</v>
+        <v>1423793.0</v>
       </c>
       <c r="B413" t="s" s="1234">
         <v>13</v>
       </c>
       <c r="C413" t="s" s="1233">
         <v>1293</v>
       </c>
       <c r="D413" t="s" s="1233">
-        <v>255</v>
+        <v>1294</v>
       </c>
       <c r="E413" t="s" s="1233">
-        <v>212</v>
+        <v>298</v>
       </c>
       <c r="F413" t="n" s="1234">
-        <v>2019.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G413" t="n" s="1235">
-        <v>9.781925849059E12</v>
+        <v>9.780734422187E12</v>
       </c>
       <c r="H413" t="s" s="1234">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I413" t="s" s="1233">
-        <v>1294</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="n" s="1237">
-        <v>1423793.0</v>
+        <v>1423786.0</v>
       </c>
       <c r="B414" t="s" s="1237">
         <v>13</v>
       </c>
       <c r="C414" t="s" s="1236">
-        <v>1295</v>
+        <v>1296</v>
       </c>
       <c r="D414" t="s" s="1236">
-        <v>1296</v>
+        <v>1297</v>
       </c>
       <c r="E414" t="s" s="1236">
-        <v>304</v>
+        <v>510</v>
       </c>
       <c r="F414" t="n" s="1237">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G414" t="n" s="1238">
-        <v>9.780734422187E12</v>
+        <v>9.780241712023E12</v>
       </c>
       <c r="H414" t="s" s="1237">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="I414" t="s" s="1236">
-        <v>1297</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="n" s="1240">
-        <v>1423786.0</v>
+        <v>1425930.0</v>
       </c>
       <c r="B415" t="s" s="1240">
         <v>13</v>
       </c>
       <c r="C415" t="s" s="1239">
-        <v>1298</v>
+        <v>1299</v>
       </c>
       <c r="D415" t="s" s="1239">
-        <v>1299</v>
+        <v>1300</v>
       </c>
       <c r="E415" t="s" s="1239">
-        <v>515</v>
+        <v>128</v>
       </c>
       <c r="F415" t="n" s="1240">
-        <v>2024.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G415" t="n" s="1241">
-        <v>9.780241712023E12</v>
+        <v>9.781529522464E12</v>
       </c>
       <c r="H415" t="s" s="1240">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I415" t="s" s="1239">
-        <v>1300</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="n" s="1243">
-        <v>1425930.0</v>
+        <v>1424050.0</v>
       </c>
       <c r="B416" t="s" s="1243">
         <v>13</v>
       </c>
       <c r="C416" t="s" s="1242">
-        <v>1301</v>
+        <v>1302</v>
       </c>
       <c r="D416" t="s" s="1242">
-        <v>1302</v>
+        <v>1303</v>
       </c>
       <c r="E416" t="s" s="1242">
-        <v>131</v>
+        <v>290</v>
       </c>
       <c r="F416" t="n" s="1243">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G416" t="n" s="1244">
-        <v>9.781529522464E12</v>
+        <v>9.780702344282E12</v>
       </c>
       <c r="H416" t="s" s="1243">
         <v>17</v>
       </c>
       <c r="I416" t="s" s="1242">
-        <v>1303</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="n" s="1246">
-        <v>1424050.0</v>
+        <v>1476036.0</v>
       </c>
       <c r="B417" t="s" s="1246">
         <v>13</v>
       </c>
       <c r="C417" t="s" s="1245">
-        <v>1304</v>
+        <v>1305</v>
       </c>
       <c r="D417" t="s" s="1245">
-        <v>1305</v>
+        <v>1306</v>
       </c>
       <c r="E417" t="s" s="1245">
-        <v>296</v>
+        <v>74</v>
       </c>
       <c r="F417" t="n" s="1246">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G417" t="n" s="1247">
-        <v>9.780702344282E12</v>
+        <v>9.781460761502E12</v>
       </c>
       <c r="H417" t="s" s="1246">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="I417" t="s" s="1245">
-        <v>1306</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="n" s="1249">
-        <v>1476036.0</v>
+        <v>1019729.0</v>
       </c>
       <c r="B418" t="s" s="1249">
         <v>13</v>
       </c>
       <c r="C418" t="s" s="1248">
-        <v>1307</v>
+        <v>1308</v>
       </c>
       <c r="D418" t="s" s="1248">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="E418" t="s" s="1248">
-        <v>74</v>
+        <v>286</v>
       </c>
       <c r="F418" t="n" s="1249">
-        <v>2026.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G418" t="n" s="1250">
-        <v>9.781460761502E12</v>
+        <v>9.780008550073E12</v>
       </c>
       <c r="H418" t="s" s="1249">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="I418" t="s" s="1248">
-        <v>1309</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="n" s="1252">
-        <v>1019729.0</v>
+        <v>1329953.0</v>
       </c>
       <c r="B419" t="s" s="1252">
         <v>13</v>
       </c>
       <c r="C419" t="s" s="1251">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="D419" t="s" s="1251">
-        <v>1311</v>
+        <v>1236</v>
       </c>
       <c r="E419" t="s" s="1251">
-        <v>292</v>
+        <v>282</v>
       </c>
       <c r="F419" t="n" s="1252">
-        <v>2023.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G419" t="n" s="1253">
-        <v>9.780008550073E12</v>
+        <v>9.78176118174E12</v>
       </c>
       <c r="H419" t="s" s="1252">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="I419" t="s" s="1251">
         <v>1312</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="n" s="1255">
-        <v>1329953.0</v>
+        <v>1424103.0</v>
       </c>
       <c r="B420" t="s" s="1255">
         <v>13</v>
       </c>
       <c r="C420" t="s" s="1254">
         <v>1313</v>
       </c>
       <c r="D420" t="s" s="1254">
-        <v>1238</v>
+        <v>164</v>
       </c>
       <c r="E420" t="s" s="1254">
-        <v>288</v>
+        <v>165</v>
       </c>
       <c r="F420" t="n" s="1255">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G420" t="n" s="1256">
-        <v>9.78176118174E12</v>
+        <v>9.781761356216E12</v>
       </c>
       <c r="H420" t="s" s="1255">
         <v>55</v>
       </c>
       <c r="I420" t="s" s="1254">
         <v>1314</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="n" s="1258">
-        <v>1424103.0</v>
+        <v>1546481.0</v>
       </c>
       <c r="B421" t="s" s="1258">
         <v>13</v>
       </c>
       <c r="C421" t="s" s="1257">
         <v>1315</v>
       </c>
       <c r="D421" t="s" s="1257">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="E421" t="s" s="1257">
-        <v>168</v>
+        <v>492</v>
       </c>
       <c r="F421" t="n" s="1258">
         <v>2026.0</v>
       </c>
       <c r="G421" t="n" s="1259">
-        <v>9.781761356216E12</v>
+        <v>9.781761356254E12</v>
       </c>
       <c r="H421" t="s" s="1258">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I421" t="s" s="1257">
         <v>1316</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="n" s="1261">
-        <v>1546481.0</v>
+        <v>1373958.0</v>
       </c>
       <c r="B422" t="s" s="1261">
         <v>13</v>
       </c>
       <c r="C422" t="s" s="1260">
         <v>1317</v>
       </c>
       <c r="D422" t="s" s="1260">
-        <v>167</v>
+        <v>1318</v>
       </c>
       <c r="E422" t="s" s="1260">
-        <v>239</v>
+        <v>165</v>
       </c>
       <c r="F422" t="n" s="1261">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G422" t="n" s="1262">
-        <v>9.781761356254E12</v>
+        <v>9.78024172095E12</v>
       </c>
       <c r="H422" t="s" s="1261">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I422" t="s" s="1260">
-        <v>1318</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="n" s="1264">
-        <v>1373958.0</v>
+        <v>835141.0</v>
       </c>
       <c r="B423" t="s" s="1264">
         <v>13</v>
       </c>
       <c r="C423" t="s" s="1263">
-        <v>1319</v>
+        <v>1320</v>
       </c>
       <c r="D423" t="s" s="1263">
-        <v>1320</v>
+        <v>1321</v>
       </c>
       <c r="E423" t="s" s="1263">
-        <v>168</v>
+        <v>711</v>
       </c>
       <c r="F423" t="n" s="1264">
-        <v>2025.0</v>
+        <v>2020.0</v>
       </c>
       <c r="G423" t="n" s="1265">
-        <v>9.78024172095E12</v>
+        <v>9.781742034935E12</v>
       </c>
       <c r="H423" t="s" s="1264">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="I423" t="s" s="1263">
-        <v>1321</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="n" s="1267">
-        <v>835141.0</v>
+        <v>1423364.0</v>
       </c>
       <c r="B424" t="s" s="1267">
         <v>13</v>
       </c>
       <c r="C424" t="s" s="1266">
-        <v>1322</v>
+        <v>1323</v>
       </c>
       <c r="D424" t="s" s="1266">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="E424" t="s" s="1266">
-        <v>716</v>
+        <v>286</v>
       </c>
       <c r="F424" t="n" s="1267">
-        <v>2020.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G424" t="n" s="1268">
-        <v>9.781742034935E12</v>
+        <v>9.781460767207E12</v>
       </c>
       <c r="H424" t="s" s="1267">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="I424" t="s" s="1266">
-        <v>1324</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="n" s="1270">
-        <v>1423364.0</v>
+        <v>879788.0</v>
       </c>
       <c r="B425" t="s" s="1270">
         <v>13</v>
       </c>
       <c r="C425" t="s" s="1269">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="D425" t="s" s="1269">
-        <v>1326</v>
+        <v>1327</v>
       </c>
       <c r="E425" t="s" s="1269">
-        <v>292</v>
+        <v>1328</v>
       </c>
       <c r="F425" t="n" s="1270">
-        <v>2025.0</v>
+        <v>2013.0</v>
       </c>
       <c r="G425" t="n" s="1271">
-        <v>9.781460767207E12</v>
+        <v>9.781408326336E12</v>
       </c>
       <c r="H425" t="s" s="1270">
         <v>55</v>
       </c>
       <c r="I425" t="s" s="1269">
-        <v>1327</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="n" s="1273">
-        <v>879788.0</v>
+        <v>1409468.0</v>
       </c>
       <c r="B426" t="s" s="1273">
         <v>13</v>
       </c>
       <c r="C426" t="s" s="1272">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="D426" t="s" s="1272">
-        <v>1329</v>
+        <v>1331</v>
       </c>
       <c r="E426" t="s" s="1272">
-        <v>1330</v>
+        <v>128</v>
       </c>
       <c r="F426" t="n" s="1273">
-        <v>2013.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G426" t="n" s="1274">
-        <v>9.781408326336E12</v>
+        <v>9.781844287628E12</v>
       </c>
       <c r="H426" t="s" s="1273">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="I426" t="s" s="1272">
-        <v>1331</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="n" s="1276">
-        <v>1409468.0</v>
+        <v>1409689.0</v>
       </c>
       <c r="B427" t="s" s="1276">
         <v>13</v>
       </c>
       <c r="C427" t="s" s="1275">
-        <v>1332</v>
+        <v>1333</v>
       </c>
       <c r="D427" t="s" s="1275">
-        <v>1333</v>
+        <v>1334</v>
       </c>
       <c r="E427" t="s" s="1275">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="F427" t="n" s="1276">
         <v>2025.0</v>
       </c>
       <c r="G427" t="n" s="1277">
-        <v>9.781844287628E12</v>
+        <v>9.781760995096E12</v>
       </c>
       <c r="H427" t="s" s="1276">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="I427" t="s" s="1275">
-        <v>1334</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="n" s="1279">
-        <v>1409689.0</v>
+        <v>1209955.0</v>
       </c>
       <c r="B428" t="s" s="1279">
         <v>13</v>
       </c>
       <c r="C428" t="s" s="1278">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="D428" t="s" s="1278">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="E428" t="s" s="1278">
-        <v>127</v>
+        <v>531</v>
       </c>
       <c r="F428" t="n" s="1279">
         <v>2025.0</v>
       </c>
       <c r="G428" t="n" s="1280">
-        <v>9.781760995096E12</v>
+        <v>9.781869715588E12</v>
       </c>
       <c r="H428" t="s" s="1279">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="I428" t="s" s="1278">
-        <v>1337</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="n" s="1282">
-        <v>1209955.0</v>
+        <v>1423792.0</v>
       </c>
       <c r="B429" t="s" s="1282">
         <v>13</v>
       </c>
       <c r="C429" t="s" s="1281">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="D429" t="s" s="1281">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="E429" t="s" s="1281">
-        <v>536</v>
+        <v>286</v>
       </c>
       <c r="F429" t="n" s="1282">
         <v>2025.0</v>
       </c>
       <c r="G429" t="n" s="1283">
-        <v>9.781869715588E12</v>
+        <v>9.780008710774E12</v>
       </c>
       <c r="H429" t="s" s="1282">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I429" t="s" s="1281">
-        <v>1340</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="n" s="1285">
-        <v>1423792.0</v>
+        <v>1423954.0</v>
       </c>
       <c r="B430" t="s" s="1285">
         <v>13</v>
       </c>
       <c r="C430" t="s" s="1284">
-        <v>1341</v>
+        <v>1342</v>
       </c>
       <c r="D430" t="s" s="1284">
-        <v>1342</v>
+        <v>1343</v>
       </c>
       <c r="E430" t="s" s="1284">
-        <v>292</v>
+        <v>54</v>
       </c>
       <c r="F430" t="n" s="1285">
         <v>2025.0</v>
       </c>
       <c r="G430" t="n" s="1286">
-        <v>9.780008710774E12</v>
+        <v>9.781761346507E12</v>
       </c>
       <c r="H430" t="s" s="1285">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="I430" t="s" s="1284">
-        <v>1343</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="n" s="1288">
-        <v>1423954.0</v>
+        <v>1395154.0</v>
       </c>
       <c r="B431" t="s" s="1288">
         <v>13</v>
       </c>
       <c r="C431" t="s" s="1287">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="D431" t="s" s="1287">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="E431" t="s" s="1287">
-        <v>54</v>
+        <v>112</v>
       </c>
       <c r="F431" t="n" s="1288">
         <v>2025.0</v>
       </c>
       <c r="G431" t="n" s="1289">
-        <v>9.781761346507E12</v>
+        <v>9.781460767009E12</v>
       </c>
       <c r="H431" t="s" s="1288">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I431" t="s" s="1287">
-        <v>1346</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="n" s="1291">
-        <v>1395154.0</v>
+        <v>1380683.0</v>
       </c>
       <c r="B432" t="s" s="1291">
         <v>13</v>
       </c>
       <c r="C432" t="s" s="1290">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="D432" t="s" s="1290">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="E432" t="s" s="1290">
-        <v>115</v>
+        <v>21</v>
       </c>
       <c r="F432" t="n" s="1291">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G432" t="n" s="1292">
-        <v>9.781460767009E12</v>
+        <v>9.781761291685E12</v>
       </c>
       <c r="H432" t="s" s="1291">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="I432" t="s" s="1290">
-        <v>1349</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="n" s="1294">
-        <v>1380683.0</v>
+        <v>1203574.0</v>
       </c>
       <c r="B433" t="s" s="1294">
         <v>13</v>
       </c>
       <c r="C433" t="s" s="1293">
-        <v>1350</v>
+        <v>1351</v>
       </c>
       <c r="D433" t="s" s="1293">
-        <v>1351</v>
+        <v>1349</v>
       </c>
       <c r="E433" t="s" s="1293">
         <v>21</v>
       </c>
       <c r="F433" t="n" s="1294">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G433" t="n" s="1295">
-        <v>9.781761291685E12</v>
+        <v>9.781761291678E12</v>
       </c>
       <c r="H433" t="s" s="1294">
         <v>55</v>
       </c>
       <c r="I433" t="s" s="1293">
-        <v>1352</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="n" s="1297">
-        <v>1203574.0</v>
+        <v>1423938.0</v>
       </c>
       <c r="B434" t="s" s="1297">
         <v>13</v>
       </c>
       <c r="C434" t="s" s="1296">
+        <v>1352</v>
+      </c>
+      <c r="D434" t="s" s="1296">
         <v>1353</v>
       </c>
-      <c r="D434" t="s" s="1296">
-[...1 lines deleted...]
-      </c>
       <c r="E434" t="s" s="1296">
-        <v>21</v>
+        <v>1354</v>
       </c>
       <c r="F434" t="n" s="1297">
         <v>2025.0</v>
       </c>
       <c r="G434" t="n" s="1298">
-        <v>9.781761291678E12</v>
+        <v>9.781400353026E12</v>
       </c>
       <c r="H434" t="s" s="1297">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I434" t="s" s="1296">
-        <v>1352</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="n" s="1300">
-        <v>1423938.0</v>
+        <v>1286603.0</v>
       </c>
       <c r="B435" t="s" s="1300">
         <v>13</v>
       </c>
       <c r="C435" t="s" s="1299">
-        <v>1354</v>
+        <v>1356</v>
       </c>
       <c r="D435" t="s" s="1299">
-        <v>1355</v>
+        <v>1357</v>
       </c>
       <c r="E435" t="s" s="1299">
-        <v>1356</v>
+        <v>1076</v>
       </c>
       <c r="F435" t="n" s="1300">
         <v>2025.0</v>
       </c>
       <c r="G435" t="n" s="1301">
-        <v>9.781400353026E12</v>
+        <v>9.780008699147E12</v>
       </c>
       <c r="H435" t="s" s="1300">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="I435" t="s" s="1299">
-        <v>1357</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="n" s="1303">
-        <v>1286603.0</v>
+        <v>1423791.0</v>
       </c>
       <c r="B436" t="s" s="1303">
         <v>13</v>
       </c>
       <c r="C436" t="s" s="1302">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="D436" t="s" s="1302">
-        <v>1359</v>
+        <v>1360</v>
       </c>
       <c r="E436" t="s" s="1302">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F436" t="n" s="1303">
         <v>2025.0</v>
       </c>
       <c r="G436" t="n" s="1304">
-        <v>9.780008699147E12</v>
+        <v>9.780008727963E12</v>
       </c>
       <c r="H436" t="s" s="1303">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I436" t="s" s="1302">
-        <v>1360</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="n" s="1306">
-        <v>1423791.0</v>
+        <v>1446814.0</v>
       </c>
       <c r="B437" t="s" s="1306">
         <v>13</v>
       </c>
       <c r="C437" t="s" s="1305">
-        <v>1361</v>
+        <v>1362</v>
       </c>
       <c r="D437" t="s" s="1305">
-        <v>1362</v>
+        <v>1363</v>
       </c>
       <c r="E437" t="s" s="1305">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F437" t="n" s="1306">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G437" t="n" s="1307">
-        <v>9.780008727963E12</v>
+        <v>9.780008727994E12</v>
       </c>
       <c r="H437" t="s" s="1306">
         <v>17</v>
       </c>
       <c r="I437" t="s" s="1305">
-        <v>1363</v>
+        <v>1364</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="n" s="1309">
-        <v>1446814.0</v>
+        <v>1367124.0</v>
       </c>
       <c r="B438" t="s" s="1309">
         <v>13</v>
       </c>
       <c r="C438" t="s" s="1308">
-        <v>1364</v>
+        <v>1365</v>
       </c>
       <c r="D438" t="s" s="1308">
-        <v>1365</v>
+        <v>1366</v>
       </c>
       <c r="E438" t="s" s="1308">
-        <v>1078</v>
+        <v>559</v>
       </c>
       <c r="F438" t="n" s="1309">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G438" t="n" s="1310">
-        <v>9.780008727994E12</v>
+        <v>9.781760658434E12</v>
       </c>
       <c r="H438" t="s" s="1309">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I438" t="s" s="1308">
-        <v>1366</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="n" s="1312">
-        <v>1367124.0</v>
+        <v>1557623.0</v>
       </c>
       <c r="B439" t="s" s="1312">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C439" t="s" s="1311">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="D439" t="s" s="1311">
-        <v>1368</v>
+        <v>1369</v>
       </c>
       <c r="E439" t="s" s="1311">
-        <v>564</v>
+        <v>822</v>
       </c>
       <c r="F439" t="n" s="1312">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G439" t="n" s="1313">
-        <v>9.781760658434E12</v>
+        <v>9.780008757816E12</v>
       </c>
       <c r="H439" t="s" s="1312">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="I439" t="s" s="1311">
-        <v>1369</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="n" s="1315">
-        <v>1557623.0</v>
+        <v>1380646.0</v>
       </c>
       <c r="B440" t="s" s="1315">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C440" t="s" s="1314">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="D440" t="s" s="1314">
-        <v>1371</v>
+        <v>1372</v>
       </c>
       <c r="E440" t="s" s="1314">
-        <v>827</v>
+        <v>1373</v>
       </c>
       <c r="F440" t="n" s="1315">
-        <v>2026.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G440" t="n" s="1316">
-        <v>9.780008757816E12</v>
+        <v>9.781984830296E12</v>
       </c>
       <c r="H440" t="s" s="1315">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="I440" t="s" s="1314">
-        <v>1372</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="n" s="1318">
-        <v>1380646.0</v>
+        <v>1362585.0</v>
       </c>
       <c r="B441" t="s" s="1318">
         <v>13</v>
       </c>
       <c r="C441" t="s" s="1317">
-        <v>1373</v>
+        <v>1375</v>
       </c>
       <c r="D441" t="s" s="1317">
-        <v>1374</v>
+        <v>1376</v>
       </c>
       <c r="E441" t="s" s="1317">
-        <v>1375</v>
+        <v>263</v>
       </c>
       <c r="F441" t="n" s="1318">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G441" t="n" s="1319">
-        <v>9.781984830296E12</v>
+        <v>9.781839136047E12</v>
       </c>
       <c r="H441" t="s" s="1318">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="I441" t="s" s="1317">
-        <v>1376</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="n" s="1321">
-        <v>1362585.0</v>
+        <v>1009281.0</v>
       </c>
       <c r="B442" t="s" s="1321">
         <v>13</v>
       </c>
       <c r="C442" t="s" s="1320">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="D442" t="s" s="1320">
-        <v>1378</v>
+        <v>1379</v>
       </c>
       <c r="E442" t="s" s="1320">
-        <v>269</v>
+        <v>298</v>
       </c>
       <c r="F442" t="n" s="1321">
-        <v>2025.0</v>
+        <v>2019.0</v>
       </c>
       <c r="G442" t="n" s="1322">
-        <v>9.781839136047E12</v>
+        <v>9.780734417879E12</v>
       </c>
       <c r="H442" t="s" s="1321">
-        <v>30</v>
+        <v>55</v>
       </c>
       <c r="I442" t="s" s="1320">
-        <v>1379</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="n" s="1324">
-        <v>1009281.0</v>
+        <v>1484263.0</v>
       </c>
       <c r="B443" t="s" s="1324">
         <v>13</v>
       </c>
       <c r="C443" t="s" s="1323">
-        <v>1380</v>
+        <v>1381</v>
       </c>
       <c r="D443" t="s" s="1323">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="E443" t="s" s="1323">
-        <v>304</v>
+        <v>222</v>
       </c>
       <c r="F443" t="n" s="1324">
-        <v>2019.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G443" t="n" s="1325">
-        <v>9.780734417879E12</v>
+        <v>9.781923419315E12</v>
       </c>
       <c r="H443" t="s" s="1324">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I443" t="s" s="1323">
-        <v>1382</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="n" s="1327">
-        <v>1484263.0</v>
+        <v>1308094.0</v>
       </c>
       <c r="B444" t="s" s="1327">
         <v>13</v>
       </c>
       <c r="C444" t="s" s="1326">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="D444" t="s" s="1326">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="E444" t="s" s="1326">
-        <v>225</v>
+        <v>45</v>
       </c>
       <c r="F444" t="n" s="1327">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G444" t="n" s="1328">
-        <v>9.781923419315E12</v>
+        <v>9.781805075707E12</v>
       </c>
       <c r="H444" t="s" s="1327">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I444" t="s" s="1326">
-        <v>1385</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="n" s="1330">
-        <v>1308094.0</v>
+        <v>1211450.0</v>
       </c>
       <c r="B445" t="s" s="1330">
         <v>13</v>
       </c>
       <c r="C445" t="s" s="1329">
-        <v>1386</v>
+        <v>1387</v>
       </c>
       <c r="D445" t="s" s="1329">
-        <v>1387</v>
+        <v>1388</v>
       </c>
       <c r="E445" t="s" s="1329">
-        <v>45</v>
+        <v>302</v>
       </c>
       <c r="F445" t="n" s="1330">
         <v>2025.0</v>
       </c>
       <c r="G445" t="n" s="1331">
-        <v>9.781805075707E12</v>
+        <v>9.781922804921E12</v>
       </c>
       <c r="H445" t="s" s="1330">
-        <v>30</v>
+        <v>55</v>
       </c>
       <c r="I445" t="s" s="1329">
-        <v>1388</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="n" s="1333">
-        <v>1211450.0</v>
+        <v>1304552.0</v>
       </c>
       <c r="B446" t="s" s="1333">
         <v>13</v>
       </c>
       <c r="C446" t="s" s="1332">
-        <v>1389</v>
+        <v>1390</v>
       </c>
       <c r="D446" t="s" s="1332">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="E446" t="s" s="1332">
-        <v>308</v>
+        <v>128</v>
       </c>
       <c r="F446" t="n" s="1333">
         <v>2025.0</v>
       </c>
       <c r="G446" t="n" s="1334">
-        <v>9.781922804921E12</v>
+        <v>9.781529517309E12</v>
       </c>
       <c r="H446" t="s" s="1333">
         <v>55</v>
       </c>
       <c r="I446" t="s" s="1332">
-        <v>1391</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="n" s="1336">
-        <v>1304552.0</v>
+        <v>1277886.0</v>
       </c>
       <c r="B447" t="s" s="1336">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C447" t="s" s="1335">
-        <v>1392</v>
+        <v>1393</v>
       </c>
       <c r="D447" t="s" s="1335">
-        <v>1393</v>
+        <v>1394</v>
       </c>
       <c r="E447" t="s" s="1335">
-        <v>131</v>
+        <v>338</v>
       </c>
       <c r="F447" t="n" s="1336">
         <v>2025.0</v>
       </c>
       <c r="G447" t="n" s="1337">
-        <v>9.781529517309E12</v>
+        <v>9.781761181337E12</v>
       </c>
       <c r="H447" t="s" s="1336">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I447" t="s" s="1335">
-        <v>1394</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="n" s="1339">
-        <v>1277886.0</v>
+        <v>1423833.0</v>
       </c>
       <c r="B448" t="s" s="1339">
         <v>6</v>
       </c>
       <c r="C448" t="s" s="1338">
-        <v>1395</v>
+        <v>1396</v>
       </c>
       <c r="D448" t="s" s="1338">
-        <v>1396</v>
+        <v>1397</v>
       </c>
       <c r="E448" t="s" s="1338">
-        <v>344</v>
+        <v>749</v>
       </c>
       <c r="F448" t="n" s="1339">
         <v>2025.0</v>
       </c>
       <c r="G448" t="n" s="1340">
-        <v>9.781761181337E12</v>
+        <v>9.780241733097E12</v>
       </c>
       <c r="H448" t="s" s="1339">
         <v>50</v>
       </c>
       <c r="I448" t="s" s="1338">
-        <v>1397</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="n" s="1342">
-        <v>1423833.0</v>
+        <v>1452903.0</v>
       </c>
       <c r="B449" t="s" s="1342">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C449" t="s" s="1341">
-        <v>1398</v>
+        <v>1399</v>
       </c>
       <c r="D449" t="s" s="1341">
-        <v>1399</v>
+        <v>1400</v>
       </c>
       <c r="E449" t="s" s="1341">
-        <v>754</v>
+        <v>16</v>
       </c>
       <c r="F449" t="n" s="1342">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G449" t="n" s="1343">
-        <v>9.780241733097E12</v>
+        <v>9.78176121255E12</v>
       </c>
       <c r="H449" t="s" s="1342">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="I449" t="s" s="1341">
-        <v>1400</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="n" s="1345">
-        <v>1452903.0</v>
+        <v>1424132.0</v>
       </c>
       <c r="B450" t="s" s="1345">
         <v>13</v>
       </c>
       <c r="C450" t="s" s="1344">
-        <v>1401</v>
+        <v>1402</v>
       </c>
       <c r="D450" t="s" s="1344">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="E450" t="s" s="1344">
-        <v>16</v>
+        <v>1328</v>
       </c>
       <c r="F450" t="n" s="1345">
         <v>2026.0</v>
       </c>
       <c r="G450" t="n" s="1346">
-        <v>9.78176121255E12</v>
+        <v>9.781408376133E12</v>
       </c>
       <c r="H450" t="s" s="1345">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="I450" t="s" s="1344">
-        <v>1403</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="n" s="1348">
-        <v>1424132.0</v>
+        <v>1424131.0</v>
       </c>
       <c r="B451" t="s" s="1348">
         <v>13</v>
       </c>
       <c r="C451" t="s" s="1347">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="D451" t="s" s="1347">
-        <v>1405</v>
+        <v>1403</v>
       </c>
       <c r="E451" t="s" s="1347">
-        <v>1330</v>
+        <v>1328</v>
       </c>
       <c r="F451" t="n" s="1348">
         <v>2026.0</v>
       </c>
       <c r="G451" t="n" s="1349">
-        <v>9.781408376133E12</v>
+        <v>9.78140837614E12</v>
       </c>
       <c r="H451" t="s" s="1348">
         <v>55</v>
       </c>
       <c r="I451" t="s" s="1347">
         <v>1406</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="n" s="1351">
-        <v>1424131.0</v>
+        <v>1424109.0</v>
       </c>
       <c r="B452" t="s" s="1351">
         <v>13</v>
       </c>
       <c r="C452" t="s" s="1350">
         <v>1407</v>
       </c>
       <c r="D452" t="s" s="1350">
-        <v>1405</v>
+        <v>1408</v>
       </c>
       <c r="E452" t="s" s="1350">
-        <v>1330</v>
+        <v>21</v>
       </c>
       <c r="F452" t="n" s="1351">
         <v>2026.0</v>
       </c>
       <c r="G452" t="n" s="1352">
-        <v>9.78140837614E12</v>
+        <v>9.78176129738E12</v>
       </c>
       <c r="H452" t="s" s="1351">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I452" t="s" s="1350">
-        <v>1408</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="n" s="1354">
-        <v>1424109.0</v>
+        <v>1423955.0</v>
       </c>
       <c r="B453" t="s" s="1354">
         <v>13</v>
       </c>
       <c r="C453" t="s" s="1353">
-        <v>1409</v>
+        <v>1410</v>
       </c>
       <c r="D453" t="s" s="1353">
-        <v>1410</v>
+        <v>1411</v>
       </c>
       <c r="E453" t="s" s="1353">
-        <v>21</v>
+        <v>1412</v>
       </c>
       <c r="F453" t="n" s="1354">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G453" t="n" s="1355">
-        <v>9.78176129738E12</v>
+        <v>9.781776957415E12</v>
       </c>
       <c r="H453" t="s" s="1354">
         <v>38</v>
       </c>
       <c r="I453" t="s" s="1353">
-        <v>1411</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="n" s="1357">
-        <v>1423955.0</v>
+        <v>1423971.0</v>
       </c>
       <c r="B454" t="s" s="1357">
         <v>13</v>
       </c>
       <c r="C454" t="s" s="1356">
-        <v>1412</v>
+        <v>1414</v>
       </c>
       <c r="D454" t="s" s="1356">
-        <v>1413</v>
+        <v>1415</v>
       </c>
       <c r="E454" t="s" s="1356">
-        <v>1414</v>
+        <v>338</v>
       </c>
       <c r="F454" t="n" s="1357">
         <v>2025.0</v>
       </c>
       <c r="G454" t="n" s="1358">
-        <v>9.781776957415E12</v>
+        <v>9.781761182211E12</v>
       </c>
       <c r="H454" t="s" s="1357">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I454" t="s" s="1356">
-        <v>1415</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="n" s="1360">
-        <v>1423971.0</v>
+        <v>1356333.0</v>
       </c>
       <c r="B455" t="s" s="1360">
         <v>13</v>
       </c>
       <c r="C455" t="s" s="1359">
-        <v>1416</v>
+        <v>1417</v>
       </c>
       <c r="D455" t="s" s="1359">
-        <v>1417</v>
+        <v>384</v>
       </c>
       <c r="E455" t="s" s="1359">
-        <v>344</v>
+        <v>112</v>
       </c>
       <c r="F455" t="n" s="1360">
         <v>2025.0</v>
       </c>
       <c r="G455" t="n" s="1361">
-        <v>9.781761182211E12</v>
+        <v>9.781460766057E12</v>
       </c>
       <c r="H455" t="s" s="1360">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="I455" t="s" s="1359">
         <v>1418</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="n" s="1363">
-        <v>1356333.0</v>
+        <v>1307702.0</v>
       </c>
       <c r="B456" t="s" s="1363">
         <v>13</v>
       </c>
       <c r="C456" t="s" s="1362">
         <v>1419</v>
       </c>
       <c r="D456" t="s" s="1362">
-        <v>390</v>
+        <v>1420</v>
       </c>
       <c r="E456" t="s" s="1362">
-        <v>115</v>
+        <v>184</v>
       </c>
       <c r="F456" t="n" s="1363">
         <v>2025.0</v>
       </c>
       <c r="G456" t="n" s="1364">
-        <v>9.781460766057E12</v>
+        <v>9.780702269028E12</v>
       </c>
       <c r="H456" t="s" s="1363">
         <v>17</v>
       </c>
       <c r="I456" t="s" s="1362">
-        <v>1420</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="n" s="1366">
-        <v>1307702.0</v>
+        <v>1423380.0</v>
       </c>
       <c r="B457" t="s" s="1366">
         <v>13</v>
       </c>
       <c r="C457" t="s" s="1365">
-        <v>1421</v>
+        <v>1422</v>
       </c>
       <c r="D457" t="s" s="1365">
-        <v>1422</v>
+        <v>231</v>
       </c>
       <c r="E457" t="s" s="1365">
-        <v>187</v>
+        <v>21</v>
       </c>
       <c r="F457" t="n" s="1366">
         <v>2025.0</v>
       </c>
       <c r="G457" t="n" s="1367">
-        <v>9.780702269028E12</v>
+        <v>9.78176172378E12</v>
       </c>
       <c r="H457" t="s" s="1366">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I457" t="s" s="1365">
         <v>1423</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="n" s="1369">
-        <v>1423380.0</v>
+        <v>1424117.0</v>
       </c>
       <c r="B458" t="s" s="1369">
         <v>13</v>
       </c>
       <c r="C458" t="s" s="1368">
         <v>1424</v>
       </c>
       <c r="D458" t="s" s="1368">
-        <v>234</v>
+        <v>1425</v>
       </c>
       <c r="E458" t="s" s="1368">
-        <v>21</v>
+        <v>158</v>
       </c>
       <c r="F458" t="n" s="1369">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G458" t="n" s="1370">
-        <v>9.78176172378E12</v>
+        <v>9.78192286413E12</v>
       </c>
       <c r="H458" t="s" s="1369">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="I458" t="s" s="1368">
-        <v>1425</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="n" s="1372">
-        <v>1424117.0</v>
+        <v>1331630.0</v>
       </c>
       <c r="B459" t="s" s="1372">
         <v>13</v>
       </c>
       <c r="C459" t="s" s="1371">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="D459" t="s" s="1371">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="E459" t="s" s="1371">
-        <v>161</v>
+        <v>524</v>
       </c>
       <c r="F459" t="n" s="1372">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G459" t="n" s="1373">
-        <v>9.78192286413E12</v>
+        <v>9.781761349706E12</v>
       </c>
       <c r="H459" t="s" s="1372">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I459" t="s" s="1371">
-        <v>1428</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="n" s="1375">
-        <v>1331630.0</v>
+        <v>1424083.0</v>
       </c>
       <c r="B460" t="s" s="1375">
         <v>13</v>
       </c>
       <c r="C460" t="s" s="1374">
-        <v>1429</v>
+        <v>1430</v>
       </c>
       <c r="D460" t="s" s="1374">
-        <v>1430</v>
+        <v>597</v>
       </c>
       <c r="E460" t="s" s="1374">
-        <v>529</v>
+        <v>594</v>
       </c>
       <c r="F460" t="n" s="1375">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G460" t="n" s="1376">
-        <v>9.781761349706E12</v>
+        <v>9.781923058729E12</v>
       </c>
       <c r="H460" t="s" s="1375">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I460" t="s" s="1374">
         <v>1431</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="n" s="1378">
-        <v>1424083.0</v>
+        <v>829775.0</v>
       </c>
       <c r="B461" t="s" s="1378">
         <v>13</v>
       </c>
       <c r="C461" t="s" s="1377">
         <v>1432</v>
       </c>
       <c r="D461" t="s" s="1377">
-        <v>602</v>
+        <v>1433</v>
       </c>
       <c r="E461" t="s" s="1377">
-        <v>599</v>
+        <v>124</v>
       </c>
       <c r="F461" t="n" s="1378">
         <v>2026.0</v>
       </c>
       <c r="G461" t="n" s="1379">
-        <v>9.781923058729E12</v>
+        <v>9.78176099626E12</v>
       </c>
       <c r="H461" t="s" s="1378">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I461" t="s" s="1377">
-        <v>1433</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="n" s="1381">
-        <v>829775.0</v>
+        <v>1289044.0</v>
       </c>
       <c r="B462" t="s" s="1381">
         <v>13</v>
       </c>
       <c r="C462" t="s" s="1380">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="D462" t="s" s="1380">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="E462" t="s" s="1380">
-        <v>127</v>
+        <v>338</v>
       </c>
       <c r="F462" t="n" s="1381">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G462" t="n" s="1382">
-        <v>9.78176099626E12</v>
+        <v>9.781761180972E12</v>
       </c>
       <c r="H462" t="s" s="1381">
         <v>38</v>
       </c>
       <c r="I462" t="s" s="1380">
-        <v>1436</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="n" s="1384">
-        <v>1289044.0</v>
+        <v>1355843.0</v>
       </c>
       <c r="B463" t="s" s="1384">
         <v>13</v>
       </c>
       <c r="C463" t="s" s="1383">
-        <v>1437</v>
+        <v>1438</v>
       </c>
       <c r="D463" t="s" s="1383">
-        <v>1438</v>
+        <v>1439</v>
       </c>
       <c r="E463" t="s" s="1383">
-        <v>344</v>
+        <v>286</v>
       </c>
       <c r="F463" t="n" s="1384">
         <v>2025.0</v>
       </c>
       <c r="G463" t="n" s="1385">
-        <v>9.781761180972E12</v>
+        <v>9.780008658588E12</v>
       </c>
       <c r="H463" t="s" s="1384">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I463" t="s" s="1383">
-        <v>1439</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="n" s="1387">
-        <v>1355843.0</v>
+        <v>1423788.0</v>
       </c>
       <c r="B464" t="s" s="1387">
         <v>13</v>
       </c>
       <c r="C464" t="s" s="1386">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="D464" t="s" s="1386">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="E464" t="s" s="1386">
-        <v>292</v>
+        <v>286</v>
       </c>
       <c r="F464" t="n" s="1387">
         <v>2025.0</v>
       </c>
       <c r="G464" t="n" s="1388">
-        <v>9.780008658588E12</v>
+        <v>9.781460765173E12</v>
       </c>
       <c r="H464" t="s" s="1387">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I464" t="s" s="1386">
-        <v>1442</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="n" s="1390">
-        <v>1423788.0</v>
+        <v>1470643.0</v>
       </c>
       <c r="B465" t="s" s="1390">
         <v>13</v>
       </c>
       <c r="C465" t="s" s="1389">
-        <v>1443</v>
+        <v>1444</v>
       </c>
       <c r="D465" t="s" s="1389">
-        <v>1444</v>
+        <v>1445</v>
       </c>
       <c r="E465" t="s" s="1389">
-        <v>292</v>
+        <v>21</v>
       </c>
       <c r="F465" t="n" s="1390">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G465" t="n" s="1391">
-        <v>9.781460765173E12</v>
+        <v>9.781761721786E12</v>
       </c>
       <c r="H465" t="s" s="1390">
         <v>38</v>
       </c>
       <c r="I465" t="s" s="1389">
-        <v>1445</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="n" s="1393">
-        <v>1470643.0</v>
+        <v>1229325.0</v>
       </c>
       <c r="B466" t="s" s="1393">
         <v>13</v>
       </c>
       <c r="C466" t="s" s="1392">
-        <v>1446</v>
+        <v>1447</v>
       </c>
       <c r="D466" t="s" s="1392">
-        <v>1447</v>
+        <v>1448</v>
       </c>
       <c r="E466" t="s" s="1392">
-        <v>21</v>
+        <v>1449</v>
       </c>
       <c r="F466" t="n" s="1393">
-        <v>2026.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G466" t="n" s="1394">
-        <v>9.781761721786E12</v>
+        <v>9.781761380488E12</v>
       </c>
       <c r="H466" t="s" s="1393">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="I466" t="s" s="1392">
-        <v>1448</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="n" s="1396">
-        <v>1229325.0</v>
+        <v>1485680.0</v>
       </c>
       <c r="B467" t="s" s="1396">
         <v>13</v>
       </c>
       <c r="C467" t="s" s="1395">
-        <v>1449</v>
+        <v>1451</v>
       </c>
       <c r="D467" t="s" s="1395">
-        <v>1450</v>
+        <v>1452</v>
       </c>
       <c r="E467" t="s" s="1395">
-        <v>1451</v>
+        <v>59</v>
       </c>
       <c r="F467" t="n" s="1396">
-        <v>2024.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G467" t="n" s="1397">
-        <v>9.781761380488E12</v>
+        <v>9.781761214486E12</v>
       </c>
       <c r="H467" t="s" s="1396">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I467" t="s" s="1395">
-        <v>1452</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="n" s="1399">
-        <v>1485680.0</v>
+        <v>1458260.0</v>
       </c>
       <c r="B468" t="s" s="1399">
         <v>13</v>
       </c>
       <c r="C468" t="s" s="1398">
-        <v>1453</v>
+        <v>1454</v>
       </c>
       <c r="D468" t="s" s="1398">
-        <v>1454</v>
+        <v>1455</v>
       </c>
       <c r="E468" t="s" s="1398">
         <v>59</v>
       </c>
       <c r="F468" t="n" s="1399">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G468" t="n" s="1400">
-        <v>9.781761214486E12</v>
+        <v>9.781761214479E12</v>
       </c>
       <c r="H468" t="s" s="1399">
         <v>38</v>
       </c>
       <c r="I468" t="s" s="1398">
-        <v>1455</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="n" s="1402">
-        <v>1458260.0</v>
+        <v>1228289.0</v>
       </c>
       <c r="B469" t="s" s="1402">
         <v>13</v>
       </c>
       <c r="C469" t="s" s="1401">
-        <v>1456</v>
+        <v>1457</v>
       </c>
       <c r="D469" t="s" s="1401">
-        <v>1457</v>
+        <v>1458</v>
       </c>
       <c r="E469" t="s" s="1401">
-        <v>59</v>
+        <v>958</v>
       </c>
       <c r="F469" t="n" s="1402">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G469" t="n" s="1403">
-        <v>9.781761214479E12</v>
+        <v>9.780374392055E12</v>
       </c>
       <c r="H469" t="s" s="1402">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I469" t="s" s="1401">
-        <v>1458</v>
+        <v>1459</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="n" s="1405">
-        <v>1228289.0</v>
+        <v>1426168.0</v>
       </c>
       <c r="B470" t="s" s="1405">
         <v>13</v>
       </c>
       <c r="C470" t="s" s="1404">
-        <v>1459</v>
+        <v>1460</v>
       </c>
       <c r="D470" t="s" s="1404">
-        <v>1460</v>
+        <v>1461</v>
       </c>
       <c r="E470" t="s" s="1404">
-        <v>963</v>
+        <v>302</v>
       </c>
       <c r="F470" t="n" s="1405">
-        <v>2024.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G470" t="n" s="1406">
-        <v>9.780374392055E12</v>
+        <v>9.781923345324E12</v>
       </c>
       <c r="H470" t="s" s="1405">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="I470" t="s" s="1404">
-        <v>1461</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="n" s="1408">
-        <v>1426168.0</v>
+        <v>1326117.0</v>
       </c>
       <c r="B471" t="s" s="1408">
         <v>13</v>
       </c>
       <c r="C471" t="s" s="1407">
-        <v>1462</v>
+        <v>1463</v>
       </c>
       <c r="D471" t="s" s="1407">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E471" t="s" s="1407">
-        <v>308</v>
+        <v>302</v>
       </c>
       <c r="F471" t="n" s="1408">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G471" t="n" s="1409">
-        <v>9.781923345324E12</v>
+        <v>9.781923345041E12</v>
       </c>
       <c r="H471" t="s" s="1408">
         <v>38</v>
       </c>
       <c r="I471" t="s" s="1407">
-        <v>1464</v>
+        <v>1465</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="n" s="1411">
-        <v>1326117.0</v>
+        <v>1424061.0</v>
       </c>
       <c r="B472" t="s" s="1411">
         <v>13</v>
       </c>
       <c r="C472" t="s" s="1410">
-        <v>1465</v>
+        <v>1466</v>
       </c>
       <c r="D472" t="s" s="1410">
-        <v>1466</v>
+        <v>1467</v>
       </c>
       <c r="E472" t="s" s="1410">
-        <v>308</v>
+        <v>1468</v>
       </c>
       <c r="F472" t="n" s="1411">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G472" t="n" s="1412">
-        <v>9.781923345041E12</v>
+        <v>9.78192269654E12</v>
       </c>
       <c r="H472" t="s" s="1411">
         <v>38</v>
       </c>
       <c r="I472" t="s" s="1410">
-        <v>1467</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="n" s="1414">
-        <v>1424061.0</v>
+        <v>1424114.0</v>
       </c>
       <c r="B473" t="s" s="1414">
         <v>13</v>
       </c>
       <c r="C473" t="s" s="1413">
-        <v>1468</v>
+        <v>1470</v>
       </c>
       <c r="D473" t="s" s="1413">
-        <v>1469</v>
+        <v>1471</v>
       </c>
       <c r="E473" t="s" s="1413">
-        <v>1470</v>
+        <v>1025</v>
       </c>
       <c r="F473" t="n" s="1414">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G473" t="n" s="1415">
-        <v>9.78192269654E12</v>
+        <v>9.781665956673E12</v>
       </c>
       <c r="H473" t="s" s="1414">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I473" t="s" s="1413">
-        <v>1471</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="n" s="1417">
-        <v>1424114.0</v>
+        <v>1424113.0</v>
       </c>
       <c r="B474" t="s" s="1417">
         <v>13</v>
       </c>
       <c r="C474" t="s" s="1416">
-        <v>1472</v>
+        <v>1473</v>
       </c>
       <c r="D474" t="s" s="1416">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="E474" t="s" s="1416">
-        <v>1027</v>
+        <v>298</v>
       </c>
       <c r="F474" t="n" s="1417">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G474" t="n" s="1418">
-        <v>9.781665956673E12</v>
+        <v>9.780734423399E12</v>
       </c>
       <c r="H474" t="s" s="1417">
         <v>17</v>
       </c>
       <c r="I474" t="s" s="1416">
-        <v>1474</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="n" s="1420">
-        <v>1424113.0</v>
+        <v>1470699.0</v>
       </c>
       <c r="B475" t="s" s="1420">
         <v>13</v>
       </c>
       <c r="C475" t="s" s="1419">
-        <v>1475</v>
+        <v>1476</v>
       </c>
       <c r="D475" t="s" s="1419">
-        <v>1476</v>
+        <v>1477</v>
       </c>
       <c r="E475" t="s" s="1419">
-        <v>304</v>
+        <v>399</v>
       </c>
       <c r="F475" t="n" s="1420">
         <v>2026.0</v>
       </c>
       <c r="G475" t="n" s="1421">
-        <v>9.780734423399E12</v>
+        <v>9.781760765293E12</v>
       </c>
       <c r="H475" t="s" s="1420">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I475" t="s" s="1419">
-        <v>1477</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="n" s="1423">
-        <v>1470699.0</v>
+        <v>1017883.0</v>
       </c>
       <c r="B476" t="s" s="1423">
         <v>13</v>
       </c>
       <c r="C476" t="s" s="1422">
-        <v>1478</v>
+        <v>1479</v>
       </c>
       <c r="D476" t="s" s="1422">
-        <v>1479</v>
+        <v>1480</v>
       </c>
       <c r="E476" t="s" s="1422">
-        <v>405</v>
+        <v>338</v>
       </c>
       <c r="F476" t="n" s="1423">
-        <v>2026.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G476" t="n" s="1424">
-        <v>9.781760765293E12</v>
+        <v>9.781760878351E12</v>
       </c>
       <c r="H476" t="s" s="1423">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I476" t="s" s="1422">
-        <v>1480</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="n" s="1426">
-        <v>1017883.0</v>
+        <v>1263721.0</v>
       </c>
       <c r="B477" t="s" s="1426">
         <v>13</v>
       </c>
       <c r="C477" t="s" s="1425">
-        <v>1481</v>
+        <v>1482</v>
       </c>
       <c r="D477" t="s" s="1425">
-        <v>1482</v>
+        <v>994</v>
       </c>
       <c r="E477" t="s" s="1425">
-        <v>344</v>
+        <v>524</v>
       </c>
       <c r="F477" t="n" s="1426">
-        <v>2023.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G477" t="n" s="1427">
-        <v>9.781760878351E12</v>
+        <v>9.781761351495E12</v>
       </c>
       <c r="H477" t="s" s="1426">
         <v>30</v>
       </c>
       <c r="I477" t="s" s="1425">
         <v>1483</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="n" s="1429">
-        <v>1263721.0</v>
+        <v>1424024.0</v>
       </c>
       <c r="B478" t="s" s="1429">
         <v>13</v>
       </c>
       <c r="C478" t="s" s="1428">
         <v>1484</v>
       </c>
       <c r="D478" t="s" s="1428">
-        <v>996</v>
+        <v>1485</v>
       </c>
       <c r="E478" t="s" s="1428">
-        <v>529</v>
+        <v>1053</v>
       </c>
       <c r="F478" t="n" s="1429">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G478" t="n" s="1430">
-        <v>9.781761351495E12</v>
+        <v>9.781444978759E12</v>
       </c>
       <c r="H478" t="s" s="1429">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="I478" t="s" s="1428">
-        <v>1485</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="n" s="1432">
-        <v>1424024.0</v>
+        <v>1409684.0</v>
       </c>
       <c r="B479" t="s" s="1432">
         <v>13</v>
       </c>
       <c r="C479" t="s" s="1431">
-        <v>1486</v>
+        <v>1487</v>
       </c>
       <c r="D479" t="s" s="1431">
-        <v>1487</v>
+        <v>1488</v>
       </c>
       <c r="E479" t="s" s="1431">
-        <v>1055</v>
+        <v>124</v>
       </c>
       <c r="F479" t="n" s="1432">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G479" t="n" s="1433">
-        <v>9.781444978759E12</v>
+        <v>9.781760994167E12</v>
       </c>
       <c r="H479" t="s" s="1432">
         <v>17</v>
       </c>
       <c r="I479" t="s" s="1431">
-        <v>1488</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="n" s="1435">
-        <v>1409684.0</v>
+        <v>1209916.0</v>
       </c>
       <c r="B480" t="s" s="1435">
         <v>13</v>
       </c>
       <c r="C480" t="s" s="1434">
-        <v>1489</v>
+        <v>1490</v>
       </c>
       <c r="D480" t="s" s="1434">
-        <v>1490</v>
+        <v>1004</v>
       </c>
       <c r="E480" t="s" s="1434">
-        <v>127</v>
+        <v>431</v>
       </c>
       <c r="F480" t="n" s="1435">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G480" t="n" s="1436">
-        <v>9.781760994167E12</v>
+        <v>9.781922800787E12</v>
       </c>
       <c r="H480" t="s" s="1435">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I480" t="s" s="1434">
         <v>1491</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="n" s="1438">
-        <v>1209916.0</v>
+        <v>1386300.0</v>
       </c>
       <c r="B481" t="s" s="1438">
         <v>13</v>
       </c>
       <c r="C481" t="s" s="1437">
         <v>1492</v>
       </c>
       <c r="D481" t="s" s="1437">
-        <v>1006</v>
+        <v>1493</v>
       </c>
       <c r="E481" t="s" s="1437">
-        <v>437</v>
+        <v>158</v>
       </c>
       <c r="F481" t="n" s="1438">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G481" t="n" s="1439">
-        <v>9.781922800787E12</v>
+        <v>9.781922777966E12</v>
       </c>
       <c r="H481" t="s" s="1438">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I481" t="s" s="1437">
-        <v>1493</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="n" s="1441">
-        <v>1386300.0</v>
+        <v>1447494.0</v>
       </c>
       <c r="B482" t="s" s="1441">
         <v>13</v>
       </c>
       <c r="C482" t="s" s="1440">
-        <v>1494</v>
+        <v>1495</v>
       </c>
       <c r="D482" t="s" s="1440">
-        <v>1495</v>
+        <v>1496</v>
       </c>
       <c r="E482" t="s" s="1440">
-        <v>161</v>
+        <v>338</v>
       </c>
       <c r="F482" t="n" s="1441">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G482" t="n" s="1442">
-        <v>9.781922777966E12</v>
+        <v>9.781760113421E12</v>
       </c>
       <c r="H482" t="s" s="1441">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I482" t="s" s="1440">
-        <v>1496</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="n" s="1444">
-        <v>1447494.0</v>
+        <v>1359331.0</v>
       </c>
       <c r="B483" t="s" s="1444">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C483" t="s" s="1443">
-        <v>1497</v>
+        <v>1498</v>
       </c>
       <c r="D483" t="s" s="1443">
-        <v>1498</v>
+        <v>1499</v>
       </c>
       <c r="E483" t="s" s="1443">
-        <v>344</v>
+        <v>1194</v>
       </c>
       <c r="F483" t="n" s="1444">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G483" t="n" s="1445">
-        <v>9.781760113421E12</v>
+        <v>9.781399630221E12</v>
       </c>
       <c r="H483" t="s" s="1444">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="I483" t="s" s="1443">
-        <v>1499</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="n" s="1447">
-        <v>1359331.0</v>
+        <v>1423835.0</v>
       </c>
       <c r="B484" t="s" s="1447">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C484" t="s" s="1446">
-        <v>1500</v>
+        <v>1501</v>
       </c>
       <c r="D484" t="s" s="1446">
-        <v>1501</v>
+        <v>1502</v>
       </c>
       <c r="E484" t="s" s="1446">
-        <v>1196</v>
+        <v>958</v>
       </c>
       <c r="F484" t="n" s="1447">
-        <v>2025.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G484" t="n" s="1448">
-        <v>9.781399630221E12</v>
+        <v>9.781250869869E12</v>
       </c>
       <c r="H484" t="s" s="1447">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="I484" t="s" s="1446">
-        <v>1502</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="n" s="1450">
-        <v>1423835.0</v>
+        <v>1019646.0</v>
       </c>
       <c r="B485" t="s" s="1450">
         <v>13</v>
       </c>
       <c r="C485" t="s" s="1449">
-        <v>1503</v>
+        <v>1504</v>
       </c>
       <c r="D485" t="s" s="1449">
-        <v>1504</v>
+        <v>1505</v>
       </c>
       <c r="E485" t="s" s="1449">
-        <v>963</v>
+        <v>184</v>
       </c>
       <c r="F485" t="n" s="1450">
         <v>2023.0</v>
       </c>
       <c r="G485" t="n" s="1451">
-        <v>9.781250869869E12</v>
+        <v>9.780702266188E12</v>
       </c>
       <c r="H485" t="s" s="1450">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="I485" t="s" s="1449">
-        <v>1505</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="n" s="1453">
-        <v>1019646.0</v>
+        <v>1424042.0</v>
       </c>
       <c r="B486" t="s" s="1453">
         <v>13</v>
       </c>
       <c r="C486" t="s" s="1452">
-        <v>1506</v>
+        <v>1507</v>
       </c>
       <c r="D486" t="s" s="1452">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="E486" t="s" s="1452">
-        <v>187</v>
+        <v>124</v>
       </c>
       <c r="F486" t="n" s="1453">
-        <v>2023.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G486" t="n" s="1454">
-        <v>9.780702266188E12</v>
+        <v>9.781760995324E12</v>
       </c>
       <c r="H486" t="s" s="1453">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I486" t="s" s="1452">
-        <v>1508</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="n" s="1456">
-        <v>1424042.0</v>
+        <v>1476778.0</v>
       </c>
       <c r="B487" t="s" s="1456">
         <v>13</v>
       </c>
       <c r="C487" t="s" s="1455">
-        <v>1509</v>
+        <v>1510</v>
       </c>
       <c r="D487" t="s" s="1455">
-        <v>1510</v>
+        <v>1511</v>
       </c>
       <c r="E487" t="s" s="1455">
-        <v>127</v>
+        <v>718</v>
       </c>
       <c r="F487" t="n" s="1456">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G487" t="n" s="1457">
-        <v>9.781760995324E12</v>
+        <v>9.781408375419E12</v>
       </c>
       <c r="H487" t="s" s="1456">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="I487" t="s" s="1455">
-        <v>1511</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="n" s="1459">
-        <v>1476778.0</v>
+        <v>1337935.0</v>
       </c>
       <c r="B488" t="s" s="1459">
         <v>13</v>
       </c>
       <c r="C488" t="s" s="1458">
-        <v>1512</v>
+        <v>1513</v>
       </c>
       <c r="D488" t="s" s="1458">
-        <v>1513</v>
+        <v>518</v>
       </c>
       <c r="E488" t="s" s="1458">
-        <v>723</v>
+        <v>21</v>
       </c>
       <c r="F488" t="n" s="1459">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G488" t="n" s="1460">
-        <v>9.781408375419E12</v>
+        <v>9.78176026905E12</v>
       </c>
       <c r="H488" t="s" s="1459">
         <v>55</v>
       </c>
       <c r="I488" t="s" s="1458">
         <v>1514</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="n" s="1462">
-        <v>1337935.0</v>
+        <v>1424110.0</v>
       </c>
       <c r="B489" t="s" s="1462">
         <v>13</v>
       </c>
       <c r="C489" t="s" s="1461">
         <v>1515</v>
       </c>
       <c r="D489" t="s" s="1461">
-        <v>523</v>
+        <v>518</v>
       </c>
       <c r="E489" t="s" s="1461">
         <v>21</v>
       </c>
       <c r="F489" t="n" s="1462">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G489" t="n" s="1463">
-        <v>9.78176026905E12</v>
+        <v>9.781760269067E12</v>
       </c>
       <c r="H489" t="s" s="1462">
         <v>55</v>
       </c>
       <c r="I489" t="s" s="1461">
         <v>1516</v>
       </c>
     </row>
     <row r="490">
-      <c r="A490" t="n" s="1465">
-        <v>1424110.0</v>
+      <c r="A490" t="s" s="1465">
+        <v>13</v>
       </c>
       <c r="B490" t="s" s="1465">
         <v>13</v>
       </c>
       <c r="C490" t="s" s="1464">
         <v>1517</v>
       </c>
       <c r="D490" t="s" s="1464">
-        <v>523</v>
+        <v>1518</v>
       </c>
       <c r="E490" t="s" s="1464">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>9.781760269067E12</v>
+        <v>13</v>
+      </c>
+      <c r="F490" t="s" s="1465">
+        <v>13</v>
+      </c>
+      <c r="G490" t="s" s="1466">
+        <v>13</v>
       </c>
       <c r="H490" t="s" s="1465">
         <v>55</v>
       </c>
       <c r="I490" t="s" s="1464">
-        <v>1518</v>
+        <v>216</v>
       </c>
     </row>
     <row r="491">
-      <c r="A491" t="s" s="1468">
-        <v>13</v>
+      <c r="A491" t="n" s="1468">
+        <v>1423330.0</v>
       </c>
       <c r="B491" t="s" s="1468">
         <v>13</v>
       </c>
       <c r="C491" t="s" s="1467">
         <v>1519</v>
       </c>
       <c r="D491" t="s" s="1467">
         <v>1520</v>
       </c>
       <c r="E491" t="s" s="1467">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>100</v>
+      </c>
+      <c r="F491" t="n" s="1468">
+        <v>2025.0</v>
+      </c>
+      <c r="G491" t="n" s="1469">
+        <v>9.781761112485E12</v>
       </c>
       <c r="H491" t="s" s="1468">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="I491" t="s" s="1467">
-        <v>219</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="n" s="1471">
-        <v>1423330.0</v>
+        <v>899923.0</v>
       </c>
       <c r="B492" t="s" s="1471">
         <v>13</v>
       </c>
       <c r="C492" t="s" s="1470">
-        <v>1521</v>
+        <v>1522</v>
       </c>
       <c r="D492" t="s" s="1470">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="E492" t="s" s="1470">
-        <v>103</v>
+        <v>352</v>
       </c>
       <c r="F492" t="n" s="1471">
-        <v>2025.0</v>
+        <v>2022.0</v>
       </c>
       <c r="G492" t="n" s="1472">
-        <v>9.781761112485E12</v>
+        <v>9.781760983529E12</v>
       </c>
       <c r="H492" t="s" s="1471">
         <v>30</v>
       </c>
       <c r="I492" t="s" s="1470">
-        <v>1523</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="n" s="1474">
-        <v>899923.0</v>
+        <v>1476194.0</v>
       </c>
       <c r="B493" t="s" s="1474">
         <v>13</v>
       </c>
       <c r="C493" t="s" s="1473">
-        <v>1524</v>
+        <v>1525</v>
       </c>
       <c r="D493" t="s" s="1473">
-        <v>1525</v>
+        <v>1526</v>
       </c>
       <c r="E493" t="s" s="1473">
-        <v>358</v>
+        <v>278</v>
       </c>
       <c r="F493" t="n" s="1474">
-        <v>2022.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G493" t="n" s="1475">
-        <v>9.781760983529E12</v>
+        <v>9.781800902039E12</v>
       </c>
       <c r="H493" t="s" s="1474">
         <v>30</v>
       </c>
       <c r="I493" t="s" s="1473">
-        <v>1526</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="n" s="1477">
-        <v>1476194.0</v>
+        <v>1286578.0</v>
       </c>
       <c r="B494" t="s" s="1477">
         <v>13</v>
       </c>
       <c r="C494" t="s" s="1476">
-        <v>1527</v>
+        <v>1528</v>
       </c>
       <c r="D494" t="s" s="1476">
-        <v>1528</v>
+        <v>1529</v>
       </c>
       <c r="E494" t="s" s="1476">
-        <v>284</v>
+        <v>524</v>
       </c>
       <c r="F494" t="n" s="1477">
         <v>2024.0</v>
       </c>
       <c r="G494" t="n" s="1478">
-        <v>9.781800902039E12</v>
+        <v>9.780143779582E12</v>
       </c>
       <c r="H494" t="s" s="1477">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="I494" t="s" s="1476">
-        <v>1529</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="n" s="1480">
-        <v>1286578.0</v>
+        <v>1423389.0</v>
       </c>
       <c r="B495" t="s" s="1480">
         <v>13</v>
       </c>
       <c r="C495" t="s" s="1479">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="D495" t="s" s="1479">
-        <v>1531</v>
+        <v>1532</v>
       </c>
       <c r="E495" t="s" s="1479">
-        <v>529</v>
+        <v>59</v>
       </c>
       <c r="F495" t="n" s="1480">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G495" t="n" s="1481">
-        <v>9.780143779582E12</v>
+        <v>9.781761214035E12</v>
       </c>
       <c r="H495" t="s" s="1480">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I495" t="s" s="1479">
-        <v>1532</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="n" s="1483">
-        <v>1423389.0</v>
+        <v>1423950.0</v>
       </c>
       <c r="B496" t="s" s="1483">
         <v>13</v>
       </c>
       <c r="C496" t="s" s="1482">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="D496" t="s" s="1482">
-        <v>1534</v>
+        <v>1535</v>
       </c>
       <c r="E496" t="s" s="1482">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="F496" t="n" s="1483">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G496" t="n" s="1484">
-        <v>9.781761214035E12</v>
+        <v>9.78176026525E12</v>
       </c>
       <c r="H496" t="s" s="1483">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I496" t="s" s="1482">
-        <v>1535</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="n" s="1486">
-        <v>1423950.0</v>
+        <v>1423375.0</v>
       </c>
       <c r="B497" t="s" s="1486">
         <v>13</v>
       </c>
       <c r="C497" t="s" s="1485">
-        <v>1536</v>
+        <v>1537</v>
       </c>
       <c r="D497" t="s" s="1485">
-        <v>1537</v>
+        <v>1155</v>
       </c>
       <c r="E497" t="s" s="1485">
         <v>21</v>
       </c>
       <c r="F497" t="n" s="1486">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G497" t="n" s="1487">
-        <v>9.78176026525E12</v>
+        <v>9.781761642357E12</v>
       </c>
       <c r="H497" t="s" s="1486">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I497" t="s" s="1485">
         <v>1538</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="n" s="1489">
-        <v>1423375.0</v>
+        <v>1392438.0</v>
       </c>
       <c r="B498" t="s" s="1489">
         <v>13</v>
       </c>
       <c r="C498" t="s" s="1488">
         <v>1539</v>
       </c>
       <c r="D498" t="s" s="1488">
-        <v>1157</v>
+        <v>1540</v>
       </c>
       <c r="E498" t="s" s="1488">
-        <v>21</v>
+        <v>222</v>
       </c>
       <c r="F498" t="n" s="1489">
         <v>2025.0</v>
       </c>
       <c r="G498" t="n" s="1490">
-        <v>9.781761642357E12</v>
+        <v>9.78192299239E12</v>
       </c>
       <c r="H498" t="s" s="1489">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I498" t="s" s="1488">
-        <v>1540</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="n" s="1492">
-        <v>1392438.0</v>
+        <v>1424068.0</v>
       </c>
       <c r="B499" t="s" s="1492">
         <v>13</v>
       </c>
       <c r="C499" t="s" s="1491">
-        <v>1541</v>
+        <v>1542</v>
       </c>
       <c r="D499" t="s" s="1491">
-        <v>1542</v>
+        <v>1543</v>
       </c>
       <c r="E499" t="s" s="1491">
-        <v>225</v>
+        <v>21</v>
       </c>
       <c r="F499" t="n" s="1492">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G499" t="n" s="1493">
-        <v>9.78192299239E12</v>
+        <v>9.781761641961E12</v>
       </c>
       <c r="H499" t="s" s="1492">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="I499" t="s" s="1491">
-        <v>1543</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="n" s="1495">
-        <v>1424068.0</v>
+        <v>1344957.0</v>
       </c>
       <c r="B500" t="s" s="1495">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C500" t="s" s="1494">
-        <v>1544</v>
+        <v>1545</v>
       </c>
       <c r="D500" t="s" s="1494">
-        <v>1545</v>
+        <v>1546</v>
       </c>
       <c r="E500" t="s" s="1494">
-        <v>21</v>
+        <v>352</v>
       </c>
       <c r="F500" t="n" s="1495">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G500" t="n" s="1496">
-        <v>9.781761641961E12</v>
+        <v>9.781761563805E12</v>
       </c>
       <c r="H500" t="s" s="1495">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I500" t="s" s="1494">
-        <v>1546</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="n" s="1498">
-        <v>1344957.0</v>
+        <v>1406612.0</v>
       </c>
       <c r="B501" t="s" s="1498">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C501" t="s" s="1497">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="D501" t="s" s="1497">
-        <v>1548</v>
+        <v>1549</v>
       </c>
       <c r="E501" t="s" s="1497">
-        <v>358</v>
+        <v>128</v>
       </c>
       <c r="F501" t="n" s="1498">
         <v>2025.0</v>
       </c>
       <c r="G501" t="n" s="1499">
-        <v>9.781761563805E12</v>
+        <v>9.781529510898E12</v>
       </c>
       <c r="H501" t="s" s="1498">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="I501" t="s" s="1497">
-        <v>1549</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="n" s="1501">
-        <v>1406612.0</v>
+        <v>1252266.0</v>
       </c>
       <c r="B502" t="s" s="1501">
         <v>13</v>
       </c>
       <c r="C502" t="s" s="1500">
-        <v>1550</v>
+        <v>1551</v>
       </c>
       <c r="D502" t="s" s="1500">
-        <v>1551</v>
+        <v>1552</v>
       </c>
       <c r="E502" t="s" s="1500">
-        <v>131</v>
+        <v>718</v>
       </c>
       <c r="F502" t="n" s="1501">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G502" t="n" s="1502">
-        <v>9.781529510898E12</v>
+        <v>9.781444971828E12</v>
       </c>
       <c r="H502" t="s" s="1501">
         <v>38</v>
       </c>
       <c r="I502" t="s" s="1500">
-        <v>1552</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="n" s="1504">
-        <v>1252266.0</v>
+        <v>1355852.0</v>
       </c>
       <c r="B503" t="s" s="1504">
         <v>13</v>
       </c>
       <c r="C503" t="s" s="1503">
-        <v>1553</v>
+        <v>1554</v>
       </c>
       <c r="D503" t="s" s="1503">
-        <v>1554</v>
+        <v>1555</v>
       </c>
       <c r="E503" t="s" s="1503">
-        <v>723</v>
+        <v>158</v>
       </c>
       <c r="F503" t="n" s="1504">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G503" t="n" s="1505">
-        <v>9.781444971828E12</v>
+        <v>9.78192277785E12</v>
       </c>
       <c r="H503" t="s" s="1504">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I503" t="s" s="1503">
-        <v>1555</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="n" s="1507">
-        <v>1355852.0</v>
+        <v>1359293.0</v>
       </c>
       <c r="B504" t="s" s="1507">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C504" t="s" s="1506">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="D504" t="s" s="1506">
-        <v>1557</v>
+        <v>1480</v>
       </c>
       <c r="E504" t="s" s="1506">
-        <v>161</v>
+        <v>338</v>
       </c>
       <c r="F504" t="n" s="1507">
         <v>2025.0</v>
       </c>
       <c r="G504" t="n" s="1508">
-        <v>9.78192277785E12</v>
+        <v>9.781760878368E12</v>
       </c>
       <c r="H504" t="s" s="1507">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I504" t="s" s="1506">
         <v>1558</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="n" s="1510">
-        <v>1359293.0</v>
+        <v>1486082.0</v>
       </c>
       <c r="B505" t="s" s="1510">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C505" t="s" s="1509">
         <v>1559</v>
       </c>
       <c r="D505" t="s" s="1509">
-        <v>1482</v>
+        <v>1560</v>
       </c>
       <c r="E505" t="s" s="1509">
-        <v>344</v>
+        <v>399</v>
       </c>
       <c r="F505" t="n" s="1510">
         <v>2025.0</v>
       </c>
       <c r="G505" t="n" s="1511">
-        <v>9.781760878368E12</v>
+        <v>9.781760764913E12</v>
       </c>
       <c r="H505" t="s" s="1510">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="I505" t="s" s="1509">
-        <v>1560</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="n" s="1513">
-        <v>1486082.0</v>
+        <v>1388287.0</v>
       </c>
       <c r="B506" t="s" s="1513">
         <v>13</v>
       </c>
       <c r="C506" t="s" s="1512">
-        <v>1561</v>
+        <v>1562</v>
       </c>
       <c r="D506" t="s" s="1512">
-        <v>1562</v>
+        <v>1563</v>
       </c>
       <c r="E506" t="s" s="1512">
-        <v>405</v>
+        <v>369</v>
       </c>
       <c r="F506" t="n" s="1513">
         <v>2025.0</v>
       </c>
       <c r="G506" t="n" s="1514">
-        <v>9.781760764913E12</v>
+        <v>9.781805130406E12</v>
       </c>
       <c r="H506" t="s" s="1513">
         <v>55</v>
       </c>
       <c r="I506" t="s" s="1512">
-        <v>1563</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="n" s="1516">
-        <v>1388287.0</v>
+        <v>1304542.0</v>
       </c>
       <c r="B507" t="s" s="1516">
         <v>13</v>
       </c>
       <c r="C507" t="s" s="1515">
-        <v>1564</v>
+        <v>1565</v>
       </c>
       <c r="D507" t="s" s="1515">
-        <v>1565</v>
+        <v>1566</v>
       </c>
       <c r="E507" t="s" s="1515">
-        <v>375</v>
+        <v>559</v>
       </c>
       <c r="F507" t="n" s="1516">
         <v>2025.0</v>
       </c>
       <c r="G507" t="n" s="1517">
-        <v>9.781805130406E12</v>
+        <v>9.78176065979E12</v>
       </c>
       <c r="H507" t="s" s="1516">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I507" t="s" s="1515">
-        <v>1566</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="n" s="1519">
-        <v>1304542.0</v>
+        <v>1423919.0</v>
       </c>
       <c r="B508" t="s" s="1519">
         <v>13</v>
       </c>
       <c r="C508" t="s" s="1518">
-        <v>1567</v>
+        <v>1568</v>
       </c>
       <c r="D508" t="s" s="1518">
-        <v>1568</v>
+        <v>1569</v>
       </c>
       <c r="E508" t="s" s="1518">
-        <v>564</v>
+        <v>678</v>
       </c>
       <c r="F508" t="n" s="1519">
         <v>2025.0</v>
       </c>
       <c r="G508" t="n" s="1520">
-        <v>9.78176065979E12</v>
+        <v>9.781536247473E12</v>
       </c>
       <c r="H508" t="s" s="1519">
         <v>38</v>
       </c>
       <c r="I508" t="s" s="1518">
-        <v>1569</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="n" s="1522">
-        <v>1423919.0</v>
+        <v>1286576.0</v>
       </c>
       <c r="B509" t="s" s="1522">
         <v>13</v>
       </c>
       <c r="C509" t="s" s="1521">
-        <v>1570</v>
+        <v>1571</v>
       </c>
       <c r="D509" t="s" s="1521">
-        <v>1571</v>
+        <v>1572</v>
       </c>
       <c r="E509" t="s" s="1521">
-        <v>683</v>
+        <v>711</v>
       </c>
       <c r="F509" t="n" s="1522">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G509" t="n" s="1523">
-        <v>9.781536247473E12</v>
+        <v>9.781742036656E12</v>
       </c>
       <c r="H509" t="s" s="1522">
         <v>38</v>
       </c>
       <c r="I509" t="s" s="1521">
-        <v>1572</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="n" s="1525">
-        <v>1286576.0</v>
+        <v>1423999.0</v>
       </c>
       <c r="B510" t="s" s="1525">
         <v>13</v>
       </c>
       <c r="C510" t="s" s="1524">
-        <v>1573</v>
+        <v>1574</v>
       </c>
       <c r="D510" t="s" s="1524">
-        <v>1574</v>
+        <v>1575</v>
       </c>
       <c r="E510" t="s" s="1524">
-        <v>716</v>
+        <v>21</v>
       </c>
       <c r="F510" t="n" s="1525">
-        <v>2024.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G510" t="n" s="1526">
-        <v>9.781742036656E12</v>
+        <v>9.781761298585E12</v>
       </c>
       <c r="H510" t="s" s="1525">
         <v>38</v>
       </c>
       <c r="I510" t="s" s="1524">
-        <v>1575</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="n" s="1528">
-        <v>1423999.0</v>
+        <v>1333899.0</v>
       </c>
       <c r="B511" t="s" s="1528">
         <v>13</v>
       </c>
       <c r="C511" t="s" s="1527">
-        <v>1576</v>
+        <v>1577</v>
       </c>
       <c r="D511" t="s" s="1527">
-        <v>1577</v>
+        <v>231</v>
       </c>
       <c r="E511" t="s" s="1527">
         <v>21</v>
       </c>
       <c r="F511" t="n" s="1528">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G511" t="n" s="1529">
-        <v>9.781761298585E12</v>
+        <v>9.78176152086E12</v>
       </c>
       <c r="H511" t="s" s="1528">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="I511" t="s" s="1527">
         <v>1578</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="n" s="1531">
-        <v>1333899.0</v>
+        <v>1067080.0</v>
       </c>
       <c r="B512" t="s" s="1531">
         <v>13</v>
       </c>
       <c r="C512" t="s" s="1530">
         <v>1579</v>
       </c>
       <c r="D512" t="s" s="1530">
-        <v>234</v>
+        <v>1580</v>
       </c>
       <c r="E512" t="s" s="1530">
-        <v>21</v>
+        <v>124</v>
       </c>
       <c r="F512" t="n" s="1531">
-        <v>2025.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G512" t="n" s="1532">
-        <v>9.78176152086E12</v>
+        <v>9.781760992439E12</v>
       </c>
       <c r="H512" t="s" s="1531">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="I512" t="s" s="1530">
-        <v>1580</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="n" s="1534">
-        <v>1067080.0</v>
+        <v>1424101.0</v>
       </c>
       <c r="B513" t="s" s="1534">
         <v>13</v>
       </c>
       <c r="C513" t="s" s="1533">
-        <v>1581</v>
+        <v>1582</v>
       </c>
       <c r="D513" t="s" s="1533">
-        <v>1582</v>
+        <v>1583</v>
       </c>
       <c r="E513" t="s" s="1533">
-        <v>127</v>
+        <v>1584</v>
       </c>
       <c r="F513" t="n" s="1534">
-        <v>2023.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G513" t="n" s="1535">
-        <v>9.781760992439E12</v>
+        <v>9.781923534001E12</v>
       </c>
       <c r="H513" t="s" s="1534">
-        <v>30</v>
+        <v>55</v>
       </c>
       <c r="I513" t="s" s="1533">
-        <v>1583</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="n" s="1537">
-        <v>1424101.0</v>
+        <v>1423335.0</v>
       </c>
       <c r="B514" t="s" s="1537">
         <v>13</v>
       </c>
       <c r="C514" t="s" s="1536">
-        <v>1584</v>
+        <v>1586</v>
       </c>
       <c r="D514" t="s" s="1536">
-        <v>1585</v>
+        <v>1587</v>
       </c>
       <c r="E514" t="s" s="1536">
-        <v>1586</v>
+        <v>100</v>
       </c>
       <c r="F514" t="n" s="1537">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G514" t="n" s="1538">
-        <v>9.781923534001E12</v>
+        <v>9.781761112362E12</v>
       </c>
       <c r="H514" t="s" s="1537">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I514" t="s" s="1536">
-        <v>1587</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="n" s="1540">
-        <v>1423335.0</v>
+        <v>1329967.0</v>
       </c>
       <c r="B515" t="s" s="1540">
         <v>13</v>
       </c>
       <c r="C515" t="s" s="1539">
-        <v>1588</v>
+        <v>1589</v>
       </c>
       <c r="D515" t="s" s="1539">
-        <v>1589</v>
+        <v>1590</v>
       </c>
       <c r="E515" t="s" s="1539">
-        <v>103</v>
+        <v>74</v>
       </c>
       <c r="F515" t="n" s="1540">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G515" t="n" s="1541">
-        <v>9.781761112362E12</v>
+        <v>9.780063315716E12</v>
       </c>
       <c r="H515" t="s" s="1540">
         <v>17</v>
       </c>
       <c r="I515" t="s" s="1539">
-        <v>1590</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="n" s="1543">
-        <v>1329967.0</v>
+        <v>1386446.0</v>
       </c>
       <c r="B516" t="s" s="1543">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C516" t="s" s="1542">
-        <v>1591</v>
+        <v>1592</v>
       </c>
       <c r="D516" t="s" s="1542">
-        <v>1592</v>
+        <v>1593</v>
       </c>
       <c r="E516" t="s" s="1542">
         <v>74</v>
       </c>
       <c r="F516" t="n" s="1543">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G516" t="n" s="1544">
-        <v>9.780063315716E12</v>
+        <v>9.781460765449E12</v>
       </c>
       <c r="H516" t="s" s="1543">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I516" t="s" s="1542">
-        <v>1593</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="n" s="1546">
-        <v>1386446.0</v>
+        <v>1414296.0</v>
       </c>
       <c r="B517" t="s" s="1546">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C517" t="s" s="1545">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D517" t="s" s="1545">
-        <v>1595</v>
+        <v>1596</v>
       </c>
       <c r="E517" t="s" s="1545">
-        <v>74</v>
+        <v>144</v>
       </c>
       <c r="F517" t="n" s="1546">
         <v>2025.0</v>
       </c>
       <c r="G517" t="n" s="1547">
-        <v>9.781460765449E12</v>
+        <v>9.781526662859E12</v>
       </c>
       <c r="H517" t="s" s="1546">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="I517" t="s" s="1545">
-        <v>1596</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="518">
-      <c r="A518" t="n" s="1549">
-        <v>1414296.0</v>
+      <c r="A518" t="s" s="1549">
+        <v>13</v>
       </c>
       <c r="B518" t="s" s="1549">
         <v>13</v>
       </c>
       <c r="C518" t="s" s="1548">
-        <v>1597</v>
+        <v>1598</v>
       </c>
       <c r="D518" t="s" s="1548">
-        <v>1598</v>
+        <v>1599</v>
       </c>
       <c r="E518" t="s" s="1548">
-        <v>147</v>
-[...5 lines deleted...]
-        <v>9.781526662859E12</v>
+        <v>13</v>
+      </c>
+      <c r="F518" t="s" s="1549">
+        <v>13</v>
+      </c>
+      <c r="G518" t="s" s="1550">
+        <v>13</v>
       </c>
       <c r="H518" t="s" s="1549">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="I518" t="s" s="1548">
-        <v>1599</v>
+        <v>216</v>
       </c>
     </row>
     <row r="519">
-      <c r="A519" t="s" s="1552">
-        <v>13</v>
+      <c r="A519" t="n" s="1552">
+        <v>1423982.0</v>
       </c>
       <c r="B519" t="s" s="1552">
         <v>13</v>
       </c>
       <c r="C519" t="s" s="1551">
         <v>1600</v>
       </c>
       <c r="D519" t="s" s="1551">
         <v>1601</v>
       </c>
       <c r="E519" t="s" s="1551">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>559</v>
+      </c>
+      <c r="F519" t="n" s="1552">
+        <v>2025.0</v>
+      </c>
+      <c r="G519" t="n" s="1553">
+        <v>9.781529522853E12</v>
       </c>
       <c r="H519" t="s" s="1552">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I519" t="s" s="1551">
-        <v>219</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="n" s="1555">
-        <v>1423982.0</v>
+        <v>1423932.0</v>
       </c>
       <c r="B520" t="s" s="1555">
         <v>13</v>
       </c>
       <c r="C520" t="s" s="1554">
-        <v>1602</v>
+        <v>1603</v>
       </c>
       <c r="D520" t="s" s="1554">
-        <v>1603</v>
+        <v>1604</v>
       </c>
       <c r="E520" t="s" s="1554">
-        <v>564</v>
+        <v>21</v>
       </c>
       <c r="F520" t="n" s="1555">
         <v>2025.0</v>
       </c>
       <c r="G520" t="n" s="1556">
-        <v>9.781529522853E12</v>
+        <v>9.78176172336E12</v>
       </c>
       <c r="H520" t="s" s="1555">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="I520" t="s" s="1554">
-        <v>1604</v>
+        <v>1605</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="n" s="1558">
-        <v>1423932.0</v>
+        <v>1379522.0</v>
       </c>
       <c r="B521" t="s" s="1558">
         <v>13</v>
       </c>
       <c r="C521" t="s" s="1557">
-        <v>1605</v>
+        <v>1606</v>
       </c>
       <c r="D521" t="s" s="1557">
-        <v>1606</v>
+        <v>1607</v>
       </c>
       <c r="E521" t="s" s="1557">
-        <v>21</v>
+        <v>594</v>
       </c>
       <c r="F521" t="n" s="1558">
         <v>2025.0</v>
       </c>
       <c r="G521" t="n" s="1559">
-        <v>9.78176172336E12</v>
+        <v>9.781922790705E12</v>
       </c>
       <c r="H521" t="s" s="1558">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I521" t="s" s="1557">
-        <v>1607</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="n" s="1561">
-        <v>1379522.0</v>
+        <v>1177168.0</v>
       </c>
       <c r="B522" t="s" s="1561">
         <v>13</v>
       </c>
       <c r="C522" t="s" s="1560">
-        <v>1608</v>
+        <v>1609</v>
       </c>
       <c r="D522" t="s" s="1560">
-        <v>1609</v>
+        <v>1610</v>
       </c>
       <c r="E522" t="s" s="1560">
-        <v>599</v>
+        <v>222</v>
       </c>
       <c r="F522" t="n" s="1561">
-        <v>2025.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G522" t="n" s="1562">
-        <v>9.781922790705E12</v>
+        <v>9.781922848604E12</v>
       </c>
       <c r="H522" t="s" s="1561">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I522" t="s" s="1560">
-        <v>1610</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="n" s="1564">
-        <v>1177168.0</v>
+        <v>1393416.0</v>
       </c>
       <c r="B523" t="s" s="1564">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C523" t="s" s="1563">
-        <v>1611</v>
+        <v>1612</v>
       </c>
       <c r="D523" t="s" s="1563">
-        <v>1612</v>
+        <v>1613</v>
       </c>
       <c r="E523" t="s" s="1563">
-        <v>225</v>
+        <v>1614</v>
       </c>
       <c r="F523" t="n" s="1564">
-        <v>2023.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G523" t="n" s="1565">
-        <v>9.781922848604E12</v>
+        <v>9.781464217715E12</v>
       </c>
       <c r="H523" t="s" s="1564">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="I523" t="s" s="1563">
-        <v>1613</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="n" s="1567">
-        <v>1393416.0</v>
+        <v>1395175.0</v>
       </c>
       <c r="B524" t="s" s="1567">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C524" t="s" s="1566">
-        <v>1614</v>
+        <v>1616</v>
       </c>
       <c r="D524" t="s" s="1566">
-        <v>1615</v>
+        <v>1617</v>
       </c>
       <c r="E524" t="s" s="1566">
-        <v>1616</v>
+        <v>298</v>
       </c>
       <c r="F524" t="n" s="1567">
         <v>2025.0</v>
       </c>
       <c r="G524" t="n" s="1568">
-        <v>9.781464217715E12</v>
+        <v>9.780734418517E12</v>
       </c>
       <c r="H524" t="s" s="1567">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="I524" t="s" s="1566">
-        <v>1617</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="n" s="1570">
-        <v>1395175.0</v>
+        <v>1357354.0</v>
       </c>
       <c r="B525" t="s" s="1570">
         <v>13</v>
       </c>
       <c r="C525" t="s" s="1569">
-        <v>1618</v>
+        <v>1619</v>
       </c>
       <c r="D525" t="s" s="1569">
-        <v>1619</v>
+        <v>1620</v>
       </c>
       <c r="E525" t="s" s="1569">
-        <v>304</v>
+        <v>403</v>
       </c>
       <c r="F525" t="n" s="1570">
         <v>2025.0</v>
       </c>
       <c r="G525" t="n" s="1571">
-        <v>9.780734418517E12</v>
+        <v>9.781922507822E12</v>
       </c>
       <c r="H525" t="s" s="1570">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="I525" t="s" s="1569">
-        <v>1620</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="526">
-      <c r="A526" t="n" s="1573">
-        <v>1357354.0</v>
+      <c r="A526" t="s" s="1573">
+        <v>13</v>
       </c>
       <c r="B526" t="s" s="1573">
         <v>13</v>
       </c>
       <c r="C526" t="s" s="1572">
-        <v>1621</v>
+        <v>1622</v>
       </c>
       <c r="D526" t="s" s="1572">
-        <v>1622</v>
+        <v>1623</v>
       </c>
       <c r="E526" t="s" s="1572">
-        <v>409</v>
-[...5 lines deleted...]
-        <v>9.781922507822E12</v>
+        <v>13</v>
+      </c>
+      <c r="F526" t="s" s="1573">
+        <v>13</v>
+      </c>
+      <c r="G526" t="s" s="1574">
+        <v>13</v>
       </c>
       <c r="H526" t="s" s="1573">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="I526" t="s" s="1572">
-        <v>1623</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="527">
-      <c r="A527" t="s" s="1576">
-        <v>13</v>
+      <c r="A527" t="n" s="1576">
+        <v>1333993.0</v>
       </c>
       <c r="B527" t="s" s="1576">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C527" t="s" s="1575">
-        <v>1624</v>
+        <v>1625</v>
       </c>
       <c r="D527" t="s" s="1575">
-        <v>1625</v>
+        <v>1626</v>
       </c>
       <c r="E527" t="s" s="1575">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>290</v>
+      </c>
+      <c r="F527" t="n" s="1576">
+        <v>2024.0</v>
+      </c>
+      <c r="G527" t="n" s="1577">
+        <v>9.780702333408E12</v>
       </c>
       <c r="H527" t="s" s="1576">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I527" t="s" s="1575">
-        <v>1626</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="n" s="1579">
-        <v>1333993.0</v>
+        <v>1424125.0</v>
       </c>
       <c r="B528" t="s" s="1579">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C528" t="s" s="1578">
-        <v>1627</v>
+        <v>1628</v>
       </c>
       <c r="D528" t="s" s="1578">
-        <v>1628</v>
+        <v>1629</v>
       </c>
       <c r="E528" t="s" s="1578">
-        <v>296</v>
+        <v>282</v>
       </c>
       <c r="F528" t="n" s="1579">
-        <v>2024.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G528" t="n" s="1580">
-        <v>9.780702333408E12</v>
+        <v>9.781761181153E12</v>
       </c>
       <c r="H528" t="s" s="1579">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="I528" t="s" s="1578">
-        <v>1629</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="n" s="1582">
-        <v>1424125.0</v>
+        <v>1480161.0</v>
       </c>
       <c r="B529" t="s" s="1582">
         <v>13</v>
       </c>
       <c r="C529" t="s" s="1581">
-        <v>1630</v>
+        <v>1631</v>
       </c>
       <c r="D529" t="s" s="1581">
-        <v>1631</v>
+        <v>1632</v>
       </c>
       <c r="E529" t="s" s="1581">
-        <v>288</v>
+        <v>338</v>
       </c>
       <c r="F529" t="n" s="1582">
         <v>2026.0</v>
       </c>
       <c r="G529" t="n" s="1583">
-        <v>9.781761181153E12</v>
+        <v>9.781761182051E12</v>
       </c>
       <c r="H529" t="s" s="1582">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I529" t="s" s="1581">
-        <v>1632</v>
+        <v>1633</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="n" s="1585">
-        <v>1480161.0</v>
+        <v>1120944.0</v>
       </c>
       <c r="B530" t="s" s="1585">
         <v>13</v>
       </c>
       <c r="C530" t="s" s="1584">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="D530" t="s" s="1584">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="E530" t="s" s="1584">
-        <v>344</v>
+        <v>338</v>
       </c>
       <c r="F530" t="n" s="1585">
-        <v>2026.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G530" t="n" s="1586">
-        <v>9.781761182051E12</v>
+        <v>9.781761182044E12</v>
       </c>
       <c r="H530" t="s" s="1585">
         <v>17</v>
       </c>
       <c r="I530" t="s" s="1584">
-        <v>1635</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="n" s="1588">
-        <v>1120944.0</v>
+        <v>1514171.0</v>
       </c>
       <c r="B531" t="s" s="1588">
         <v>13</v>
       </c>
       <c r="C531" t="s" s="1587">
-        <v>1636</v>
+        <v>1637</v>
       </c>
       <c r="D531" t="s" s="1587">
-        <v>1637</v>
+        <v>1638</v>
       </c>
       <c r="E531" t="s" s="1587">
-        <v>344</v>
+        <v>21</v>
       </c>
       <c r="F531" t="n" s="1588">
-        <v>2024.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G531" t="n" s="1589">
-        <v>9.781761182044E12</v>
+        <v>9.781760266622E12</v>
       </c>
       <c r="H531" t="s" s="1588">
         <v>17</v>
       </c>
       <c r="I531" t="s" s="1587">
-        <v>1638</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="n" s="1591">
-        <v>1514171.0</v>
+        <v>1401591.0</v>
       </c>
       <c r="B532" t="s" s="1591">
         <v>13</v>
       </c>
       <c r="C532" t="s" s="1590">
-        <v>1639</v>
+        <v>1640</v>
       </c>
       <c r="D532" t="s" s="1590">
-        <v>1640</v>
+        <v>1641</v>
       </c>
       <c r="E532" t="s" s="1590">
-        <v>21</v>
+        <v>144</v>
       </c>
       <c r="F532" t="n" s="1591">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G532" t="n" s="1592">
-        <v>9.781760266622E12</v>
+        <v>9.781526672605E12</v>
       </c>
       <c r="H532" t="s" s="1591">
         <v>17</v>
       </c>
       <c r="I532" t="s" s="1590">
-        <v>1641</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="n" s="1594">
-        <v>1401591.0</v>
+        <v>1401608.0</v>
       </c>
       <c r="B533" t="s" s="1594">
         <v>13</v>
       </c>
       <c r="C533" t="s" s="1593">
-        <v>1642</v>
+        <v>1643</v>
       </c>
       <c r="D533" t="s" s="1593">
-        <v>1643</v>
+        <v>1644</v>
       </c>
       <c r="E533" t="s" s="1593">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="F533" t="n" s="1594">
         <v>2025.0</v>
       </c>
       <c r="G533" t="n" s="1595">
-        <v>9.781526672605E12</v>
+        <v>9.781526674029E12</v>
       </c>
       <c r="H533" t="s" s="1594">
         <v>17</v>
       </c>
       <c r="I533" t="s" s="1593">
-        <v>1644</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="n" s="1597">
-        <v>1401608.0</v>
+        <v>1447488.0</v>
       </c>
       <c r="B534" t="s" s="1597">
         <v>13</v>
       </c>
       <c r="C534" t="s" s="1596">
-        <v>1645</v>
+        <v>1646</v>
       </c>
       <c r="D534" t="s" s="1596">
-        <v>1646</v>
+        <v>1647</v>
       </c>
       <c r="E534" t="s" s="1596">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="F534" t="n" s="1597">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G534" t="n" s="1598">
-        <v>9.781526674029E12</v>
+        <v>9.781526688682E12</v>
       </c>
       <c r="H534" t="s" s="1597">
         <v>17</v>
       </c>
       <c r="I534" t="s" s="1596">
-        <v>1647</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="n" s="1600">
-        <v>1447488.0</v>
+        <v>1447481.0</v>
       </c>
       <c r="B535" t="s" s="1600">
         <v>13</v>
       </c>
       <c r="C535" t="s" s="1599">
-        <v>1648</v>
+        <v>1649</v>
       </c>
       <c r="D535" t="s" s="1599">
-        <v>1649</v>
+        <v>1650</v>
       </c>
       <c r="E535" t="s" s="1599">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="F535" t="n" s="1600">
         <v>2026.0</v>
       </c>
       <c r="G535" t="n" s="1601">
-        <v>9.781526688682E12</v>
+        <v>9.781526685186E12</v>
       </c>
       <c r="H535" t="s" s="1600">
         <v>17</v>
       </c>
       <c r="I535" t="s" s="1599">
-        <v>1650</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="n" s="1603">
-        <v>1447481.0</v>
+        <v>1401573.0</v>
       </c>
       <c r="B536" t="s" s="1603">
         <v>13</v>
       </c>
       <c r="C536" t="s" s="1602">
-        <v>1651</v>
+        <v>1652</v>
       </c>
       <c r="D536" t="s" s="1602">
-        <v>1652</v>
+        <v>1653</v>
       </c>
       <c r="E536" t="s" s="1602">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="F536" t="n" s="1603">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G536" t="n" s="1604">
-        <v>9.781526685186E12</v>
+        <v>9.781526674012E12</v>
       </c>
       <c r="H536" t="s" s="1603">
         <v>17</v>
       </c>
       <c r="I536" t="s" s="1602">
-        <v>1653</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="n" s="1606">
-        <v>1401573.0</v>
+        <v>1424081.0</v>
       </c>
       <c r="B537" t="s" s="1606">
         <v>13</v>
       </c>
       <c r="C537" t="s" s="1605">
-        <v>1654</v>
+        <v>1655</v>
       </c>
       <c r="D537" t="s" s="1605">
-        <v>1655</v>
+        <v>1656</v>
       </c>
       <c r="E537" t="s" s="1605">
-        <v>147</v>
+        <v>1657</v>
       </c>
       <c r="F537" t="n" s="1606">
         <v>2025.0</v>
       </c>
       <c r="G537" t="n" s="1607">
-        <v>9.781526674012E12</v>
+        <v>9.780008682804E12</v>
       </c>
       <c r="H537" t="s" s="1606">
         <v>17</v>
       </c>
       <c r="I537" t="s" s="1605">
-        <v>1656</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="n" s="1609">
-        <v>1424081.0</v>
+        <v>1556514.0</v>
       </c>
       <c r="B538" t="s" s="1609">
         <v>13</v>
       </c>
       <c r="C538" t="s" s="1608">
-        <v>1657</v>
+        <v>1659</v>
       </c>
       <c r="D538" t="s" s="1608">
-        <v>1658</v>
+        <v>1660</v>
       </c>
       <c r="E538" t="s" s="1608">
-        <v>1659</v>
+        <v>338</v>
       </c>
       <c r="F538" t="n" s="1609">
         <v>2025.0</v>
       </c>
       <c r="G538" t="n" s="1610">
-        <v>9.780008682804E12</v>
+        <v>9.781835870877E12</v>
       </c>
       <c r="H538" t="s" s="1609">
         <v>17</v>
       </c>
       <c r="I538" t="s" s="1608">
-        <v>1660</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="n" s="1612">
-        <v>1556514.0</v>
+        <v>1425877.0</v>
       </c>
       <c r="B539" t="s" s="1612">
         <v>13</v>
       </c>
       <c r="C539" t="s" s="1611">
-        <v>1661</v>
+        <v>1662</v>
       </c>
       <c r="D539" t="s" s="1611">
-        <v>1662</v>
+        <v>1663</v>
       </c>
       <c r="E539" t="s" s="1611">
-        <v>344</v>
+        <v>100</v>
       </c>
       <c r="F539" t="n" s="1612">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G539" t="n" s="1613">
-        <v>9.781835870877E12</v>
+        <v>9.781761112768E12</v>
       </c>
       <c r="H539" t="s" s="1612">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="I539" t="s" s="1611">
-        <v>1663</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="n" s="1615">
-        <v>1425877.0</v>
+        <v>1494849.0</v>
       </c>
       <c r="B540" t="s" s="1615">
         <v>13</v>
       </c>
       <c r="C540" t="s" s="1614">
-        <v>1664</v>
+        <v>1665</v>
       </c>
       <c r="D540" t="s" s="1614">
-        <v>1665</v>
+        <v>1666</v>
       </c>
       <c r="E540" t="s" s="1614">
-        <v>103</v>
+        <v>711</v>
       </c>
       <c r="F540" t="n" s="1615">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G540" t="n" s="1616">
-        <v>9.781761112768E12</v>
+        <v>9.781742036915E12</v>
       </c>
       <c r="H540" t="s" s="1615">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I540" t="s" s="1614">
-        <v>1666</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="n" s="1618">
-        <v>1494849.0</v>
+        <v>1424119.0</v>
       </c>
       <c r="B541" t="s" s="1618">
         <v>13</v>
       </c>
       <c r="C541" t="s" s="1617">
-        <v>1667</v>
+        <v>1668</v>
       </c>
       <c r="D541" t="s" s="1617">
-        <v>1668</v>
+        <v>911</v>
       </c>
       <c r="E541" t="s" s="1617">
-        <v>716</v>
+        <v>21</v>
       </c>
       <c r="F541" t="n" s="1618">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G541" t="n" s="1619">
-        <v>9.781742036915E12</v>
+        <v>9.781760266028E12</v>
       </c>
       <c r="H541" t="s" s="1618">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I541" t="s" s="1617">
         <v>1669</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="n" s="1621">
-        <v>1424119.0</v>
+        <v>919357.0</v>
       </c>
       <c r="B542" t="s" s="1621">
         <v>13</v>
       </c>
       <c r="C542" t="s" s="1620">
         <v>1670</v>
       </c>
       <c r="D542" t="s" s="1620">
-        <v>916</v>
+        <v>1671</v>
       </c>
       <c r="E542" t="s" s="1620">
-        <v>21</v>
+        <v>1061</v>
       </c>
       <c r="F542" t="n" s="1621">
-        <v>2026.0</v>
+        <v>2020.0</v>
       </c>
       <c r="G542" t="n" s="1622">
-        <v>9.781760266028E12</v>
+        <v>9.780062889829E12</v>
       </c>
       <c r="H542" t="s" s="1621">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I542" t="s" s="1620">
-        <v>1671</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="n" s="1624">
-        <v>919357.0</v>
+        <v>1446731.0</v>
       </c>
       <c r="B543" t="s" s="1624">
         <v>13</v>
       </c>
       <c r="C543" t="s" s="1623">
-        <v>1672</v>
+        <v>1673</v>
       </c>
       <c r="D543" t="s" s="1623">
-        <v>1673</v>
+        <v>1674</v>
       </c>
       <c r="E543" t="s" s="1623">
-        <v>1063</v>
+        <v>286</v>
       </c>
       <c r="F543" t="n" s="1624">
-        <v>2020.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G543" t="n" s="1625">
-        <v>9.780062889829E12</v>
+        <v>9.780063240155E12</v>
       </c>
       <c r="H543" t="s" s="1624">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="I543" t="s" s="1623">
-        <v>1674</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="n" s="1627">
-        <v>1446731.0</v>
+        <v>1433867.0</v>
       </c>
       <c r="B544" t="s" s="1627">
         <v>13</v>
       </c>
       <c r="C544" t="s" s="1626">
-        <v>1675</v>
+        <v>1676</v>
       </c>
       <c r="D544" t="s" s="1626">
-        <v>1676</v>
+        <v>1677</v>
       </c>
       <c r="E544" t="s" s="1626">
-        <v>292</v>
+        <v>286</v>
       </c>
       <c r="F544" t="n" s="1627">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G544" t="n" s="1628">
-        <v>9.780063240155E12</v>
+        <v>9.781460766965E12</v>
       </c>
       <c r="H544" t="s" s="1627">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="I544" t="s" s="1626">
-        <v>1677</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="n" s="1630">
-        <v>1433867.0</v>
+        <v>1423943.0</v>
       </c>
       <c r="B545" t="s" s="1630">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C545" t="s" s="1629">
-        <v>1678</v>
+        <v>1679</v>
       </c>
       <c r="D545" t="s" s="1629">
-        <v>1679</v>
+        <v>1680</v>
       </c>
       <c r="E545" t="s" s="1629">
-        <v>292</v>
+        <v>460</v>
       </c>
       <c r="F545" t="n" s="1630">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G545" t="n" s="1631">
-        <v>9.781460766965E12</v>
+        <v>9.780008609115E12</v>
       </c>
       <c r="H545" t="s" s="1630">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I545" t="s" s="1629">
-        <v>1680</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="n" s="1633">
-        <v>1423943.0</v>
+        <v>1409487.0</v>
       </c>
       <c r="B546" t="s" s="1633">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C546" t="s" s="1632">
-        <v>1681</v>
+        <v>1682</v>
       </c>
       <c r="D546" t="s" s="1632">
-        <v>1682</v>
+        <v>914</v>
       </c>
       <c r="E546" t="s" s="1632">
-        <v>466</v>
+        <v>128</v>
       </c>
       <c r="F546" t="n" s="1633">
         <v>2025.0</v>
       </c>
       <c r="G546" t="n" s="1634">
-        <v>9.780008609115E12</v>
+        <v>9.781760658649E12</v>
       </c>
       <c r="H546" t="s" s="1633">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="I546" t="s" s="1632">
         <v>1683</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="n" s="1636">
-        <v>1409487.0</v>
+        <v>1424080.0</v>
       </c>
       <c r="B547" t="s" s="1636">
         <v>13</v>
       </c>
       <c r="C547" t="s" s="1635">
         <v>1684</v>
       </c>
       <c r="D547" t="s" s="1635">
-        <v>919</v>
+        <v>1685</v>
       </c>
       <c r="E547" t="s" s="1635">
-        <v>131</v>
+        <v>1145</v>
       </c>
       <c r="F547" t="n" s="1636">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G547" t="n" s="1637">
-        <v>9.781760658649E12</v>
+        <v>9.781445189994E12</v>
       </c>
       <c r="H547" t="s" s="1636">
-        <v>30</v>
+        <v>55</v>
       </c>
       <c r="I547" t="s" s="1635">
-        <v>1685</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="n" s="1639">
-        <v>1424080.0</v>
+        <v>1316525.0</v>
       </c>
       <c r="B548" t="s" s="1639">
         <v>13</v>
       </c>
       <c r="C548" t="s" s="1638">
-        <v>1686</v>
+        <v>1687</v>
       </c>
       <c r="D548" t="s" s="1638">
-        <v>1687</v>
+        <v>1688</v>
       </c>
       <c r="E548" t="s" s="1638">
-        <v>1147</v>
+        <v>196</v>
       </c>
       <c r="F548" t="n" s="1639">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G548" t="n" s="1640">
-        <v>9.781445189994E12</v>
+        <v>9.781760803032E12</v>
       </c>
       <c r="H548" t="s" s="1639">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="I548" t="s" s="1638">
-        <v>1688</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="n" s="1642">
-        <v>1316525.0</v>
+        <v>1424088.0</v>
       </c>
       <c r="B549" t="s" s="1642">
         <v>13</v>
       </c>
       <c r="C549" t="s" s="1641">
-        <v>1689</v>
+        <v>1690</v>
       </c>
       <c r="D549" t="s" s="1641">
-        <v>1690</v>
+        <v>1691</v>
       </c>
       <c r="E549" t="s" s="1641">
-        <v>199</v>
+        <v>21</v>
       </c>
       <c r="F549" t="n" s="1642">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G549" t="n" s="1643">
-        <v>9.781760803032E12</v>
+        <v>9.781761648403E12</v>
       </c>
       <c r="H549" t="s" s="1642">
-        <v>30</v>
+        <v>55</v>
       </c>
       <c r="I549" t="s" s="1641">
-        <v>1691</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="n" s="1645">
-        <v>1424088.0</v>
+        <v>1324166.0</v>
       </c>
       <c r="B550" t="s" s="1645">
         <v>13</v>
       </c>
       <c r="C550" t="s" s="1644">
-        <v>1692</v>
+        <v>1693</v>
       </c>
       <c r="D550" t="s" s="1644">
-        <v>1693</v>
+        <v>1694</v>
       </c>
       <c r="E550" t="s" s="1644">
-        <v>21</v>
+        <v>399</v>
       </c>
       <c r="F550" t="n" s="1645">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G550" t="n" s="1646">
-        <v>9.781761648403E12</v>
+        <v>9.781760763138E12</v>
       </c>
       <c r="H550" t="s" s="1645">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I550" t="s" s="1644">
-        <v>1694</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="n" s="1648">
-        <v>1324166.0</v>
+        <v>1539520.0</v>
       </c>
       <c r="B551" t="s" s="1648">
         <v>13</v>
       </c>
       <c r="C551" t="s" s="1647">
-        <v>1695</v>
+        <v>1696</v>
       </c>
       <c r="D551" t="s" s="1647">
-        <v>1696</v>
+        <v>1697</v>
       </c>
       <c r="E551" t="s" s="1647">
-        <v>405</v>
+        <v>128</v>
       </c>
       <c r="F551" t="n" s="1648">
-        <v>2025.0</v>
+        <v>2021.0</v>
       </c>
       <c r="G551" t="n" s="1649">
-        <v>9.781760763138E12</v>
+        <v>9.78140636743E12</v>
       </c>
       <c r="H551" t="s" s="1648">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="I551" t="s" s="1647">
-        <v>1697</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="n" s="1651">
-        <v>1539520.0</v>
+        <v>1424089.0</v>
       </c>
       <c r="B552" t="s" s="1651">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C552" t="s" s="1650">
-        <v>1698</v>
+        <v>1699</v>
       </c>
       <c r="D552" t="s" s="1650">
-        <v>1699</v>
+        <v>1700</v>
       </c>
       <c r="E552" t="s" s="1650">
-        <v>131</v>
+        <v>822</v>
       </c>
       <c r="F552" t="n" s="1651">
-        <v>2021.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G552" t="n" s="1652">
-        <v>9.78140636743E12</v>
+        <v>9.780008688745E12</v>
       </c>
       <c r="H552" t="s" s="1651">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I552" t="s" s="1650">
-        <v>1700</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="n" s="1654">
-        <v>1424089.0</v>
+        <v>1218503.0</v>
       </c>
       <c r="B553" t="s" s="1654">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C553" t="s" s="1653">
-        <v>1701</v>
+        <v>1702</v>
       </c>
       <c r="D553" t="s" s="1653">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="E553" t="s" s="1653">
-        <v>827</v>
+        <v>124</v>
       </c>
       <c r="F553" t="n" s="1654">
-        <v>2026.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G553" t="n" s="1655">
-        <v>9.780008688745E12</v>
+        <v>9.781760994204E12</v>
       </c>
       <c r="H553" t="s" s="1654">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="I553" t="s" s="1653">
-        <v>1703</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="n" s="1657">
-        <v>1218503.0</v>
+        <v>1356329.0</v>
       </c>
       <c r="B554" t="s" s="1657">
         <v>13</v>
       </c>
       <c r="C554" t="s" s="1656">
-        <v>1704</v>
+        <v>1705</v>
       </c>
       <c r="D554" t="s" s="1656">
-        <v>1705</v>
+        <v>1706</v>
       </c>
       <c r="E554" t="s" s="1656">
-        <v>127</v>
+        <v>559</v>
       </c>
       <c r="F554" t="n" s="1657">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G554" t="n" s="1658">
-        <v>9.781760994204E12</v>
+        <v>9.781760655679E12</v>
       </c>
       <c r="H554" t="s" s="1657">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="I554" t="s" s="1656">
-        <v>1706</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="n" s="1660">
-        <v>1356329.0</v>
+        <v>1424130.0</v>
       </c>
       <c r="B555" t="s" s="1660">
         <v>13</v>
       </c>
       <c r="C555" t="s" s="1659">
-        <v>1707</v>
+        <v>1708</v>
       </c>
       <c r="D555" t="s" s="1659">
-        <v>1708</v>
+        <v>1709</v>
       </c>
       <c r="E555" t="s" s="1659">
-        <v>564</v>
+        <v>1710</v>
       </c>
       <c r="F555" t="n" s="1660">
         <v>2025.0</v>
       </c>
       <c r="G555" t="n" s="1661">
-        <v>9.781760655679E12</v>
+        <v>9.780735845909E12</v>
       </c>
       <c r="H555" t="s" s="1660">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I555" t="s" s="1659">
-        <v>1709</v>
+        <v>1711</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="n" s="1663">
-        <v>1424130.0</v>
+        <v>1522367.0</v>
       </c>
       <c r="B556" t="s" s="1663">
         <v>13</v>
       </c>
       <c r="C556" t="s" s="1662">
-        <v>1710</v>
+        <v>1712</v>
       </c>
       <c r="D556" t="s" s="1662">
-        <v>1711</v>
+        <v>1713</v>
       </c>
       <c r="E556" t="s" s="1662">
-        <v>1712</v>
+        <v>165</v>
       </c>
       <c r="F556" t="n" s="1663">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G556" t="n" s="1664">
-        <v>9.780735845909E12</v>
+        <v>9.781761349812E12</v>
       </c>
       <c r="H556" t="s" s="1663">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I556" t="s" s="1662">
-        <v>1713</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="n" s="1666">
-        <v>1522367.0</v>
+        <v>1334027.0</v>
       </c>
       <c r="B557" t="s" s="1666">
         <v>13</v>
       </c>
       <c r="C557" t="s" s="1665">
-        <v>1714</v>
+        <v>1715</v>
       </c>
       <c r="D557" t="s" s="1665">
-        <v>1715</v>
+        <v>1716</v>
       </c>
       <c r="E557" t="s" s="1665">
-        <v>168</v>
+        <v>21</v>
       </c>
       <c r="F557" t="n" s="1666">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G557" t="n" s="1667">
-        <v>9.781761349812E12</v>
+        <v>9.781760261146E12</v>
       </c>
       <c r="H557" t="s" s="1666">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="I557" t="s" s="1665">
-        <v>1716</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="n" s="1669">
-        <v>1334027.0</v>
+        <v>1159940.0</v>
       </c>
       <c r="B558" t="s" s="1669">
         <v>13</v>
       </c>
       <c r="C558" t="s" s="1668">
-        <v>1717</v>
+        <v>1718</v>
       </c>
       <c r="D558" t="s" s="1668">
-        <v>1718</v>
+        <v>1719</v>
       </c>
       <c r="E558" t="s" s="1668">
-        <v>21</v>
+        <v>222</v>
       </c>
       <c r="F558" t="n" s="1669">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G558" t="n" s="1670">
-        <v>9.781760261146E12</v>
+        <v>9.781922930378E12</v>
       </c>
       <c r="H558" t="s" s="1669">
+        <v>38</v>
+      </c>
+      <c r="I558" t="s" s="1668">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="559">
+      <c r="A559" t="s" s="1672">
+        <v>13</v>
+      </c>
+      <c r="B559" t="s" s="1672">
+        <v>13</v>
+      </c>
+      <c r="C559" t="s" s="1671">
+        <v>1721</v>
+      </c>
+      <c r="D559" t="s" s="1671">
+        <v>1532</v>
+      </c>
+      <c r="E559" t="s" s="1671">
+        <v>13</v>
+      </c>
+      <c r="F559" t="s" s="1672">
+        <v>13</v>
+      </c>
+      <c r="G559" t="s" s="1673">
+        <v>13</v>
+      </c>
+      <c r="H559" t="s" s="1672">
         <v>55</v>
       </c>
-      <c r="I558" t="s" s="1668">
-[...19 lines deleted...]
-      <c r="F559" t="n" s="1672">
+      <c r="I559" t="s" s="1671">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="560">
+      <c r="A560" t="n" s="1675">
+        <v>1058404.0</v>
+      </c>
+      <c r="B560" t="s" s="1675">
+        <v>13</v>
+      </c>
+      <c r="C560" t="s" s="1674">
+        <v>1722</v>
+      </c>
+      <c r="D560" t="s" s="1674">
+        <v>1723</v>
+      </c>
+      <c r="E560" t="s" s="1674">
+        <v>510</v>
+      </c>
+      <c r="F560" t="n" s="1675">
         <v>2024.0</v>
       </c>
-      <c r="G559" t="n" s="1673">
-[...29 lines deleted...]
-        <v>13</v>
+      <c r="G560" t="n" s="1676">
+        <v>9.780241606247E12</v>
       </c>
       <c r="H560" t="s" s="1675">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I560" t="s" s="1674">
-        <v>219</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="n" s="1678">
-        <v>1058404.0</v>
+        <v>1304092.0</v>
       </c>
       <c r="B561" t="s" s="1678">
         <v>13</v>
       </c>
       <c r="C561" t="s" s="1677">
-        <v>1724</v>
+        <v>1725</v>
       </c>
       <c r="D561" t="s" s="1677">
-        <v>1725</v>
+        <v>1726</v>
       </c>
       <c r="E561" t="s" s="1677">
-        <v>515</v>
+        <v>369</v>
       </c>
       <c r="F561" t="n" s="1678">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G561" t="n" s="1679">
-        <v>9.780241606247E12</v>
+        <v>9.781839949494E12</v>
       </c>
       <c r="H561" t="s" s="1678">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I561" t="s" s="1677">
-        <v>1726</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="n" s="1681">
-        <v>1304092.0</v>
+        <v>1337892.0</v>
       </c>
       <c r="B562" t="s" s="1681">
         <v>13</v>
       </c>
       <c r="C562" t="s" s="1680">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="D562" t="s" s="1680">
-        <v>1728</v>
+        <v>1729</v>
       </c>
       <c r="E562" t="s" s="1680">
-        <v>375</v>
+        <v>21</v>
       </c>
       <c r="F562" t="n" s="1681">
         <v>2025.0</v>
       </c>
       <c r="G562" t="n" s="1682">
-        <v>9.781839949494E12</v>
+        <v>9.78176172112E12</v>
       </c>
       <c r="H562" t="s" s="1681">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I562" t="s" s="1680">
-        <v>1729</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="n" s="1684">
-        <v>1337892.0</v>
+        <v>1424127.0</v>
       </c>
       <c r="B563" t="s" s="1684">
         <v>13</v>
       </c>
       <c r="C563" t="s" s="1683">
-        <v>1730</v>
+        <v>1731</v>
       </c>
       <c r="D563" t="s" s="1683">
-        <v>1731</v>
+        <v>1732</v>
       </c>
       <c r="E563" t="s" s="1683">
-        <v>21</v>
+        <v>338</v>
       </c>
       <c r="F563" t="n" s="1684">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G563" t="n" s="1685">
-        <v>9.78176172112E12</v>
+        <v>9.781761182556E12</v>
       </c>
       <c r="H563" t="s" s="1684">
         <v>30</v>
       </c>
       <c r="I563" t="s" s="1683">
-        <v>1732</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="n" s="1687">
-        <v>1424127.0</v>
+        <v>1495124.0</v>
       </c>
       <c r="B564" t="s" s="1687">
         <v>13</v>
       </c>
       <c r="C564" t="s" s="1686">
-        <v>1733</v>
+        <v>1734</v>
       </c>
       <c r="D564" t="s" s="1686">
-        <v>1734</v>
+        <v>1735</v>
       </c>
       <c r="E564" t="s" s="1686">
-        <v>344</v>
+        <v>1736</v>
       </c>
       <c r="F564" t="n" s="1687">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G564" t="n" s="1688">
-        <v>9.781761182556E12</v>
+        <v>9.780593899311E12</v>
       </c>
       <c r="H564" t="s" s="1687">
         <v>30</v>
       </c>
       <c r="I564" t="s" s="1686">
-        <v>1735</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="n" s="1690">
-        <v>1495124.0</v>
+        <v>1423836.0</v>
       </c>
       <c r="B565" t="s" s="1690">
         <v>13</v>
       </c>
       <c r="C565" t="s" s="1689">
-        <v>1736</v>
+        <v>1738</v>
       </c>
       <c r="D565" t="s" s="1689">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E565" t="s" s="1689">
-        <v>1738</v>
+        <v>278</v>
       </c>
       <c r="F565" t="n" s="1690">
         <v>2025.0</v>
       </c>
       <c r="G565" t="n" s="1691">
-        <v>9.780593899311E12</v>
+        <v>9.780008680725E12</v>
       </c>
       <c r="H565" t="s" s="1690">
-        <v>30</v>
+        <v>55</v>
       </c>
       <c r="I565" t="s" s="1689">
-        <v>1739</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="n" s="1693">
-        <v>1423836.0</v>
+        <v>1477088.0</v>
       </c>
       <c r="B566" t="s" s="1693">
         <v>13</v>
       </c>
       <c r="C566" t="s" s="1692">
-        <v>1740</v>
+        <v>1741</v>
       </c>
       <c r="D566" t="s" s="1692">
-        <v>1741</v>
+        <v>1742</v>
       </c>
       <c r="E566" t="s" s="1692">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="F566" t="n" s="1693">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G566" t="n" s="1694">
-        <v>9.780008680725E12</v>
+        <v>9.780008680732E12</v>
       </c>
       <c r="H566" t="s" s="1693">
         <v>55</v>
       </c>
       <c r="I566" t="s" s="1692">
-        <v>1742</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="n" s="1696">
-        <v>1477088.0</v>
+        <v>1220580.0</v>
       </c>
       <c r="B567" t="s" s="1696">
         <v>13</v>
       </c>
       <c r="C567" t="s" s="1695">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="D567" t="s" s="1695">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="E567" t="s" s="1695">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="F567" t="n" s="1696">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G567" t="n" s="1697">
-        <v>9.780008680732E12</v>
+        <v>9.780008694982E12</v>
       </c>
       <c r="H567" t="s" s="1696">
         <v>55</v>
       </c>
       <c r="I567" t="s" s="1695">
-        <v>1745</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="n" s="1699">
-        <v>1220580.0</v>
+        <v>1310427.0</v>
       </c>
       <c r="B568" t="s" s="1699">
         <v>13</v>
       </c>
       <c r="C568" t="s" s="1698">
-        <v>1746</v>
+        <v>1747</v>
       </c>
       <c r="D568" t="s" s="1698">
-        <v>1747</v>
+        <v>1748</v>
       </c>
       <c r="E568" t="s" s="1698">
-        <v>292</v>
+        <v>302</v>
       </c>
       <c r="F568" t="n" s="1699">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G568" t="n" s="1700">
-        <v>9.780008694982E12</v>
+        <v>9.781922804815E12</v>
       </c>
       <c r="H568" t="s" s="1699">
         <v>55</v>
       </c>
       <c r="I568" t="s" s="1698">
-        <v>1748</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="n" s="1702">
-        <v>1310427.0</v>
+        <v>1268022.0</v>
       </c>
       <c r="B569" t="s" s="1702">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C569" t="s" s="1701">
-        <v>1749</v>
+        <v>1750</v>
       </c>
       <c r="D569" t="s" s="1701">
-        <v>1750</v>
+        <v>1751</v>
       </c>
       <c r="E569" t="s" s="1701">
-        <v>308</v>
+        <v>1076</v>
       </c>
       <c r="F569" t="n" s="1702">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G569" t="n" s="1703">
-        <v>9.781922804815E12</v>
+        <v>9.780008762247E12</v>
       </c>
       <c r="H569" t="s" s="1702">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I569" t="s" s="1701">
-        <v>1751</v>
+        <v>1752</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="n" s="1705">
-        <v>1268022.0</v>
+        <v>1209706.0</v>
       </c>
       <c r="B570" t="s" s="1705">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C570" t="s" s="1704">
-        <v>1752</v>
+        <v>1753</v>
       </c>
       <c r="D570" t="s" s="1704">
-        <v>1753</v>
+        <v>1754</v>
       </c>
       <c r="E570" t="s" s="1704">
-        <v>1078</v>
+        <v>100</v>
       </c>
       <c r="F570" t="n" s="1705">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G570" t="n" s="1706">
-        <v>9.780008762247E12</v>
+        <v>9.781761111525E12</v>
       </c>
       <c r="H570" t="s" s="1705">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="I570" t="s" s="1704">
-        <v>1754</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="n" s="1708">
-        <v>1209706.0</v>
+        <v>1019768.0</v>
       </c>
       <c r="B571" t="s" s="1708">
         <v>13</v>
       </c>
       <c r="C571" t="s" s="1707">
-        <v>1755</v>
+        <v>1756</v>
       </c>
       <c r="D571" t="s" s="1707">
-        <v>1756</v>
+        <v>1754</v>
       </c>
       <c r="E571" t="s" s="1707">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F571" t="n" s="1708">
-        <v>2024.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G571" t="n" s="1709">
-        <v>9.781761111525E12</v>
+        <v>9.78176111128E12</v>
       </c>
       <c r="H571" t="s" s="1708">
         <v>55</v>
       </c>
       <c r="I571" t="s" s="1707">
         <v>1757</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="n" s="1711">
-        <v>1019768.0</v>
+        <v>1414402.0</v>
       </c>
       <c r="B572" t="s" s="1711">
         <v>13</v>
       </c>
       <c r="C572" t="s" s="1710">
         <v>1758</v>
       </c>
       <c r="D572" t="s" s="1710">
-        <v>1756</v>
+        <v>1759</v>
       </c>
       <c r="E572" t="s" s="1710">
-        <v>103</v>
+        <v>302</v>
       </c>
       <c r="F572" t="n" s="1711">
-        <v>2023.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G572" t="n" s="1712">
-        <v>9.78176111128E12</v>
+        <v>9.781923345089E12</v>
       </c>
       <c r="H572" t="s" s="1711">
         <v>55</v>
       </c>
       <c r="I572" t="s" s="1710">
-        <v>1759</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="n" s="1714">
-        <v>1414402.0</v>
+        <v>1423970.0</v>
       </c>
       <c r="B573" t="s" s="1714">
         <v>13</v>
       </c>
       <c r="C573" t="s" s="1713">
-        <v>1760</v>
+        <v>1761</v>
       </c>
       <c r="D573" t="s" s="1713">
-        <v>1761</v>
+        <v>1762</v>
       </c>
       <c r="E573" t="s" s="1713">
-        <v>308</v>
+        <v>338</v>
       </c>
       <c r="F573" t="n" s="1714">
         <v>2025.0</v>
       </c>
       <c r="G573" t="n" s="1715">
-        <v>9.781923345089E12</v>
+        <v>9.781760877064E12</v>
       </c>
       <c r="H573" t="s" s="1714">
         <v>55</v>
       </c>
       <c r="I573" t="s" s="1713">
-        <v>1762</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="n" s="1717">
-        <v>1423970.0</v>
+        <v>1453972.0</v>
       </c>
       <c r="B574" t="s" s="1717">
         <v>13</v>
       </c>
       <c r="C574" t="s" s="1716">
-        <v>1763</v>
+        <v>1764</v>
       </c>
       <c r="D574" t="s" s="1716">
-        <v>1764</v>
+        <v>1765</v>
       </c>
       <c r="E574" t="s" s="1716">
-        <v>344</v>
+        <v>711</v>
       </c>
       <c r="F574" t="n" s="1717">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G574" t="n" s="1718">
-        <v>9.781760877064E12</v>
+        <v>9.78174203711E12</v>
       </c>
       <c r="H574" t="s" s="1717">
         <v>55</v>
       </c>
       <c r="I574" t="s" s="1716">
-        <v>1765</v>
+        <v>1766</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="n" s="1720">
-        <v>1453972.0</v>
+        <v>1424128.0</v>
       </c>
       <c r="B575" t="s" s="1720">
         <v>13</v>
       </c>
       <c r="C575" t="s" s="1719">
-        <v>1766</v>
+        <v>1767</v>
       </c>
       <c r="D575" t="s" s="1719">
-        <v>1767</v>
+        <v>1768</v>
       </c>
       <c r="E575" t="s" s="1719">
-        <v>716</v>
+        <v>158</v>
       </c>
       <c r="F575" t="n" s="1720">
         <v>2026.0</v>
       </c>
       <c r="G575" t="n" s="1721">
-        <v>9.78174203711E12</v>
+        <v>9.781922864017E12</v>
       </c>
       <c r="H575" t="s" s="1720">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="I575" t="s" s="1719">
-        <v>1768</v>
+        <v>1769</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="n" s="1723">
-        <v>1424128.0</v>
+        <v>1423785.0</v>
       </c>
       <c r="B576" t="s" s="1723">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C576" t="s" s="1722">
-        <v>1769</v>
+        <v>1770</v>
       </c>
       <c r="D576" t="s" s="1722">
-        <v>1770</v>
+        <v>1203</v>
       </c>
       <c r="E576" t="s" s="1722">
-        <v>161</v>
+        <v>749</v>
       </c>
       <c r="F576" t="n" s="1723">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G576" t="n" s="1724">
-        <v>9.781922864017E12</v>
+        <v>9.78024176307E12</v>
       </c>
       <c r="H576" t="s" s="1723">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I576" t="s" s="1722">
         <v>1771</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="n" s="1726">
-        <v>1423785.0</v>
+        <v>1451699.0</v>
       </c>
       <c r="B577" t="s" s="1726">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C577" t="s" s="1725">
         <v>1772</v>
       </c>
       <c r="D577" t="s" s="1725">
-        <v>1205</v>
+        <v>15</v>
       </c>
       <c r="E577" t="s" s="1725">
-        <v>754</v>
+        <v>16</v>
       </c>
       <c r="F577" t="n" s="1726">
         <v>2025.0</v>
       </c>
       <c r="G577" t="n" s="1727">
-        <v>9.78024176307E12</v>
+        <v>9.781761214561E12</v>
       </c>
       <c r="H577" t="s" s="1726">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="I577" t="s" s="1725">
         <v>1773</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="n" s="1729">
-        <v>1451699.0</v>
+        <v>1209952.0</v>
       </c>
       <c r="B578" t="s" s="1729">
         <v>13</v>
       </c>
       <c r="C578" t="s" s="1728">
         <v>1774</v>
       </c>
       <c r="D578" t="s" s="1728">
-        <v>15</v>
+        <v>1775</v>
       </c>
       <c r="E578" t="s" s="1728">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="F578" t="n" s="1729">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G578" t="n" s="1730">
-        <v>9.781761214561E12</v>
+        <v>9.781775438397E12</v>
       </c>
       <c r="H578" t="s" s="1729">
-        <v>30</v>
+        <v>55</v>
       </c>
       <c r="I578" t="s" s="1728">
-        <v>1775</v>
+        <v>1776</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="n" s="1732">
-        <v>1209952.0</v>
+        <v>1482209.0</v>
       </c>
       <c r="B579" t="s" s="1732">
         <v>13</v>
       </c>
       <c r="C579" t="s" s="1731">
-        <v>1776</v>
+        <v>1777</v>
       </c>
       <c r="D579" t="s" s="1731">
-        <v>1777</v>
+        <v>1778</v>
       </c>
       <c r="E579" t="s" s="1731">
-        <v>21</v>
+        <v>1779</v>
       </c>
       <c r="F579" t="n" s="1732">
-        <v>2024.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G579" t="n" s="1733">
-        <v>9.781775438397E12</v>
+        <v>9.781923306554E12</v>
       </c>
       <c r="H579" t="s" s="1732">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I579" t="s" s="1731">
-        <v>1778</v>
+        <v>1780</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="n" s="1735">
-        <v>1482209.0</v>
+        <v>1423930.0</v>
       </c>
       <c r="B580" t="s" s="1735">
         <v>13</v>
       </c>
       <c r="C580" t="s" s="1734">
-        <v>1779</v>
+        <v>1781</v>
       </c>
       <c r="D580" t="s" s="1734">
-        <v>1780</v>
+        <v>780</v>
       </c>
       <c r="E580" t="s" s="1734">
-        <v>1781</v>
+        <v>654</v>
       </c>
       <c r="F580" t="n" s="1735">
-        <v>2026.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G580" t="n" s="1736">
-        <v>9.781923306554E12</v>
+        <v>9.780645378894E12</v>
       </c>
       <c r="H580" t="s" s="1735">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="I580" t="s" s="1734">
         <v>1782</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="n" s="1738">
-        <v>1423930.0</v>
+        <v>1337938.0</v>
       </c>
       <c r="B581" t="s" s="1738">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C581" t="s" s="1737">
         <v>1783</v>
       </c>
       <c r="D581" t="s" s="1737">
-        <v>785</v>
+        <v>1784</v>
       </c>
       <c r="E581" t="s" s="1737">
-        <v>659</v>
+        <v>352</v>
       </c>
       <c r="F581" t="n" s="1738">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G581" t="n" s="1739">
-        <v>9.780645378894E12</v>
+        <v>9.781761563775E12</v>
       </c>
       <c r="H581" t="s" s="1738">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I581" t="s" s="1737">
-        <v>1784</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="n" s="1741">
-        <v>1337938.0</v>
+        <v>1484255.0</v>
       </c>
       <c r="B582" t="s" s="1741">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C582" t="s" s="1740">
-        <v>1785</v>
+        <v>1786</v>
       </c>
       <c r="D582" t="s" s="1740">
-        <v>1786</v>
+        <v>274</v>
       </c>
       <c r="E582" t="s" s="1740">
-        <v>358</v>
+        <v>21</v>
       </c>
       <c r="F582" t="n" s="1741">
         <v>2025.0</v>
       </c>
       <c r="G582" t="n" s="1742">
-        <v>9.781761563775E12</v>
+        <v>9.781761203473E12</v>
       </c>
       <c r="H582" t="s" s="1741">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="I582" t="s" s="1740">
         <v>1787</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="n" s="1744">
-        <v>1484255.0</v>
+        <v>1446612.0</v>
       </c>
       <c r="B583" t="s" s="1744">
         <v>13</v>
       </c>
       <c r="C583" t="s" s="1743">
         <v>1788</v>
       </c>
       <c r="D583" t="s" s="1743">
-        <v>280</v>
+        <v>274</v>
       </c>
       <c r="E583" t="s" s="1743">
         <v>21</v>
       </c>
       <c r="F583" t="n" s="1744">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G583" t="n" s="1745">
-        <v>9.781761203473E12</v>
+        <v>9.78176120348E12</v>
       </c>
       <c r="H583" t="s" s="1744">
         <v>55</v>
       </c>
       <c r="I583" t="s" s="1743">
         <v>1789</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="n" s="1747">
-        <v>1446612.0</v>
+        <v>1209853.0</v>
       </c>
       <c r="B584" t="s" s="1747">
         <v>13</v>
       </c>
       <c r="C584" t="s" s="1746">
         <v>1790</v>
       </c>
       <c r="D584" t="s" s="1746">
-        <v>280</v>
+        <v>1791</v>
       </c>
       <c r="E584" t="s" s="1746">
-        <v>21</v>
+        <v>1076</v>
       </c>
       <c r="F584" t="n" s="1747">
-        <v>2026.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G584" t="n" s="1748">
-        <v>9.78176120348E12</v>
+        <v>9.780008653781E12</v>
       </c>
       <c r="H584" t="s" s="1747">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="I584" t="s" s="1746">
-        <v>1791</v>
+        <v>1792</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="n" s="1750">
-        <v>1209853.0</v>
+        <v>998778.0</v>
       </c>
       <c r="B585" t="s" s="1750">
         <v>13</v>
       </c>
       <c r="C585" t="s" s="1749">
-        <v>1792</v>
+        <v>1793</v>
       </c>
       <c r="D585" t="s" s="1749">
-        <v>1793</v>
+        <v>1794</v>
       </c>
       <c r="E585" t="s" s="1749">
-        <v>1078</v>
+        <v>21</v>
       </c>
       <c r="F585" t="n" s="1750">
-        <v>2024.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G585" t="n" s="1751">
-        <v>9.780008653781E12</v>
+        <v>9.781761297311E12</v>
       </c>
       <c r="H585" t="s" s="1750">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="I585" t="s" s="1749">
-        <v>1794</v>
+        <v>1795</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="n" s="1753">
-        <v>998778.0</v>
+        <v>1424126.0</v>
       </c>
       <c r="B586" t="s" s="1753">
         <v>13</v>
       </c>
       <c r="C586" t="s" s="1752">
-        <v>1795</v>
+        <v>1796</v>
       </c>
       <c r="D586" t="s" s="1752">
-        <v>1796</v>
+        <v>1797</v>
       </c>
       <c r="E586" t="s" s="1752">
-        <v>21</v>
+        <v>338</v>
       </c>
       <c r="F586" t="n" s="1753">
-        <v>2023.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G586" t="n" s="1754">
-        <v>9.781761297311E12</v>
+        <v>9.781761182013E12</v>
       </c>
       <c r="H586" t="s" s="1753">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="I586" t="s" s="1752">
-        <v>1797</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="n" s="1756">
-        <v>1424126.0</v>
+        <v>1424039.0</v>
       </c>
       <c r="B587" t="s" s="1756">
         <v>13</v>
       </c>
       <c r="C587" t="s" s="1755">
-        <v>1798</v>
+        <v>1799</v>
       </c>
       <c r="D587" t="s" s="1755">
-        <v>1799</v>
+        <v>1800</v>
       </c>
       <c r="E587" t="s" s="1755">
-        <v>344</v>
+        <v>1801</v>
       </c>
       <c r="F587" t="n" s="1756">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G587" t="n" s="1757">
-        <v>9.781761182013E12</v>
+        <v>9.780063372474E12</v>
       </c>
       <c r="H587" t="s" s="1756">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="I587" t="s" s="1755">
-        <v>1800</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="588">
-      <c r="A588" t="n" s="1759">
-        <v>1424039.0</v>
+      <c r="A588" t="s" s="1759">
+        <v>13</v>
       </c>
       <c r="B588" t="s" s="1759">
         <v>13</v>
       </c>
       <c r="C588" t="s" s="1758">
-        <v>1801</v>
+        <v>1803</v>
       </c>
       <c r="D588" t="s" s="1758">
-        <v>1802</v>
+        <v>215</v>
       </c>
       <c r="E588" t="s" s="1758">
-        <v>1803</v>
-[...5 lines deleted...]
-        <v>9.780063372474E12</v>
+        <v>13</v>
+      </c>
+      <c r="F588" t="s" s="1759">
+        <v>13</v>
+      </c>
+      <c r="G588" t="s" s="1760">
+        <v>13</v>
       </c>
       <c r="H588" t="s" s="1759">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="I588" t="s" s="1758">
         <v>1804</v>
       </c>
     </row>
     <row r="589">
-      <c r="A589" t="s" s="1762">
-        <v>13</v>
+      <c r="A589" t="n" s="1762">
+        <v>7276.0</v>
       </c>
       <c r="B589" t="s" s="1762">
         <v>13</v>
       </c>
       <c r="C589" t="s" s="1761">
         <v>1805</v>
       </c>
       <c r="D589" t="s" s="1761">
-        <v>218</v>
+        <v>41</v>
       </c>
       <c r="E589" t="s" s="1761">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>21</v>
+      </c>
+      <c r="F589" t="n" s="1762">
+        <v>2025.0</v>
+      </c>
+      <c r="G589" t="n" s="1763">
+        <v>9.781760152109E12</v>
       </c>
       <c r="H589" t="s" s="1762">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I589" t="s" s="1761">
         <v>1806</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="n" s="1765">
-        <v>7276.0</v>
+        <v>27109.0</v>
       </c>
       <c r="B590" t="s" s="1765">
         <v>13</v>
       </c>
       <c r="C590" t="s" s="1764">
         <v>1807</v>
       </c>
       <c r="D590" t="s" s="1764">
         <v>41</v>
       </c>
       <c r="E590" t="s" s="1764">
         <v>21</v>
       </c>
       <c r="F590" t="n" s="1765">
         <v>2025.0</v>
       </c>
       <c r="G590" t="n" s="1766">
-        <v>9.781760152109E12</v>
+        <v>9.781760152093E12</v>
       </c>
       <c r="H590" t="s" s="1765">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="I590" t="s" s="1764">
         <v>1808</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="n" s="1768">
-        <v>27109.0</v>
+        <v>1423928.0</v>
       </c>
       <c r="B591" t="s" s="1768">
         <v>13</v>
       </c>
       <c r="C591" t="s" s="1767">
         <v>1809</v>
       </c>
       <c r="D591" t="s" s="1767">
-        <v>41</v>
+        <v>1810</v>
       </c>
       <c r="E591" t="s" s="1767">
-        <v>21</v>
+        <v>342</v>
       </c>
       <c r="F591" t="n" s="1768">
-        <v>2025.0</v>
+        <v>2021.0</v>
       </c>
       <c r="G591" t="n" s="1769">
-        <v>9.781760152093E12</v>
+        <v>9.780648815426E12</v>
       </c>
       <c r="H591" t="s" s="1768">
         <v>17</v>
       </c>
       <c r="I591" t="s" s="1767">
-        <v>1810</v>
+        <v>1811</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="n" s="1771">
-        <v>1423928.0</v>
+        <v>1357338.0</v>
       </c>
       <c r="B592" t="s" s="1771">
         <v>13</v>
       </c>
       <c r="C592" t="s" s="1770">
-        <v>1811</v>
+        <v>1812</v>
       </c>
       <c r="D592" t="s" s="1770">
-        <v>1812</v>
+        <v>1813</v>
       </c>
       <c r="E592" t="s" s="1770">
-        <v>348</v>
+        <v>338</v>
       </c>
       <c r="F592" t="n" s="1771">
-        <v>2021.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G592" t="n" s="1772">
-        <v>9.780648815426E12</v>
+        <v>9.781991142085E12</v>
       </c>
       <c r="H592" t="s" s="1771">
         <v>17</v>
       </c>
       <c r="I592" t="s" s="1770">
-        <v>1813</v>
+        <v>1814</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="n" s="1774">
-        <v>1357338.0</v>
+        <v>1337870.0</v>
       </c>
       <c r="B593" t="s" s="1774">
         <v>13</v>
       </c>
       <c r="C593" t="s" s="1773">
-        <v>1814</v>
+        <v>1815</v>
       </c>
       <c r="D593" t="s" s="1773">
-        <v>1815</v>
+        <v>1816</v>
       </c>
       <c r="E593" t="s" s="1773">
-        <v>344</v>
+        <v>21</v>
       </c>
       <c r="F593" t="n" s="1774">
         <v>2025.0</v>
       </c>
       <c r="G593" t="n" s="1775">
-        <v>9.781991142085E12</v>
+        <v>9.78176152792E12</v>
       </c>
       <c r="H593" t="s" s="1774">
         <v>17</v>
       </c>
       <c r="I593" t="s" s="1773">
-        <v>1816</v>
+        <v>1817</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="n" s="1777">
-        <v>1337870.0</v>
+        <v>1423990.0</v>
       </c>
       <c r="B594" t="s" s="1777">
         <v>13</v>
       </c>
       <c r="C594" t="s" s="1776">
-        <v>1817</v>
+        <v>1818</v>
       </c>
       <c r="D594" t="s" s="1776">
-        <v>1818</v>
+        <v>1819</v>
       </c>
       <c r="E594" t="s" s="1776">
-        <v>21</v>
+        <v>128</v>
       </c>
       <c r="F594" t="n" s="1777">
         <v>2025.0</v>
       </c>
       <c r="G594" t="n" s="1778">
-        <v>9.78176152792E12</v>
+        <v>9.781529522815E12</v>
       </c>
       <c r="H594" t="s" s="1777">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I594" t="s" s="1776">
-        <v>1819</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="n" s="1780">
-        <v>1423990.0</v>
+        <v>1195666.0</v>
       </c>
       <c r="B595" t="s" s="1780">
         <v>13</v>
       </c>
       <c r="C595" t="s" s="1779">
-        <v>1820</v>
+        <v>1821</v>
       </c>
       <c r="D595" t="s" s="1779">
-        <v>1821</v>
+        <v>1822</v>
       </c>
       <c r="E595" t="s" s="1779">
-        <v>131</v>
+        <v>45</v>
       </c>
       <c r="F595" t="n" s="1780">
         <v>2025.0</v>
       </c>
       <c r="G595" t="n" s="1781">
-        <v>9.781529522815E12</v>
+        <v>9.781836044598E12</v>
       </c>
       <c r="H595" t="s" s="1780">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I595" t="s" s="1779">
-        <v>1822</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="n" s="1783">
-        <v>1195666.0</v>
+        <v>1423837.0</v>
       </c>
       <c r="B596" t="s" s="1783">
         <v>13</v>
       </c>
       <c r="C596" t="s" s="1782">
-        <v>1823</v>
+        <v>1824</v>
       </c>
       <c r="D596" t="s" s="1782">
-        <v>1824</v>
+        <v>1825</v>
       </c>
       <c r="E596" t="s" s="1782">
-        <v>45</v>
+        <v>278</v>
       </c>
       <c r="F596" t="n" s="1783">
         <v>2025.0</v>
       </c>
       <c r="G596" t="n" s="1784">
-        <v>9.781836044598E12</v>
+        <v>9.7800087058E12</v>
       </c>
       <c r="H596" t="s" s="1783">
         <v>17</v>
       </c>
       <c r="I596" t="s" s="1782">
-        <v>1825</v>
+        <v>1826</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="n" s="1786">
-        <v>1423837.0</v>
+        <v>1344953.0</v>
       </c>
       <c r="B597" t="s" s="1786">
         <v>13</v>
       </c>
       <c r="C597" t="s" s="1785">
-        <v>1826</v>
+        <v>1827</v>
       </c>
       <c r="D597" t="s" s="1785">
-        <v>1827</v>
+        <v>1828</v>
       </c>
       <c r="E597" t="s" s="1785">
-        <v>284</v>
+        <v>21</v>
       </c>
       <c r="F597" t="n" s="1786">
         <v>2025.0</v>
       </c>
       <c r="G597" t="n" s="1787">
-        <v>9.7800087058E12</v>
+        <v>9.781761521522E12</v>
       </c>
       <c r="H597" t="s" s="1786">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="I597" t="s" s="1785">
-        <v>1828</v>
+        <v>1829</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="n" s="1789">
-        <v>1344953.0</v>
+        <v>1019627.0</v>
       </c>
       <c r="B598" t="s" s="1789">
         <v>13</v>
       </c>
       <c r="C598" t="s" s="1788">
-        <v>1829</v>
+        <v>1830</v>
       </c>
       <c r="D598" t="s" s="1788">
-        <v>1830</v>
+        <v>1060</v>
       </c>
       <c r="E598" t="s" s="1788">
-        <v>21</v>
+        <v>1061</v>
       </c>
       <c r="F598" t="n" s="1789">
-        <v>2025.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G598" t="n" s="1790">
-        <v>9.781761521522E12</v>
+        <v>9.780062889843E12</v>
       </c>
       <c r="H598" t="s" s="1789">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="I598" t="s" s="1788">
         <v>1831</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="n" s="1792">
-        <v>1019627.0</v>
+        <v>1217736.0</v>
       </c>
       <c r="B599" t="s" s="1792">
         <v>13</v>
       </c>
       <c r="C599" t="s" s="1791">
         <v>1832</v>
       </c>
       <c r="D599" t="s" s="1791">
-        <v>1062</v>
+        <v>1833</v>
       </c>
       <c r="E599" t="s" s="1791">
-        <v>1063</v>
+        <v>144</v>
       </c>
       <c r="F599" t="n" s="1792">
-        <v>2023.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G599" t="n" s="1793">
-        <v>9.780062889843E12</v>
+        <v>9.781547615131E12</v>
       </c>
       <c r="H599" t="s" s="1792">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="I599" t="s" s="1791">
-        <v>1833</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="n" s="1795">
-        <v>1217736.0</v>
+        <v>1423822.0</v>
       </c>
       <c r="B600" t="s" s="1795">
         <v>13</v>
       </c>
       <c r="C600" t="s" s="1794">
-        <v>1834</v>
+        <v>1835</v>
       </c>
       <c r="D600" t="s" s="1794">
-        <v>1835</v>
+        <v>1836</v>
       </c>
       <c r="E600" t="s" s="1794">
-        <v>147</v>
+        <v>1837</v>
       </c>
       <c r="F600" t="n" s="1795">
         <v>2024.0</v>
       </c>
       <c r="G600" t="n" s="1796">
-        <v>9.781547615131E12</v>
+        <v>9.781399702096E12</v>
       </c>
       <c r="H600" t="s" s="1795">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="I600" t="s" s="1794">
-        <v>1836</v>
+        <v>1838</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="n" s="1798">
-        <v>1423822.0</v>
+        <v>1359278.0</v>
       </c>
       <c r="B601" t="s" s="1798">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C601" t="s" s="1797">
-        <v>1837</v>
+        <v>1839</v>
       </c>
       <c r="D601" t="s" s="1797">
-        <v>1838</v>
+        <v>1840</v>
       </c>
       <c r="E601" t="s" s="1797">
-        <v>1839</v>
+        <v>338</v>
       </c>
       <c r="F601" t="n" s="1798">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G601" t="n" s="1799">
-        <v>9.781399702096E12</v>
+        <v>9.781761181542E12</v>
       </c>
       <c r="H601" t="s" s="1798">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I601" t="s" s="1797">
-        <v>1840</v>
+        <v>1841</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="n" s="1801">
-        <v>1359278.0</v>
+        <v>871193.0</v>
       </c>
       <c r="B602" t="s" s="1801">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C602" t="s" s="1800">
-        <v>1841</v>
+        <v>1842</v>
       </c>
       <c r="D602" t="s" s="1800">
-        <v>1842</v>
+        <v>1843</v>
       </c>
       <c r="E602" t="s" s="1800">
-        <v>344</v>
+        <v>222</v>
       </c>
       <c r="F602" t="n" s="1801">
-        <v>2025.0</v>
+        <v>2021.0</v>
       </c>
       <c r="G602" t="n" s="1802">
-        <v>9.781761181542E12</v>
+        <v>9.781922419224E12</v>
       </c>
       <c r="H602" t="s" s="1801">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="I602" t="s" s="1800">
-        <v>1843</v>
+        <v>1844</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="n" s="1804">
-        <v>871193.0</v>
+        <v>1286612.0</v>
       </c>
       <c r="B603" t="s" s="1804">
         <v>13</v>
       </c>
       <c r="C603" t="s" s="1803">
-        <v>1844</v>
+        <v>1845</v>
       </c>
       <c r="D603" t="s" s="1803">
-        <v>1845</v>
+        <v>1843</v>
       </c>
       <c r="E603" t="s" s="1803">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="F603" t="n" s="1804">
-        <v>2021.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G603" t="n" s="1805">
-        <v>9.781922419224E12</v>
+        <v>9.781923135383E12</v>
       </c>
       <c r="H603" t="s" s="1804">
         <v>17</v>
       </c>
       <c r="I603" t="s" s="1803">
         <v>1846</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="n" s="1807">
-        <v>1286612.0</v>
+        <v>1433819.0</v>
       </c>
       <c r="B604" t="s" s="1807">
         <v>13</v>
       </c>
       <c r="C604" t="s" s="1806">
         <v>1847</v>
       </c>
       <c r="D604" t="s" s="1806">
-        <v>1845</v>
+        <v>1848</v>
       </c>
       <c r="E604" t="s" s="1806">
-        <v>225</v>
+        <v>169</v>
       </c>
       <c r="F604" t="n" s="1807">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G604" t="n" s="1808">
-        <v>9.781923135383E12</v>
+        <v>9.780008658618E12</v>
       </c>
       <c r="H604" t="s" s="1807">
         <v>17</v>
       </c>
       <c r="I604" t="s" s="1806">
-        <v>1848</v>
+        <v>1849</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="n" s="1810">
-        <v>1433819.0</v>
+        <v>1423978.0</v>
       </c>
       <c r="B605" t="s" s="1810">
         <v>13</v>
       </c>
       <c r="C605" t="s" s="1809">
-        <v>1849</v>
+        <v>1850</v>
       </c>
       <c r="D605" t="s" s="1809">
-        <v>1850</v>
+        <v>1851</v>
       </c>
       <c r="E605" t="s" s="1809">
-        <v>172</v>
+        <v>1076</v>
       </c>
       <c r="F605" t="n" s="1810">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G605" t="n" s="1811">
-        <v>9.780008658618E12</v>
+        <v>9.780008667818E12</v>
       </c>
       <c r="H605" t="s" s="1810">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="I605" t="s" s="1809">
-        <v>1851</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="n" s="1813">
-        <v>1423978.0</v>
+        <v>1423960.0</v>
       </c>
       <c r="B606" t="s" s="1813">
         <v>13</v>
       </c>
       <c r="C606" t="s" s="1812">
-        <v>1852</v>
+        <v>1853</v>
       </c>
       <c r="D606" t="s" s="1812">
-        <v>1853</v>
+        <v>1854</v>
       </c>
       <c r="E606" t="s" s="1812">
-        <v>1078</v>
+        <v>338</v>
       </c>
       <c r="F606" t="n" s="1813">
         <v>2025.0</v>
       </c>
       <c r="G606" t="n" s="1814">
-        <v>9.780008667818E12</v>
+        <v>9.781761182525E12</v>
       </c>
       <c r="H606" t="s" s="1813">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="I606" t="s" s="1812">
-        <v>1854</v>
+        <v>1855</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="n" s="1816">
-        <v>1423960.0</v>
+        <v>1357342.0</v>
       </c>
       <c r="B607" t="s" s="1816">
         <v>13</v>
       </c>
       <c r="C607" t="s" s="1815">
-        <v>1855</v>
+        <v>1856</v>
       </c>
       <c r="D607" t="s" s="1815">
-        <v>1856</v>
+        <v>1857</v>
       </c>
       <c r="E607" t="s" s="1815">
-        <v>344</v>
+        <v>282</v>
       </c>
       <c r="F607" t="n" s="1816">
         <v>2025.0</v>
       </c>
       <c r="G607" t="n" s="1817">
-        <v>9.781761182525E12</v>
+        <v>9.781760876661E12</v>
       </c>
       <c r="H607" t="s" s="1816">
         <v>38</v>
       </c>
       <c r="I607" t="s" s="1815">
-        <v>1857</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="n" s="1819">
-        <v>1357342.0</v>
+        <v>1341049.0</v>
       </c>
       <c r="B608" t="s" s="1819">
         <v>13</v>
       </c>
       <c r="C608" t="s" s="1818">
-        <v>1858</v>
+        <v>1859</v>
       </c>
       <c r="D608" t="s" s="1818">
-        <v>1859</v>
+        <v>1860</v>
       </c>
       <c r="E608" t="s" s="1818">
-        <v>288</v>
+        <v>209</v>
       </c>
       <c r="F608" t="n" s="1819">
         <v>2025.0</v>
       </c>
       <c r="G608" t="n" s="1820">
-        <v>9.781760876661E12</v>
+        <v>9.78176138156E12</v>
       </c>
       <c r="H608" t="s" s="1819">
         <v>38</v>
       </c>
       <c r="I608" t="s" s="1818">
-        <v>1860</v>
+        <v>1861</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="n" s="1822">
-        <v>1341049.0</v>
+        <v>1259027.0</v>
       </c>
       <c r="B609" t="s" s="1822">
         <v>13</v>
       </c>
       <c r="C609" t="s" s="1821">
-        <v>1861</v>
+        <v>1862</v>
       </c>
       <c r="D609" t="s" s="1821">
-        <v>1862</v>
+        <v>1120</v>
       </c>
       <c r="E609" t="s" s="1821">
-        <v>212</v>
+        <v>21</v>
       </c>
       <c r="F609" t="n" s="1822">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G609" t="n" s="1823">
-        <v>9.78176138156E12</v>
+        <v>9.780702318528E12</v>
       </c>
       <c r="H609" t="s" s="1822">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I609" t="s" s="1821">
         <v>1863</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="n" s="1825">
-        <v>1259027.0</v>
+        <v>1380611.0</v>
       </c>
       <c r="B610" t="s" s="1825">
         <v>13</v>
       </c>
       <c r="C610" t="s" s="1824">
         <v>1864</v>
       </c>
       <c r="D610" t="s" s="1824">
-        <v>1122</v>
+        <v>1865</v>
       </c>
       <c r="E610" t="s" s="1824">
-        <v>21</v>
+        <v>524</v>
       </c>
       <c r="F610" t="n" s="1825">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G610" t="n" s="1826">
-        <v>9.780702318528E12</v>
+        <v>9.78176135074E12</v>
       </c>
       <c r="H610" t="s" s="1825">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="I610" t="s" s="1824">
-        <v>1865</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="n" s="1828">
-        <v>1380611.0</v>
+        <v>1380634.0</v>
       </c>
       <c r="B611" t="s" s="1828">
         <v>13</v>
       </c>
       <c r="C611" t="s" s="1827">
-        <v>1866</v>
+        <v>1867</v>
       </c>
       <c r="D611" t="s" s="1827">
-        <v>1867</v>
+        <v>1868</v>
       </c>
       <c r="E611" t="s" s="1827">
-        <v>529</v>
+        <v>1373</v>
       </c>
       <c r="F611" t="n" s="1828">
-        <v>2025.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G611" t="n" s="1829">
-        <v>9.78176135074E12</v>
+        <v>9.780593570043E12</v>
       </c>
       <c r="H611" t="s" s="1828">
         <v>17</v>
       </c>
       <c r="I611" t="s" s="1827">
-        <v>1868</v>
+        <v>1869</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="n" s="1831">
-        <v>1380634.0</v>
+        <v>1366503.0</v>
       </c>
       <c r="B612" t="s" s="1831">
         <v>13</v>
       </c>
       <c r="C612" t="s" s="1830">
-        <v>1869</v>
+        <v>1870</v>
       </c>
       <c r="D612" t="s" s="1830">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="E612" t="s" s="1830">
-        <v>1375</v>
+        <v>584</v>
       </c>
       <c r="F612" t="n" s="1831">
-        <v>2023.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G612" t="n" s="1832">
-        <v>9.780593570043E12</v>
+        <v>9.781761112454E12</v>
       </c>
       <c r="H612" t="s" s="1831">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="I612" t="s" s="1830">
-        <v>1871</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="n" s="1834">
-        <v>1366503.0</v>
+        <v>1151292.0</v>
       </c>
       <c r="B613" t="s" s="1834">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C613" t="s" s="1833">
-        <v>1872</v>
+        <v>1873</v>
       </c>
       <c r="D613" t="s" s="1833">
-        <v>1873</v>
+        <v>1874</v>
       </c>
       <c r="E613" t="s" s="1833">
-        <v>589</v>
+        <v>352</v>
       </c>
       <c r="F613" t="n" s="1834">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G613" t="n" s="1835">
-        <v>9.781761112454E12</v>
+        <v>9.781760984977E12</v>
       </c>
       <c r="H613" t="s" s="1834">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I613" t="s" s="1833">
-        <v>1874</v>
+        <v>1875</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="n" s="1837">
-        <v>1151292.0</v>
+        <v>1433928.0</v>
       </c>
       <c r="B614" t="s" s="1837">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C614" t="s" s="1836">
-        <v>1875</v>
+        <v>1876</v>
       </c>
       <c r="D614" t="s" s="1836">
-        <v>1876</v>
+        <v>1877</v>
       </c>
       <c r="E614" t="s" s="1836">
-        <v>358</v>
+        <v>78</v>
       </c>
       <c r="F614" t="n" s="1837">
-        <v>2024.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G614" t="n" s="1838">
-        <v>9.781760984977E12</v>
+        <v>9.78192333102E12</v>
       </c>
       <c r="H614" t="s" s="1837">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="I614" t="s" s="1836">
-        <v>1877</v>
+        <v>1878</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="n" s="1840">
-        <v>1433928.0</v>
+        <v>1238832.0</v>
       </c>
       <c r="B615" t="s" s="1840">
         <v>13</v>
       </c>
       <c r="C615" t="s" s="1839">
-        <v>1878</v>
+        <v>1879</v>
       </c>
       <c r="D615" t="s" s="1839">
-        <v>1879</v>
+        <v>1880</v>
       </c>
       <c r="E615" t="s" s="1839">
-        <v>78</v>
+        <v>100</v>
       </c>
       <c r="F615" t="n" s="1840">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G615" t="n" s="1841">
-        <v>9.78192333102E12</v>
+        <v>9.781761111662E12</v>
       </c>
       <c r="H615" t="s" s="1840">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="I615" t="s" s="1839">
-        <v>1880</v>
+        <v>1881</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="n" s="1843">
-        <v>1238832.0</v>
+        <v>1356338.0</v>
       </c>
       <c r="B616" t="s" s="1843">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C616" t="s" s="1842">
-        <v>1881</v>
+        <v>1882</v>
       </c>
       <c r="D616" t="s" s="1842">
-        <v>1882</v>
+        <v>1883</v>
       </c>
       <c r="E616" t="s" s="1842">
-        <v>103</v>
+        <v>128</v>
       </c>
       <c r="F616" t="n" s="1843">
         <v>2025.0</v>
       </c>
       <c r="G616" t="n" s="1844">
-        <v>9.781761111662E12</v>
+        <v>9.781529520927E12</v>
       </c>
       <c r="H616" t="s" s="1843">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I616" t="s" s="1842">
-        <v>1883</v>
+        <v>1884</v>
       </c>
     </row>
     <row r="617">
-      <c r="A617" t="n" s="1846">
-        <v>1356338.0</v>
+      <c r="A617" t="s" s="1846">
+        <v>13</v>
       </c>
       <c r="B617" t="s" s="1846">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C617" t="s" s="1845">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="D617" t="s" s="1845">
-        <v>1885</v>
+        <v>1886</v>
       </c>
       <c r="E617" t="s" s="1845">
-        <v>131</v>
-[...5 lines deleted...]
-        <v>9.781529520927E12</v>
+        <v>13</v>
+      </c>
+      <c r="F617" t="s" s="1846">
+        <v>13</v>
+      </c>
+      <c r="G617" t="s" s="1847">
+        <v>13</v>
       </c>
       <c r="H617" t="s" s="1846">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="I617" t="s" s="1845">
-        <v>1886</v>
+        <v>216</v>
       </c>
     </row>
     <row r="618">
-      <c r="A618" t="s" s="1849">
-        <v>13</v>
+      <c r="A618" t="n" s="1849">
+        <v>1380686.0</v>
       </c>
       <c r="B618" t="s" s="1849">
         <v>13</v>
       </c>
       <c r="C618" t="s" s="1848">
         <v>1887</v>
       </c>
       <c r="D618" t="s" s="1848">
         <v>1888</v>
       </c>
       <c r="E618" t="s" s="1848">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>21</v>
+      </c>
+      <c r="F618" t="n" s="1849">
+        <v>2025.0</v>
+      </c>
+      <c r="G618" t="n" s="1850">
+        <v>9.781761642265E12</v>
       </c>
       <c r="H618" t="s" s="1849">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="I618" t="s" s="1848">
-        <v>219</v>
+        <v>1889</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="n" s="1852">
-        <v>1380686.0</v>
+        <v>1424116.0</v>
       </c>
       <c r="B619" t="s" s="1852">
         <v>13</v>
       </c>
       <c r="C619" t="s" s="1851">
-        <v>1889</v>
+        <v>1890</v>
       </c>
       <c r="D619" t="s" s="1851">
-        <v>1890</v>
+        <v>1888</v>
       </c>
       <c r="E619" t="s" s="1851">
         <v>21</v>
       </c>
       <c r="F619" t="n" s="1852">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G619" t="n" s="1853">
-        <v>9.781761642265E12</v>
+        <v>9.781761642272E12</v>
       </c>
       <c r="H619" t="s" s="1852">
         <v>17</v>
       </c>
       <c r="I619" t="s" s="1851">
         <v>1891</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="n" s="1855">
-        <v>1424116.0</v>
+        <v>1409603.0</v>
       </c>
       <c r="B620" t="s" s="1855">
         <v>13</v>
       </c>
       <c r="C620" t="s" s="1854">
         <v>1892</v>
       </c>
       <c r="D620" t="s" s="1854">
-        <v>1890</v>
+        <v>1893</v>
       </c>
       <c r="E620" t="s" s="1854">
-        <v>21</v>
+        <v>128</v>
       </c>
       <c r="F620" t="n" s="1855">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G620" t="n" s="1856">
-        <v>9.781761642272E12</v>
+        <v>9.781529526127E12</v>
       </c>
       <c r="H620" t="s" s="1855">
         <v>17</v>
       </c>
       <c r="I620" t="s" s="1854">
-        <v>1893</v>
+        <v>1894</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="n" s="1858">
-        <v>1409603.0</v>
+        <v>903257.0</v>
       </c>
       <c r="B621" t="s" s="1858">
         <v>13</v>
       </c>
       <c r="C621" t="s" s="1857">
-        <v>1894</v>
+        <v>1895</v>
       </c>
       <c r="D621" t="s" s="1857">
-        <v>1895</v>
+        <v>1896</v>
       </c>
       <c r="E621" t="s" s="1857">
-        <v>131</v>
+        <v>338</v>
       </c>
       <c r="F621" t="n" s="1858">
-        <v>2025.0</v>
+        <v>2022.0</v>
       </c>
       <c r="G621" t="n" s="1859">
-        <v>9.781529526127E12</v>
+        <v>9.781760526399E12</v>
       </c>
       <c r="H621" t="s" s="1858">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="I621" t="s" s="1857">
-        <v>1896</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="n" s="1861">
-        <v>903257.0</v>
+        <v>936115.0</v>
       </c>
       <c r="B622" t="s" s="1861">
         <v>13</v>
       </c>
       <c r="C622" t="s" s="1860">
-        <v>1897</v>
+        <v>1898</v>
       </c>
       <c r="D622" t="s" s="1860">
-        <v>1898</v>
+        <v>1896</v>
       </c>
       <c r="E622" t="s" s="1860">
-        <v>344</v>
+        <v>338</v>
       </c>
       <c r="F622" t="n" s="1861">
-        <v>2022.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G622" t="n" s="1862">
-        <v>9.781760526399E12</v>
+        <v>9.78176106872E12</v>
       </c>
       <c r="H622" t="s" s="1861">
         <v>55</v>
       </c>
       <c r="I622" t="s" s="1860">
         <v>1899</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="n" s="1864">
-        <v>936115.0</v>
+        <v>1019702.0</v>
       </c>
       <c r="B623" t="s" s="1864">
         <v>13</v>
       </c>
       <c r="C623" t="s" s="1863">
         <v>1900</v>
       </c>
       <c r="D623" t="s" s="1863">
-        <v>1898</v>
+        <v>1896</v>
       </c>
       <c r="E623" t="s" s="1863">
-        <v>344</v>
+        <v>338</v>
       </c>
       <c r="F623" t="n" s="1864">
         <v>2023.0</v>
       </c>
       <c r="G623" t="n" s="1865">
-        <v>9.78176106872E12</v>
+        <v>9.781761068959E12</v>
       </c>
       <c r="H623" t="s" s="1864">
         <v>55</v>
       </c>
       <c r="I623" t="s" s="1863">
         <v>1901</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="n" s="1867">
-        <v>1019702.0</v>
+        <v>1423794.0</v>
       </c>
       <c r="B624" t="s" s="1867">
         <v>13</v>
       </c>
       <c r="C624" t="s" s="1866">
         <v>1902</v>
       </c>
       <c r="D624" t="s" s="1866">
-        <v>1898</v>
+        <v>1903</v>
       </c>
       <c r="E624" t="s" s="1866">
-        <v>344</v>
+        <v>286</v>
       </c>
       <c r="F624" t="n" s="1867">
-        <v>2023.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G624" t="n" s="1868">
-        <v>9.781761068959E12</v>
+        <v>9.780008668792E12</v>
       </c>
       <c r="H624" t="s" s="1867">
         <v>55</v>
       </c>
       <c r="I624" t="s" s="1866">
-        <v>1903</v>
+        <v>1904</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="n" s="1870">
-        <v>1423794.0</v>
+        <v>1244406.0</v>
       </c>
       <c r="B625" t="s" s="1870">
         <v>13</v>
       </c>
       <c r="C625" t="s" s="1869">
-        <v>1904</v>
+        <v>1905</v>
       </c>
       <c r="D625" t="s" s="1869">
-        <v>1905</v>
+        <v>1906</v>
       </c>
       <c r="E625" t="s" s="1869">
-        <v>292</v>
+        <v>124</v>
       </c>
       <c r="F625" t="n" s="1870">
         <v>2025.0</v>
       </c>
       <c r="G625" t="n" s="1871">
-        <v>9.780008668792E12</v>
+        <v>9.78176099527E12</v>
       </c>
       <c r="H625" t="s" s="1870">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I625" t="s" s="1869">
-        <v>1906</v>
+        <v>1907</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="n" s="1873">
-        <v>1244406.0</v>
+        <v>1484156.0</v>
       </c>
       <c r="B626" t="s" s="1873">
         <v>13</v>
       </c>
       <c r="C626" t="s" s="1872">
-        <v>1907</v>
+        <v>1908</v>
       </c>
       <c r="D626" t="s" s="1872">
-        <v>1908</v>
+        <v>1909</v>
       </c>
       <c r="E626" t="s" s="1872">
-        <v>127</v>
+        <v>338</v>
       </c>
       <c r="F626" t="n" s="1873">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G626" t="n" s="1874">
-        <v>9.78176099527E12</v>
+        <v>9.78176118286E12</v>
       </c>
       <c r="H626" t="s" s="1873">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="I626" t="s" s="1872">
-        <v>1909</v>
+        <v>1910</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="n" s="1876">
-        <v>1484156.0</v>
+        <v>1411079.0</v>
       </c>
       <c r="B627" t="s" s="1876">
         <v>13</v>
       </c>
       <c r="C627" t="s" s="1875">
-        <v>1910</v>
+        <v>1911</v>
       </c>
       <c r="D627" t="s" s="1875">
-        <v>1911</v>
+        <v>1912</v>
       </c>
       <c r="E627" t="s" s="1875">
-        <v>344</v>
+        <v>128</v>
       </c>
       <c r="F627" t="n" s="1876">
-        <v>2026.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G627" t="n" s="1877">
-        <v>9.78176118286E12</v>
+        <v>9.781536237023E12</v>
       </c>
       <c r="H627" t="s" s="1876">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I627" t="s" s="1875">
-        <v>1912</v>
+        <v>1913</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="n" s="1879">
-        <v>1411079.0</v>
+        <v>1395168.0</v>
       </c>
       <c r="B628" t="s" s="1879">
         <v>13</v>
       </c>
       <c r="C628" t="s" s="1878">
-        <v>1913</v>
+        <v>1914</v>
       </c>
       <c r="D628" t="s" s="1878">
-        <v>1914</v>
+        <v>1915</v>
       </c>
       <c r="E628" t="s" s="1878">
-        <v>131</v>
+        <v>21</v>
       </c>
       <c r="F628" t="n" s="1879">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G628" t="n" s="1880">
-        <v>9.781536237023E12</v>
+        <v>9.781761527067E12</v>
       </c>
       <c r="H628" t="s" s="1879">
         <v>38</v>
       </c>
       <c r="I628" t="s" s="1878">
-        <v>1915</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="n" s="1882">
-        <v>1395168.0</v>
+        <v>1425960.0</v>
       </c>
       <c r="B629" t="s" s="1882">
         <v>13</v>
       </c>
       <c r="C629" t="s" s="1881">
-        <v>1916</v>
+        <v>1917</v>
       </c>
       <c r="D629" t="s" s="1881">
-        <v>1917</v>
+        <v>1918</v>
       </c>
       <c r="E629" t="s" s="1881">
-        <v>21</v>
+        <v>128</v>
       </c>
       <c r="F629" t="n" s="1882">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G629" t="n" s="1883">
-        <v>9.781761527067E12</v>
+        <v>9.781761601972E12</v>
       </c>
       <c r="H629" t="s" s="1882">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="I629" t="s" s="1881">
-        <v>1918</v>
+        <v>1919</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="n" s="1885">
-        <v>1425960.0</v>
+        <v>1367118.0</v>
       </c>
       <c r="B630" t="s" s="1885">
         <v>13</v>
       </c>
       <c r="C630" t="s" s="1884">
-        <v>1919</v>
+        <v>1920</v>
       </c>
       <c r="D630" t="s" s="1884">
-        <v>1920</v>
+        <v>1918</v>
       </c>
       <c r="E630" t="s" s="1884">
-        <v>131</v>
+        <v>559</v>
       </c>
       <c r="F630" t="n" s="1885">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G630" t="n" s="1886">
-        <v>9.781761601972E12</v>
+        <v>9.781760659035E12</v>
       </c>
       <c r="H630" t="s" s="1885">
         <v>55</v>
       </c>
       <c r="I630" t="s" s="1884">
         <v>1921</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="n" s="1888">
-        <v>1367118.0</v>
+        <v>1424046.0</v>
       </c>
       <c r="B631" t="s" s="1888">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C631" t="s" s="1887">
         <v>1922</v>
       </c>
       <c r="D631" t="s" s="1887">
-        <v>1920</v>
+        <v>1923</v>
       </c>
       <c r="E631" t="s" s="1887">
-        <v>564</v>
+        <v>1924</v>
       </c>
       <c r="F631" t="n" s="1888">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G631" t="n" s="1889">
-        <v>9.781760659035E12</v>
+        <v>9.781035009398E12</v>
       </c>
       <c r="H631" t="s" s="1888">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I631" t="s" s="1887">
-        <v>1923</v>
+        <v>1925</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="n" s="1891">
-        <v>1424046.0</v>
+        <v>1470711.0</v>
       </c>
       <c r="B632" t="s" s="1891">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C632" t="s" s="1890">
-        <v>1924</v>
+        <v>1926</v>
       </c>
       <c r="D632" t="s" s="1890">
-        <v>1925</v>
+        <v>1927</v>
       </c>
       <c r="E632" t="s" s="1890">
-        <v>1926</v>
+        <v>338</v>
       </c>
       <c r="F632" t="n" s="1891">
-        <v>2024.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G632" t="n" s="1892">
-        <v>9.781035009398E12</v>
+        <v>9.781761181764E12</v>
       </c>
       <c r="H632" t="s" s="1891">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="I632" t="s" s="1890">
-        <v>1927</v>
+        <v>1928</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="n" s="1894">
-        <v>1470711.0</v>
+        <v>1362578.0</v>
       </c>
       <c r="B633" t="s" s="1894">
         <v>13</v>
       </c>
       <c r="C633" t="s" s="1893">
-        <v>1928</v>
+        <v>1929</v>
       </c>
       <c r="D633" t="s" s="1893">
-        <v>1929</v>
+        <v>1930</v>
       </c>
       <c r="E633" t="s" s="1893">
-        <v>344</v>
+        <v>184</v>
       </c>
       <c r="F633" t="n" s="1894">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G633" t="n" s="1895">
-        <v>9.781761181764E12</v>
+        <v>9.780702266317E12</v>
       </c>
       <c r="H633" t="s" s="1894">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I633" t="s" s="1893">
-        <v>1930</v>
+        <v>1931</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="n" s="1897">
-        <v>1362578.0</v>
+        <v>1243803.0</v>
       </c>
       <c r="B634" t="s" s="1897">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C634" t="s" s="1896">
-        <v>1931</v>
+        <v>1932</v>
       </c>
       <c r="D634" t="s" s="1896">
-        <v>1932</v>
+        <v>994</v>
       </c>
       <c r="E634" t="s" s="1896">
-        <v>187</v>
+        <v>352</v>
       </c>
       <c r="F634" t="n" s="1897">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G634" t="n" s="1898">
-        <v>9.780702266317E12</v>
+        <v>9.78176156129E12</v>
       </c>
       <c r="H634" t="s" s="1897">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I634" t="s" s="1896">
         <v>1933</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="n" s="1900">
-        <v>1243803.0</v>
+        <v>1355845.0</v>
       </c>
       <c r="B635" t="s" s="1900">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C635" t="s" s="1899">
         <v>1934</v>
       </c>
       <c r="D635" t="s" s="1899">
-        <v>996</v>
+        <v>1935</v>
       </c>
       <c r="E635" t="s" s="1899">
-        <v>358</v>
+        <v>184</v>
       </c>
       <c r="F635" t="n" s="1900">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G635" t="n" s="1901">
-        <v>9.78176156129E12</v>
+        <v>9.780702268427E12</v>
       </c>
       <c r="H635" t="s" s="1900">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="I635" t="s" s="1899">
-        <v>1935</v>
+        <v>1936</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="n" s="1903">
-        <v>1355845.0</v>
+        <v>1424105.0</v>
       </c>
       <c r="B636" t="s" s="1903">
         <v>13</v>
       </c>
       <c r="C636" t="s" s="1902">
-        <v>1936</v>
+        <v>1937</v>
       </c>
       <c r="D636" t="s" s="1902">
-        <v>1937</v>
+        <v>1938</v>
       </c>
       <c r="E636" t="s" s="1902">
-        <v>187</v>
+        <v>169</v>
       </c>
       <c r="F636" t="n" s="1903">
         <v>2025.0</v>
       </c>
       <c r="G636" t="n" s="1904">
-        <v>9.780702268427E12</v>
+        <v>9.780008752804E12</v>
       </c>
       <c r="H636" t="s" s="1903">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="I636" t="s" s="1902">
-        <v>1938</v>
+        <v>1939</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="n" s="1906">
-        <v>1424105.0</v>
+        <v>1424104.0</v>
       </c>
       <c r="B637" t="s" s="1906">
         <v>13</v>
       </c>
       <c r="C637" t="s" s="1905">
-        <v>1939</v>
+        <v>1940</v>
       </c>
       <c r="D637" t="s" s="1905">
-        <v>1940</v>
+        <v>1941</v>
       </c>
       <c r="E637" t="s" s="1905">
-        <v>172</v>
+        <v>298</v>
       </c>
       <c r="F637" t="n" s="1906">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G637" t="n" s="1907">
-        <v>9.780008752804E12</v>
+        <v>9.780734423511E12</v>
       </c>
       <c r="H637" t="s" s="1906">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I637" t="s" s="1905">
-        <v>1941</v>
+        <v>1942</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="n" s="1909">
-        <v>1424104.0</v>
+        <v>1399468.0</v>
       </c>
       <c r="B638" t="s" s="1909">
         <v>13</v>
       </c>
       <c r="C638" t="s" s="1908">
-        <v>1942</v>
+        <v>1943</v>
       </c>
       <c r="D638" t="s" s="1908">
-        <v>1943</v>
+        <v>1944</v>
       </c>
       <c r="E638" t="s" s="1908">
-        <v>304</v>
+        <v>21</v>
       </c>
       <c r="F638" t="n" s="1909">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G638" t="n" s="1910">
-        <v>9.780734423511E12</v>
+        <v>9.781761649219E12</v>
       </c>
       <c r="H638" t="s" s="1909">
         <v>38</v>
       </c>
       <c r="I638" t="s" s="1908">
-        <v>1944</v>
+        <v>1945</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="n" s="1912">
-        <v>1399468.0</v>
+        <v>903360.0</v>
       </c>
       <c r="B639" t="s" s="1912">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C639" t="s" s="1911">
-        <v>1945</v>
+        <v>1946</v>
       </c>
       <c r="D639" t="s" s="1911">
-        <v>1946</v>
+        <v>1836</v>
       </c>
       <c r="E639" t="s" s="1911">
-        <v>21</v>
+        <v>192</v>
       </c>
       <c r="F639" t="n" s="1912">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G639" t="n" s="1913">
-        <v>9.781761649219E12</v>
+        <v>9.781399702034E12</v>
       </c>
       <c r="H639" t="s" s="1912">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="I639" t="s" s="1911">
         <v>1947</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="n" s="1915">
-        <v>903360.0</v>
+        <v>1395136.0</v>
       </c>
       <c r="B640" t="s" s="1915">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C640" t="s" s="1914">
         <v>1948</v>
       </c>
       <c r="D640" t="s" s="1914">
-        <v>1838</v>
+        <v>1949</v>
       </c>
       <c r="E640" t="s" s="1914">
-        <v>195</v>
+        <v>286</v>
       </c>
       <c r="F640" t="n" s="1915">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G640" t="n" s="1916">
-        <v>9.781399702034E12</v>
+        <v>9.780008724788E12</v>
       </c>
       <c r="H640" t="s" s="1915">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="I640" t="s" s="1914">
-        <v>1949</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="n" s="1918">
-        <v>1395136.0</v>
+        <v>1423831.0</v>
       </c>
       <c r="B641" t="s" s="1918">
         <v>13</v>
       </c>
       <c r="C641" t="s" s="1917">
-        <v>1950</v>
+        <v>1951</v>
       </c>
       <c r="D641" t="s" s="1917">
-        <v>1951</v>
+        <v>1952</v>
       </c>
       <c r="E641" t="s" s="1917">
-        <v>292</v>
+        <v>253</v>
       </c>
       <c r="F641" t="n" s="1918">
         <v>2025.0</v>
       </c>
       <c r="G641" t="n" s="1919">
-        <v>9.780008724788E12</v>
+        <v>9.780733343865E12</v>
       </c>
       <c r="H641" t="s" s="1918">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="I641" t="s" s="1917">
-        <v>1952</v>
+        <v>1953</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="n" s="1921">
-        <v>1423831.0</v>
+        <v>823326.0</v>
       </c>
       <c r="B642" t="s" s="1921">
         <v>13</v>
       </c>
       <c r="C642" t="s" s="1920">
-        <v>1953</v>
+        <v>1954</v>
       </c>
       <c r="D642" t="s" s="1920">
-        <v>1954</v>
+        <v>1955</v>
       </c>
       <c r="E642" t="s" s="1920">
-        <v>259</v>
+        <v>1328</v>
       </c>
       <c r="F642" t="n" s="1921">
-        <v>2025.0</v>
+        <v>2018.0</v>
       </c>
       <c r="G642" t="n" s="1922">
-        <v>9.780733343865E12</v>
+        <v>9.781408340479E12</v>
       </c>
       <c r="H642" t="s" s="1921">
         <v>38</v>
       </c>
       <c r="I642" t="s" s="1920">
-        <v>1955</v>
+        <v>1956</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="n" s="1924">
-        <v>823326.0</v>
+        <v>1487346.0</v>
       </c>
       <c r="B643" t="s" s="1924">
         <v>13</v>
       </c>
       <c r="C643" t="s" s="1923">
-        <v>1956</v>
+        <v>1957</v>
       </c>
       <c r="D643" t="s" s="1923">
-        <v>1957</v>
+        <v>1958</v>
       </c>
       <c r="E643" t="s" s="1923">
-        <v>1330</v>
+        <v>116</v>
       </c>
       <c r="F643" t="n" s="1924">
-        <v>2018.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G643" t="n" s="1925">
-        <v>9.781408340479E12</v>
+        <v>9.781338568943E12</v>
       </c>
       <c r="H643" t="s" s="1924">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I643" t="s" s="1923">
-        <v>1958</v>
+        <v>1959</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="n" s="1927">
-        <v>1487346.0</v>
+        <v>1424094.0</v>
       </c>
       <c r="B644" t="s" s="1927">
         <v>13</v>
       </c>
       <c r="C644" t="s" s="1926">
-        <v>1959</v>
+        <v>1960</v>
       </c>
       <c r="D644" t="s" s="1926">
-        <v>1960</v>
+        <v>1961</v>
       </c>
       <c r="E644" t="s" s="1926">
-        <v>119</v>
+        <v>21</v>
       </c>
       <c r="F644" t="n" s="1927">
-        <v>2023.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G644" t="n" s="1928">
-        <v>9.781338568943E12</v>
+        <v>9.78176164685E12</v>
       </c>
       <c r="H644" t="s" s="1927">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="I644" t="s" s="1926">
-        <v>1961</v>
+        <v>1962</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="n" s="1930">
-        <v>1424094.0</v>
+        <v>1313658.0</v>
       </c>
       <c r="B645" t="s" s="1930">
         <v>13</v>
       </c>
       <c r="C645" t="s" s="1929">
-        <v>1962</v>
+        <v>1963</v>
       </c>
       <c r="D645" t="s" s="1929">
-        <v>1963</v>
+        <v>1964</v>
       </c>
       <c r="E645" t="s" s="1929">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="F645" t="n" s="1930">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G645" t="n" s="1931">
-        <v>9.78176164685E12</v>
+        <v>9.781761341335E12</v>
       </c>
       <c r="H645" t="s" s="1930">
-        <v>30</v>
+        <v>55</v>
       </c>
       <c r="I645" t="s" s="1929">
-        <v>1964</v>
+        <v>1965</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="n" s="1933">
-        <v>1313658.0</v>
+        <v>1176406.0</v>
       </c>
       <c r="B646" t="s" s="1933">
         <v>13</v>
       </c>
       <c r="C646" t="s" s="1932">
-        <v>1965</v>
+        <v>1966</v>
       </c>
       <c r="D646" t="s" s="1932">
-        <v>1966</v>
+        <v>1967</v>
       </c>
       <c r="E646" t="s" s="1932">
-        <v>54</v>
+        <v>165</v>
       </c>
       <c r="F646" t="n" s="1933">
-        <v>2024.0</v>
+        <v>2020.0</v>
       </c>
       <c r="G646" t="n" s="1934">
-        <v>9.781761341335E12</v>
+        <v>9.780593301586E12</v>
       </c>
       <c r="H646" t="s" s="1933">
         <v>55</v>
       </c>
       <c r="I646" t="s" s="1932">
-        <v>1967</v>
+        <v>1968</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="n" s="1936">
-        <v>1176406.0</v>
+        <v>1423991.0</v>
       </c>
       <c r="B647" t="s" s="1936">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C647" t="s" s="1935">
-        <v>1968</v>
+        <v>1969</v>
       </c>
       <c r="D647" t="s" s="1935">
-        <v>1969</v>
+        <v>48</v>
       </c>
       <c r="E647" t="s" s="1935">
-        <v>168</v>
+        <v>958</v>
       </c>
       <c r="F647" t="n" s="1936">
-        <v>2020.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G647" t="n" s="1937">
-        <v>9.780593301586E12</v>
+        <v>9.781529097115E12</v>
       </c>
       <c r="H647" t="s" s="1936">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I647" t="s" s="1935">
         <v>1970</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="n" s="1939">
-        <v>1423991.0</v>
+        <v>1426059.0</v>
       </c>
       <c r="B648" t="s" s="1939">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C648" t="s" s="1938">
         <v>1971</v>
       </c>
       <c r="D648" t="s" s="1938">
-        <v>48</v>
+        <v>161</v>
       </c>
       <c r="E648" t="s" s="1938">
-        <v>963</v>
+        <v>78</v>
       </c>
       <c r="F648" t="n" s="1939">
         <v>2025.0</v>
       </c>
       <c r="G648" t="n" s="1940">
-        <v>9.781529097115E12</v>
+        <v>9.781923145597E12</v>
       </c>
       <c r="H648" t="s" s="1939">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="I648" t="s" s="1938">
         <v>1972</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="n" s="1942">
-        <v>1426059.0</v>
+        <v>1282890.0</v>
       </c>
       <c r="B649" t="s" s="1942">
         <v>13</v>
       </c>
       <c r="C649" t="s" s="1941">
         <v>1973</v>
       </c>
       <c r="D649" t="s" s="1941">
-        <v>164</v>
+        <v>1974</v>
       </c>
       <c r="E649" t="s" s="1941">
-        <v>78</v>
+        <v>338</v>
       </c>
       <c r="F649" t="n" s="1942">
         <v>2025.0</v>
       </c>
       <c r="G649" t="n" s="1943">
-        <v>9.781923145597E12</v>
+        <v>9.781761181559E12</v>
       </c>
       <c r="H649" t="s" s="1942">
         <v>55</v>
       </c>
       <c r="I649" t="s" s="1941">
-        <v>1974</v>
+        <v>1975</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="n" s="1945">
-        <v>1282890.0</v>
+        <v>1470709.0</v>
       </c>
       <c r="B650" t="s" s="1945">
         <v>13</v>
       </c>
       <c r="C650" t="s" s="1944">
-        <v>1975</v>
+        <v>1976</v>
       </c>
       <c r="D650" t="s" s="1944">
-        <v>1976</v>
+        <v>1977</v>
       </c>
       <c r="E650" t="s" s="1944">
-        <v>344</v>
+        <v>338</v>
       </c>
       <c r="F650" t="n" s="1945">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G650" t="n" s="1946">
-        <v>9.781761181559E12</v>
+        <v>9.781761181719E12</v>
       </c>
       <c r="H650" t="s" s="1945">
         <v>55</v>
       </c>
       <c r="I650" t="s" s="1944">
-        <v>1977</v>
+        <v>1978</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="n" s="1948">
-        <v>1470709.0</v>
+        <v>1367127.0</v>
       </c>
       <c r="B651" t="s" s="1948">
         <v>13</v>
       </c>
       <c r="C651" t="s" s="1947">
-        <v>1978</v>
+        <v>1979</v>
       </c>
       <c r="D651" t="s" s="1947">
-        <v>1979</v>
+        <v>1980</v>
       </c>
       <c r="E651" t="s" s="1947">
-        <v>344</v>
+        <v>128</v>
       </c>
       <c r="F651" t="n" s="1948">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G651" t="n" s="1949">
-        <v>9.781761181719E12</v>
+        <v>9.781760658717E12</v>
       </c>
       <c r="H651" t="s" s="1948">
         <v>55</v>
       </c>
       <c r="I651" t="s" s="1947">
-        <v>1980</v>
+        <v>1981</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="n" s="1951">
-        <v>1367127.0</v>
+        <v>1356323.0</v>
       </c>
       <c r="B652" t="s" s="1951">
         <v>13</v>
       </c>
       <c r="C652" t="s" s="1950">
-        <v>1981</v>
+        <v>1982</v>
       </c>
       <c r="D652" t="s" s="1950">
-        <v>1982</v>
+        <v>1983</v>
       </c>
       <c r="E652" t="s" s="1950">
-        <v>131</v>
+        <v>21</v>
       </c>
       <c r="F652" t="n" s="1951">
         <v>2025.0</v>
       </c>
       <c r="G652" t="n" s="1952">
-        <v>9.781760658717E12</v>
+        <v>9.781761527043E12</v>
       </c>
       <c r="H652" t="s" s="1951">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I652" t="s" s="1950">
-        <v>1983</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="n" s="1954">
-        <v>1356323.0</v>
+        <v>983946.0</v>
       </c>
       <c r="B653" t="s" s="1954">
         <v>13</v>
       </c>
       <c r="C653" t="s" s="1953">
-        <v>1984</v>
+        <v>1985</v>
       </c>
       <c r="D653" t="s" s="1953">
-        <v>1985</v>
+        <v>351</v>
       </c>
       <c r="E653" t="s" s="1953">
-        <v>21</v>
+        <v>1115</v>
       </c>
       <c r="F653" t="n" s="1954">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G653" t="n" s="1955">
-        <v>9.781761527043E12</v>
+        <v>9.781250822741E12</v>
       </c>
       <c r="H653" t="s" s="1954">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I653" t="s" s="1953">
         <v>1986</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="n" s="1957">
-        <v>983946.0</v>
+        <v>1336141.0</v>
       </c>
       <c r="B654" t="s" s="1957">
         <v>13</v>
       </c>
       <c r="C654" t="s" s="1956">
         <v>1987</v>
       </c>
       <c r="D654" t="s" s="1956">
-        <v>357</v>
+        <v>1988</v>
       </c>
       <c r="E654" t="s" s="1956">
-        <v>1117</v>
+        <v>184</v>
       </c>
       <c r="F654" t="n" s="1957">
-        <v>2024.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G654" t="n" s="1958">
-        <v>9.781250822741E12</v>
+        <v>9.780702271076E12</v>
       </c>
       <c r="H654" t="s" s="1957">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="I654" t="s" s="1956">
-        <v>1988</v>
+        <v>1989</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="n" s="1960">
-        <v>1336141.0</v>
+        <v>1423921.0</v>
       </c>
       <c r="B655" t="s" s="1960">
         <v>13</v>
       </c>
       <c r="C655" t="s" s="1959">
-        <v>1989</v>
+        <v>1990</v>
       </c>
       <c r="D655" t="s" s="1959">
-        <v>1990</v>
+        <v>1991</v>
       </c>
       <c r="E655" t="s" s="1959">
-        <v>187</v>
+        <v>209</v>
       </c>
       <c r="F655" t="n" s="1960">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G655" t="n" s="1961">
-        <v>9.780702271076E12</v>
+        <v>9.781761381485E12</v>
       </c>
       <c r="H655" t="s" s="1960">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I655" t="s" s="1959">
-        <v>1991</v>
+        <v>1992</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="n" s="1963">
-        <v>1423921.0</v>
+        <v>1376138.0</v>
       </c>
       <c r="B656" t="s" s="1963">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C656" t="s" s="1962">
-        <v>1992</v>
+        <v>1993</v>
       </c>
       <c r="D656" t="s" s="1962">
-        <v>1993</v>
+        <v>1994</v>
       </c>
       <c r="E656" t="s" s="1962">
-        <v>212</v>
+        <v>594</v>
       </c>
       <c r="F656" t="n" s="1963">
         <v>2025.0</v>
       </c>
       <c r="G656" t="n" s="1964">
-        <v>9.781761381485E12</v>
+        <v>9.781922790767E12</v>
       </c>
       <c r="H656" t="s" s="1963">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="I656" t="s" s="1962">
-        <v>1994</v>
+        <v>1995</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="n" s="1966">
-        <v>1376138.0</v>
+        <v>1337992.0</v>
       </c>
       <c r="B657" t="s" s="1966">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C657" t="s" s="1965">
-        <v>1995</v>
+        <v>1996</v>
       </c>
       <c r="D657" t="s" s="1965">
-        <v>1996</v>
+        <v>691</v>
       </c>
       <c r="E657" t="s" s="1965">
-        <v>599</v>
+        <v>21</v>
       </c>
       <c r="F657" t="n" s="1966">
         <v>2025.0</v>
       </c>
       <c r="G657" t="n" s="1967">
-        <v>9.781922790767E12</v>
+        <v>9.781761524141E12</v>
       </c>
       <c r="H657" t="s" s="1966">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="I657" t="s" s="1965">
         <v>1997</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="n" s="1969">
-        <v>1337992.0</v>
+        <v>1476005.0</v>
       </c>
       <c r="B658" t="s" s="1969">
         <v>13</v>
       </c>
       <c r="C658" t="s" s="1968">
         <v>1998</v>
       </c>
       <c r="D658" t="s" s="1968">
-        <v>696</v>
+        <v>1999</v>
       </c>
       <c r="E658" t="s" s="1968">
-        <v>21</v>
+        <v>278</v>
       </c>
       <c r="F658" t="n" s="1969">
-        <v>2025.0</v>
+        <v>2021.0</v>
       </c>
       <c r="G658" t="n" s="1970">
-        <v>9.781761524141E12</v>
+        <v>9.781781129388E12</v>
       </c>
       <c r="H658" t="s" s="1969">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I658" t="s" s="1968">
-        <v>1999</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="n" s="1972">
-        <v>1476005.0</v>
+        <v>1334235.0</v>
       </c>
       <c r="B659" t="s" s="1972">
         <v>13</v>
       </c>
       <c r="C659" t="s" s="1971">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="D659" t="s" s="1971">
-        <v>2001</v>
+        <v>2002</v>
       </c>
       <c r="E659" t="s" s="1971">
-        <v>284</v>
+        <v>128</v>
       </c>
       <c r="F659" t="n" s="1972">
-        <v>2021.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G659" t="n" s="1973">
-        <v>9.781781129388E12</v>
+        <v>9.781760657611E12</v>
       </c>
       <c r="H659" t="s" s="1972">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I659" t="s" s="1971">
-        <v>2002</v>
+        <v>2003</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="n" s="1975">
-        <v>1334235.0</v>
+        <v>1424038.0</v>
       </c>
       <c r="B660" t="s" s="1975">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C660" t="s" s="1974">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="D660" t="s" s="1974">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="E660" t="s" s="1974">
-        <v>131</v>
+        <v>1837</v>
       </c>
       <c r="F660" t="n" s="1975">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G660" t="n" s="1976">
-        <v>9.781760657611E12</v>
+        <v>9.781399717571E12</v>
       </c>
       <c r="H660" t="s" s="1975">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="I660" t="s" s="1974">
-        <v>2005</v>
+        <v>2006</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="n" s="1978">
-        <v>1424038.0</v>
+        <v>1292781.0</v>
       </c>
       <c r="B661" t="s" s="1978">
         <v>6</v>
       </c>
       <c r="C661" t="s" s="1977">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="D661" t="s" s="1977">
-        <v>2007</v>
+        <v>1751</v>
       </c>
       <c r="E661" t="s" s="1977">
-        <v>1839</v>
+        <v>91</v>
       </c>
       <c r="F661" t="n" s="1978">
         <v>2026.0</v>
       </c>
       <c r="G661" t="n" s="1979">
-        <v>9.781399717571E12</v>
+        <v>9.780008830113E12</v>
       </c>
       <c r="H661" t="s" s="1978">
         <v>50</v>
       </c>
       <c r="I661" t="s" s="1977">
         <v>2008</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="n" s="1981">
-        <v>1292781.0</v>
+        <v>1069718.0</v>
       </c>
       <c r="B662" t="s" s="1981">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C662" t="s" s="1980">
         <v>2009</v>
       </c>
       <c r="D662" t="s" s="1980">
-        <v>1753</v>
+        <v>2010</v>
       </c>
       <c r="E662" t="s" s="1980">
-        <v>91</v>
+        <v>510</v>
       </c>
       <c r="F662" t="n" s="1981">
-        <v>2026.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G662" t="n" s="1982">
-        <v>9.780008830113E12</v>
+        <v>9.780241536452E12</v>
       </c>
       <c r="H662" t="s" s="1981">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="I662" t="s" s="1980">
-        <v>2010</v>
+        <v>2011</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="n" s="1984">
-        <v>1069718.0</v>
+        <v>1337907.0</v>
       </c>
       <c r="B663" t="s" s="1984">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C663" t="s" s="1983">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="D663" t="s" s="1983">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="E663" t="s" s="1983">
-        <v>515</v>
+        <v>21</v>
       </c>
       <c r="F663" t="n" s="1984">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G663" t="n" s="1985">
-        <v>9.780241536452E12</v>
+        <v>9.781546129271E12</v>
       </c>
       <c r="H663" t="s" s="1984">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I663" t="s" s="1983">
-        <v>2013</v>
+        <v>2014</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="n" s="1987">
-        <v>1337907.0</v>
+        <v>1163079.0</v>
       </c>
       <c r="B664" t="s" s="1987">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C664" t="s" s="1986">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="D664" t="s" s="1986">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="E664" t="s" s="1986">
-        <v>21</v>
+        <v>2017</v>
       </c>
       <c r="F664" t="n" s="1987">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G664" t="n" s="1988">
-        <v>9.781546129271E12</v>
+        <v>9.78177695816E12</v>
       </c>
       <c r="H664" t="s" s="1987">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="I664" t="s" s="1986">
-        <v>2016</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="n" s="1990">
-        <v>1163079.0</v>
+        <v>1388462.0</v>
       </c>
       <c r="B665" t="s" s="1990">
         <v>13</v>
       </c>
       <c r="C665" t="s" s="1989">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="D665" t="s" s="1989">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="E665" t="s" s="1989">
-        <v>2019</v>
+        <v>124</v>
       </c>
       <c r="F665" t="n" s="1990">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G665" t="n" s="1991">
-        <v>9.78177695816E12</v>
+        <v>9.781760995294E12</v>
       </c>
       <c r="H665" t="s" s="1990">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="I665" t="s" s="1989">
-        <v>2020</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="n" s="1993">
-        <v>1388462.0</v>
+        <v>1484163.0</v>
       </c>
       <c r="B666" t="s" s="1993">
         <v>13</v>
       </c>
       <c r="C666" t="s" s="1992">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="D666" t="s" s="1992">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="E666" t="s" s="1992">
-        <v>127</v>
+        <v>338</v>
       </c>
       <c r="F666" t="n" s="1993">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G666" t="n" s="1994">
-        <v>9.781760995294E12</v>
+        <v>9.781760526764E12</v>
       </c>
       <c r="H666" t="s" s="1993">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="I666" t="s" s="1992">
-        <v>2023</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="n" s="1996">
-        <v>1484163.0</v>
+        <v>1426141.0</v>
       </c>
       <c r="B667" t="s" s="1996">
         <v>13</v>
       </c>
       <c r="C667" t="s" s="1995">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="D667" t="s" s="1995">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="E667" t="s" s="1995">
-        <v>344</v>
+        <v>128</v>
       </c>
       <c r="F667" t="n" s="1996">
-        <v>2026.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G667" t="n" s="1997">
-        <v>9.781760526764E12</v>
+        <v>9.781529517323E12</v>
       </c>
       <c r="H667" t="s" s="1996">
-        <v>30</v>
+        <v>55</v>
       </c>
       <c r="I667" t="s" s="1995">
-        <v>2026</v>
+        <v>2027</v>
       </c>
     </row>
     <row r="668">
-      <c r="A668" t="n" s="1999">
-        <v>1426141.0</v>
+      <c r="A668" t="s" s="1999">
+        <v>13</v>
       </c>
       <c r="B668" t="s" s="1999">
         <v>13</v>
       </c>
       <c r="C668" t="s" s="1998">
-        <v>2027</v>
+        <v>2028</v>
       </c>
       <c r="D668" t="s" s="1998">
-        <v>2028</v>
+        <v>215</v>
       </c>
       <c r="E668" t="s" s="1998">
-        <v>131</v>
-[...5 lines deleted...]
-        <v>9.781529517323E12</v>
+        <v>13</v>
+      </c>
+      <c r="F668" t="s" s="1999">
+        <v>13</v>
+      </c>
+      <c r="G668" t="s" s="2000">
+        <v>13</v>
       </c>
       <c r="H668" t="s" s="1999">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I668" t="s" s="1998">
-        <v>2029</v>
+        <v>216</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="s" s="2002">
         <v>13</v>
       </c>
       <c r="B669" t="s" s="2002">
         <v>13</v>
       </c>
       <c r="C669" t="s" s="2001">
+        <v>2029</v>
+      </c>
+      <c r="D669" t="s" s="2001">
         <v>2030</v>
       </c>
-      <c r="D669" t="s" s="2001">
-[...1 lines deleted...]
-      </c>
       <c r="E669" t="s" s="2001">
         <v>13</v>
       </c>
       <c r="F669" t="s" s="2002">
         <v>13</v>
       </c>
       <c r="G669" t="s" s="2003">
         <v>13</v>
       </c>
       <c r="H669" t="s" s="2002">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="I669" t="s" s="2001">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="670">
-      <c r="A670" t="s" s="2005">
-        <v>13</v>
+      <c r="A670" t="n" s="2005">
+        <v>1423977.0</v>
       </c>
       <c r="B670" t="s" s="2005">
         <v>13</v>
       </c>
       <c r="C670" t="s" s="2004">
         <v>2031</v>
       </c>
       <c r="D670" t="s" s="2004">
         <v>2032</v>
       </c>
       <c r="E670" t="s" s="2004">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>45</v>
+      </c>
+      <c r="F670" t="n" s="2005">
+        <v>2025.0</v>
+      </c>
+      <c r="G670" t="n" s="2006">
+        <v>9.781836040743E12</v>
       </c>
       <c r="H670" t="s" s="2005">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I670" t="s" s="2004">
-        <v>219</v>
+        <v>2033</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="n" s="2008">
-        <v>1423977.0</v>
+        <v>1544204.0</v>
       </c>
       <c r="B671" t="s" s="2008">
         <v>13</v>
       </c>
       <c r="C671" t="s" s="2007">
-        <v>2033</v>
+        <v>2034</v>
       </c>
       <c r="D671" t="s" s="2007">
-        <v>2034</v>
+        <v>2035</v>
       </c>
       <c r="E671" t="s" s="2007">
-        <v>45</v>
+        <v>524</v>
       </c>
       <c r="F671" t="n" s="2008">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G671" t="n" s="2009">
-        <v>9.781836040743E12</v>
+        <v>9.781761622472E12</v>
       </c>
       <c r="H671" t="s" s="2008">
         <v>17</v>
       </c>
       <c r="I671" t="s" s="2007">
-        <v>2035</v>
+        <v>2036</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="n" s="2011">
-        <v>1544204.0</v>
+        <v>1424048.0</v>
       </c>
       <c r="B672" t="s" s="2011">
         <v>13</v>
       </c>
       <c r="C672" t="s" s="2010">
-        <v>2036</v>
+        <v>2037</v>
       </c>
       <c r="D672" t="s" s="2010">
-        <v>2037</v>
+        <v>2038</v>
       </c>
       <c r="E672" t="s" s="2010">
-        <v>529</v>
+        <v>1373</v>
       </c>
       <c r="F672" t="n" s="2011">
-        <v>2026.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G672" t="n" s="2012">
-        <v>9.781761622472E12</v>
+        <v>9.780593179963E12</v>
       </c>
       <c r="H672" t="s" s="2011">
         <v>17</v>
       </c>
       <c r="I672" t="s" s="2010">
-        <v>2038</v>
+        <v>2039</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="n" s="2014">
-        <v>1424048.0</v>
+        <v>1386432.0</v>
       </c>
       <c r="B673" t="s" s="2014">
         <v>13</v>
       </c>
       <c r="C673" t="s" s="2013">
-        <v>2039</v>
+        <v>2040</v>
       </c>
       <c r="D673" t="s" s="2013">
-        <v>2040</v>
+        <v>2041</v>
       </c>
       <c r="E673" t="s" s="2013">
-        <v>1375</v>
+        <v>1076</v>
       </c>
       <c r="F673" t="n" s="2014">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G673" t="n" s="2015">
-        <v>9.780593179963E12</v>
+        <v>9.780008645571E12</v>
       </c>
       <c r="H673" t="s" s="2014">
         <v>17</v>
       </c>
       <c r="I673" t="s" s="2013">
-        <v>2041</v>
+        <v>2042</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="n" s="2017">
-        <v>1386432.0</v>
+        <v>1534214.0</v>
       </c>
       <c r="B674" t="s" s="2017">
         <v>13</v>
       </c>
       <c r="C674" t="s" s="2016">
-        <v>2042</v>
+        <v>2043</v>
       </c>
       <c r="D674" t="s" s="2016">
-        <v>2043</v>
+        <v>2044</v>
       </c>
       <c r="E674" t="s" s="2016">
-        <v>1078</v>
+        <v>1180</v>
       </c>
       <c r="F674" t="n" s="2017">
         <v>2025.0</v>
       </c>
       <c r="G674" t="n" s="2018">
-        <v>9.780008645571E12</v>
+        <v>9.781923141407E12</v>
       </c>
       <c r="H674" t="s" s="2017">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I674" t="s" s="2016">
-        <v>2044</v>
+        <v>2045</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="n" s="2020">
-        <v>1534214.0</v>
+        <v>1423927.0</v>
       </c>
       <c r="B675" t="s" s="2020">
         <v>13</v>
       </c>
       <c r="C675" t="s" s="2019">
-        <v>2045</v>
+        <v>2046</v>
       </c>
       <c r="D675" t="s" s="2019">
-        <v>2046</v>
+        <v>2047</v>
       </c>
       <c r="E675" t="s" s="2019">
-        <v>1182</v>
+        <v>338</v>
       </c>
       <c r="F675" t="n" s="2020">
         <v>2025.0</v>
       </c>
       <c r="G675" t="n" s="2021">
-        <v>9.781923141407E12</v>
+        <v>9.78176063775E12</v>
       </c>
       <c r="H675" t="s" s="2020">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I675" t="s" s="2019">
-        <v>2047</v>
+        <v>2048</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="n" s="2023">
-        <v>1423927.0</v>
+        <v>1206459.0</v>
       </c>
       <c r="B676" t="s" s="2023">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C676" t="s" s="2022">
-        <v>2048</v>
+        <v>2049</v>
       </c>
       <c r="D676" t="s" s="2022">
-        <v>2049</v>
+        <v>90</v>
       </c>
       <c r="E676" t="s" s="2022">
-        <v>344</v>
+        <v>91</v>
       </c>
       <c r="F676" t="n" s="2023">
-        <v>2025.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G676" t="n" s="2024">
-        <v>9.78176063775E12</v>
+        <v>9.780008529529E12</v>
       </c>
       <c r="H676" t="s" s="2023">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I676" t="s" s="2022">
         <v>2050</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="n" s="2026">
-        <v>1206459.0</v>
+        <v>1289197.0</v>
       </c>
       <c r="B677" t="s" s="2026">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C677" t="s" s="2025">
         <v>2051</v>
       </c>
       <c r="D677" t="s" s="2025">
-        <v>90</v>
+        <v>2052</v>
       </c>
       <c r="E677" t="s" s="2025">
-        <v>91</v>
+        <v>338</v>
       </c>
       <c r="F677" t="n" s="2026">
-        <v>2023.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G677" t="n" s="2027">
-        <v>9.780008529529E12</v>
+        <v>9.781761181221E12</v>
       </c>
       <c r="H677" t="s" s="2026">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="I677" t="s" s="2025">
-        <v>2052</v>
+        <v>2053</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="n" s="2029">
-        <v>1289197.0</v>
+        <v>1409590.0</v>
       </c>
       <c r="B678" t="s" s="2029">
         <v>13</v>
       </c>
       <c r="C678" t="s" s="2028">
-        <v>2053</v>
+        <v>2054</v>
       </c>
       <c r="D678" t="s" s="2028">
-        <v>2054</v>
+        <v>2055</v>
       </c>
       <c r="E678" t="s" s="2028">
-        <v>344</v>
+        <v>128</v>
       </c>
       <c r="F678" t="n" s="2029">
         <v>2025.0</v>
       </c>
       <c r="G678" t="n" s="2030">
-        <v>9.781761181221E12</v>
+        <v>9.781760659158E12</v>
       </c>
       <c r="H678" t="s" s="2029">
         <v>30</v>
       </c>
       <c r="I678" t="s" s="2028">
-        <v>2055</v>
+        <v>2056</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="n" s="2032">
-        <v>1409590.0</v>
+        <v>1395162.0</v>
       </c>
       <c r="B679" t="s" s="2032">
         <v>13</v>
       </c>
       <c r="C679" t="s" s="2031">
-        <v>2056</v>
+        <v>2057</v>
       </c>
       <c r="D679" t="s" s="2031">
-        <v>2057</v>
+        <v>2058</v>
       </c>
       <c r="E679" t="s" s="2031">
-        <v>131</v>
+        <v>74</v>
       </c>
       <c r="F679" t="n" s="2032">
         <v>2025.0</v>
       </c>
       <c r="G679" t="n" s="2033">
-        <v>9.781760659158E12</v>
+        <v>9.780733344169E12</v>
       </c>
       <c r="H679" t="s" s="2032">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="I679" t="s" s="2031">
-        <v>2058</v>
+        <v>2059</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="n" s="2035">
-        <v>1395162.0</v>
+        <v>1423987.0</v>
       </c>
       <c r="B680" t="s" s="2035">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C680" t="s" s="2034">
-        <v>2059</v>
+        <v>2060</v>
       </c>
       <c r="D680" t="s" s="2034">
-        <v>2060</v>
+        <v>2061</v>
       </c>
       <c r="E680" t="s" s="2034">
-        <v>74</v>
+        <v>128</v>
       </c>
       <c r="F680" t="n" s="2035">
         <v>2025.0</v>
       </c>
       <c r="G680" t="n" s="2036">
-        <v>9.780733344169E12</v>
+        <v>9.781529532814E12</v>
       </c>
       <c r="H680" t="s" s="2035">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="I680" t="s" s="2034">
-        <v>2061</v>
+        <v>2062</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="n" s="2038">
-        <v>1423987.0</v>
+        <v>1394223.0</v>
       </c>
       <c r="B681" t="s" s="2038">
         <v>6</v>
       </c>
       <c r="C681" t="s" s="2037">
-        <v>2062</v>
+        <v>2063</v>
       </c>
       <c r="D681" t="s" s="2037">
-        <v>2063</v>
+        <v>2064</v>
       </c>
       <c r="E681" t="s" s="2037">
-        <v>131</v>
+        <v>338</v>
       </c>
       <c r="F681" t="n" s="2038">
         <v>2025.0</v>
       </c>
       <c r="G681" t="n" s="2039">
-        <v>9.781529532814E12</v>
+        <v>9.781761181696E12</v>
       </c>
       <c r="H681" t="s" s="2038">
         <v>50</v>
       </c>
       <c r="I681" t="s" s="2037">
-        <v>2064</v>
+        <v>2065</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="n" s="2041">
-        <v>1394223.0</v>
+        <v>1019628.0</v>
       </c>
       <c r="B682" t="s" s="2041">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C682" t="s" s="2040">
-        <v>2065</v>
+        <v>2066</v>
       </c>
       <c r="D682" t="s" s="2040">
-        <v>2066</v>
+        <v>2067</v>
       </c>
       <c r="E682" t="s" s="2040">
-        <v>344</v>
+        <v>1468</v>
       </c>
       <c r="F682" t="n" s="2041">
-        <v>2025.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G682" t="n" s="2042">
-        <v>9.781761181696E12</v>
+        <v>9.781922696311E12</v>
       </c>
       <c r="H682" t="s" s="2041">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="I682" t="s" s="2040">
-        <v>2067</v>
+        <v>2068</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="n" s="2044">
-        <v>1019628.0</v>
+        <v>956693.0</v>
       </c>
       <c r="B683" t="s" s="2044">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C683" t="s" s="2043">
-        <v>2068</v>
+        <v>2069</v>
       </c>
       <c r="D683" t="s" s="2043">
-        <v>2069</v>
+        <v>90</v>
       </c>
       <c r="E683" t="s" s="2043">
-        <v>1470</v>
+        <v>91</v>
       </c>
       <c r="F683" t="n" s="2044">
-        <v>2023.0</v>
+        <v>2022.0</v>
       </c>
       <c r="G683" t="n" s="2045">
-        <v>9.781922696311E12</v>
+        <v>9.780755500093E12</v>
       </c>
       <c r="H683" t="s" s="2044">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I683" t="s" s="2043">
         <v>2070</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="n" s="2047">
-        <v>956693.0</v>
+        <v>1495586.0</v>
       </c>
       <c r="B684" t="s" s="2047">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C684" t="s" s="2046">
         <v>2071</v>
       </c>
       <c r="D684" t="s" s="2046">
-        <v>90</v>
+        <v>2072</v>
       </c>
       <c r="E684" t="s" s="2046">
-        <v>91</v>
+        <v>74</v>
       </c>
       <c r="F684" t="n" s="2047">
-        <v>2022.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G684" t="n" s="2048">
-        <v>9.780755500093E12</v>
+        <v>9.781460766743E12</v>
       </c>
       <c r="H684" t="s" s="2047">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="I684" t="s" s="2046">
-        <v>2072</v>
+        <v>2073</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="n" s="2050">
-        <v>1495586.0</v>
+        <v>1282822.0</v>
       </c>
       <c r="B685" t="s" s="2050">
         <v>13</v>
       </c>
       <c r="C685" t="s" s="2049">
-        <v>2073</v>
+        <v>2074</v>
       </c>
       <c r="D685" t="s" s="2049">
-        <v>2074</v>
+        <v>2075</v>
       </c>
       <c r="E685" t="s" s="2049">
-        <v>74</v>
+        <v>338</v>
       </c>
       <c r="F685" t="n" s="2050">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G685" t="n" s="2051">
-        <v>9.781460766743E12</v>
+        <v>9.781761181184E12</v>
       </c>
       <c r="H685" t="s" s="2050">
         <v>17</v>
       </c>
       <c r="I685" t="s" s="2049">
-        <v>2075</v>
+        <v>2076</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="n" s="2053">
-        <v>1282822.0</v>
+        <v>1495035.0</v>
       </c>
       <c r="B686" t="s" s="2053">
         <v>13</v>
       </c>
       <c r="C686" t="s" s="2052">
-        <v>2076</v>
+        <v>2077</v>
       </c>
       <c r="D686" t="s" s="2052">
-        <v>2077</v>
+        <v>2078</v>
       </c>
       <c r="E686" t="s" s="2052">
-        <v>344</v>
+        <v>165</v>
       </c>
       <c r="F686" t="n" s="2053">
         <v>2025.0</v>
       </c>
       <c r="G686" t="n" s="2054">
-        <v>9.781761181184E12</v>
+        <v>9.780143779377E12</v>
       </c>
       <c r="H686" t="s" s="2053">
         <v>17</v>
       </c>
       <c r="I686" t="s" s="2052">
-        <v>2078</v>
+        <v>2079</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="n" s="2056">
-        <v>1495035.0</v>
+        <v>1495573.0</v>
       </c>
       <c r="B687" t="s" s="2056">
         <v>13</v>
       </c>
       <c r="C687" t="s" s="2055">
-        <v>2079</v>
+        <v>2080</v>
       </c>
       <c r="D687" t="s" s="2055">
-        <v>2080</v>
+        <v>2081</v>
       </c>
       <c r="E687" t="s" s="2055">
-        <v>168</v>
+        <v>112</v>
       </c>
       <c r="F687" t="n" s="2056">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G687" t="n" s="2057">
-        <v>9.780143779377E12</v>
+        <v>9.781460767245E12</v>
       </c>
       <c r="H687" t="s" s="2056">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I687" t="s" s="2055">
-        <v>2081</v>
+        <v>2082</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="n" s="2059">
-        <v>1495573.0</v>
+        <v>1451242.0</v>
       </c>
       <c r="B688" t="s" s="2059">
         <v>13</v>
       </c>
       <c r="C688" t="s" s="2058">
-        <v>2082</v>
+        <v>2083</v>
       </c>
       <c r="D688" t="s" s="2058">
-        <v>2083</v>
+        <v>2084</v>
       </c>
       <c r="E688" t="s" s="2058">
-        <v>115</v>
+        <v>128</v>
       </c>
       <c r="F688" t="n" s="2059">
         <v>2026.0</v>
       </c>
       <c r="G688" t="n" s="2060">
-        <v>9.781460767245E12</v>
+        <v>9.781760658571E12</v>
       </c>
       <c r="H688" t="s" s="2059">
         <v>38</v>
       </c>
       <c r="I688" t="s" s="2058">
-        <v>2084</v>
+        <v>2085</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="n" s="2062">
-        <v>1451242.0</v>
+        <v>1344997.0</v>
       </c>
       <c r="B689" t="s" s="2062">
         <v>13</v>
       </c>
       <c r="C689" t="s" s="2061">
-        <v>2085</v>
+        <v>2086</v>
       </c>
       <c r="D689" t="s" s="2061">
-        <v>2086</v>
+        <v>2087</v>
       </c>
       <c r="E689" t="s" s="2061">
-        <v>131</v>
+        <v>399</v>
       </c>
       <c r="F689" t="n" s="2062">
-        <v>2026.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G689" t="n" s="2063">
-        <v>9.781760658571E12</v>
+        <v>9.781760763367E12</v>
       </c>
       <c r="H689" t="s" s="2062">
         <v>38</v>
       </c>
       <c r="I689" t="s" s="2061">
-        <v>2087</v>
+        <v>2088</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="n" s="2065">
-        <v>1344997.0</v>
+        <v>1476337.0</v>
       </c>
       <c r="B690" t="s" s="2065">
         <v>13</v>
       </c>
       <c r="C690" t="s" s="2064">
-        <v>2088</v>
+        <v>2089</v>
       </c>
       <c r="D690" t="s" s="2064">
-        <v>2089</v>
+        <v>2090</v>
       </c>
       <c r="E690" t="s" s="2064">
-        <v>405</v>
+        <v>74</v>
       </c>
       <c r="F690" t="n" s="2065">
-        <v>2024.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G690" t="n" s="2066">
-        <v>9.781760763367E12</v>
+        <v>9.781460764978E12</v>
       </c>
       <c r="H690" t="s" s="2065">
         <v>38</v>
       </c>
       <c r="I690" t="s" s="2064">
-        <v>2090</v>
+        <v>2091</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="n" s="2068">
-        <v>1476337.0</v>
+        <v>1424072.0</v>
       </c>
       <c r="B691" t="s" s="2068">
         <v>13</v>
       </c>
       <c r="C691" t="s" s="2067">
-        <v>2091</v>
+        <v>2092</v>
       </c>
       <c r="D691" t="s" s="2067">
-        <v>2092</v>
+        <v>2093</v>
       </c>
       <c r="E691" t="s" s="2067">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="F691" t="n" s="2068">
         <v>2026.0</v>
       </c>
       <c r="G691" t="n" s="2069">
-        <v>9.781460764978E12</v>
+        <v>9.781761528576E12</v>
       </c>
       <c r="H691" t="s" s="2068">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="I691" t="s" s="2067">
-        <v>2093</v>
+        <v>2094</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="n" s="2071">
-        <v>1424072.0</v>
+        <v>1241325.0</v>
       </c>
       <c r="B692" t="s" s="2071">
         <v>13</v>
       </c>
       <c r="C692" t="s" s="2070">
-        <v>2094</v>
+        <v>2095</v>
       </c>
       <c r="D692" t="s" s="2070">
-        <v>2095</v>
+        <v>2096</v>
       </c>
       <c r="E692" t="s" s="2070">
-        <v>21</v>
+        <v>524</v>
       </c>
       <c r="F692" t="n" s="2071">
         <v>2026.0</v>
       </c>
       <c r="G692" t="n" s="2072">
-        <v>9.781761528576E12</v>
+        <v>9.781761357725E12</v>
       </c>
       <c r="H692" t="s" s="2071">
         <v>55</v>
       </c>
       <c r="I692" t="s" s="2070">
-        <v>2096</v>
+        <v>2097</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="n" s="2074">
-        <v>1241325.0</v>
+        <v>1277974.0</v>
       </c>
       <c r="B693" t="s" s="2074">
         <v>13</v>
       </c>
       <c r="C693" t="s" s="2073">
-        <v>2097</v>
+        <v>2098</v>
       </c>
       <c r="D693" t="s" s="2073">
-        <v>2098</v>
+        <v>2099</v>
       </c>
       <c r="E693" t="s" s="2073">
-        <v>529</v>
+        <v>559</v>
       </c>
       <c r="F693" t="n" s="2074">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G693" t="n" s="2075">
-        <v>9.781761357725E12</v>
+        <v>9.781760658045E12</v>
       </c>
       <c r="H693" t="s" s="2074">
         <v>55</v>
       </c>
       <c r="I693" t="s" s="2073">
-        <v>2099</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="n" s="2077">
-        <v>1277974.0</v>
+        <v>1271867.0</v>
       </c>
       <c r="B694" t="s" s="2077">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C694" t="s" s="2076">
-        <v>2100</v>
+        <v>2101</v>
       </c>
       <c r="D694" t="s" s="2076">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="E694" t="s" s="2076">
-        <v>564</v>
+        <v>298</v>
       </c>
       <c r="F694" t="n" s="2077">
         <v>2025.0</v>
       </c>
       <c r="G694" t="n" s="2078">
-        <v>9.781760658045E12</v>
+        <v>9.780734422729E12</v>
       </c>
       <c r="H694" t="s" s="2077">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I694" t="s" s="2076">
-        <v>2102</v>
+        <v>2103</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="n" s="2080">
-        <v>1271867.0</v>
+        <v>1271966.0</v>
       </c>
       <c r="B695" t="s" s="2080">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C695" t="s" s="2079">
-        <v>2103</v>
+        <v>2104</v>
       </c>
       <c r="D695" t="s" s="2079">
-        <v>2104</v>
+        <v>2105</v>
       </c>
       <c r="E695" t="s" s="2079">
-        <v>304</v>
+        <v>21</v>
       </c>
       <c r="F695" t="n" s="2080">
         <v>2025.0</v>
       </c>
       <c r="G695" t="n" s="2081">
-        <v>9.780734422729E12</v>
+        <v>9.781761520877E12</v>
       </c>
       <c r="H695" t="s" s="2080">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="I695" t="s" s="2079">
-        <v>2105</v>
+        <v>2106</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="n" s="2083">
-        <v>1271966.0</v>
+        <v>1286573.0</v>
       </c>
       <c r="B696" t="s" s="2083">
         <v>13</v>
       </c>
       <c r="C696" t="s" s="2082">
-        <v>2106</v>
+        <v>2107</v>
       </c>
       <c r="D696" t="s" s="2082">
-        <v>2107</v>
+        <v>2108</v>
       </c>
       <c r="E696" t="s" s="2082">
-        <v>21</v>
+        <v>176</v>
       </c>
       <c r="F696" t="n" s="2083">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G696" t="n" s="2084">
-        <v>9.781761520877E12</v>
+        <v>9.780975640654E12</v>
       </c>
       <c r="H696" t="s" s="2083">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="I696" t="s" s="2082">
-        <v>2108</v>
+        <v>2109</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="n" s="2086">
-        <v>1286573.0</v>
+        <v>1388344.0</v>
       </c>
       <c r="B697" t="s" s="2086">
         <v>13</v>
       </c>
       <c r="C697" t="s" s="2085">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="D697" t="s" s="2085">
-        <v>2110</v>
+        <v>2111</v>
       </c>
       <c r="E697" t="s" s="2085">
-        <v>179</v>
+        <v>16</v>
       </c>
       <c r="F697" t="n" s="2086">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G697" t="n" s="2087">
-        <v>9.780975640654E12</v>
+        <v>9.781761214301E12</v>
       </c>
       <c r="H697" t="s" s="2086">
         <v>55</v>
       </c>
       <c r="I697" t="s" s="2085">
-        <v>2111</v>
+        <v>2112</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="n" s="2089">
-        <v>1388344.0</v>
+        <v>1424040.0</v>
       </c>
       <c r="B698" t="s" s="2089">
         <v>13</v>
       </c>
       <c r="C698" t="s" s="2088">
-        <v>2112</v>
+        <v>2113</v>
       </c>
       <c r="D698" t="s" s="2088">
-        <v>2113</v>
+        <v>2114</v>
       </c>
       <c r="E698" t="s" s="2088">
-        <v>16</v>
+        <v>124</v>
       </c>
       <c r="F698" t="n" s="2089">
         <v>2025.0</v>
       </c>
       <c r="G698" t="n" s="2090">
-        <v>9.781761214301E12</v>
+        <v>9.78176099499E12</v>
       </c>
       <c r="H698" t="s" s="2089">
+        <v>30</v>
+      </c>
+      <c r="I698" t="s" s="2088">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="699">
+      <c r="A699" t="s" s="2092">
+        <v>13</v>
+      </c>
+      <c r="B699" t="s" s="2092">
+        <v>13</v>
+      </c>
+      <c r="C699" t="s" s="2091">
+        <v>2116</v>
+      </c>
+      <c r="D699" t="s" s="2091">
+        <v>2117</v>
+      </c>
+      <c r="E699" t="s" s="2091">
+        <v>13</v>
+      </c>
+      <c r="F699" t="s" s="2092">
+        <v>13</v>
+      </c>
+      <c r="G699" t="s" s="2093">
+        <v>13</v>
+      </c>
+      <c r="H699" t="s" s="2092">
         <v>55</v>
       </c>
-      <c r="I698" t="s" s="2088">
-[...27 lines deleted...]
-      </c>
       <c r="I699" t="s" s="2091">
-        <v>2117</v>
+        <v>1804</v>
       </c>
     </row>
     <row r="700">
-      <c r="A700" t="s" s="2095">
-        <v>13</v>
+      <c r="A700" t="n" s="2095">
+        <v>1447491.0</v>
       </c>
       <c r="B700" t="s" s="2095">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C700" t="s" s="2094">
         <v>2118</v>
       </c>
       <c r="D700" t="s" s="2094">
         <v>2119</v>
       </c>
       <c r="E700" t="s" s="2094">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>338</v>
+      </c>
+      <c r="F700" t="n" s="2095">
+        <v>2026.0</v>
+      </c>
+      <c r="G700" t="n" s="2096">
+        <v>9.781761181252E12</v>
       </c>
       <c r="H700" t="s" s="2095">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I700" t="s" s="2094">
-        <v>1806</v>
+        <v>2120</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="n" s="2098">
-        <v>1447491.0</v>
+        <v>1551930.0</v>
       </c>
       <c r="B701" t="s" s="2098">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C701" t="s" s="2097">
-        <v>2120</v>
+        <v>2121</v>
       </c>
       <c r="D701" t="s" s="2097">
-        <v>2121</v>
+        <v>1286</v>
       </c>
       <c r="E701" t="s" s="2097">
-        <v>344</v>
+        <v>1180</v>
       </c>
       <c r="F701" t="n" s="2098">
         <v>2026.0</v>
       </c>
       <c r="G701" t="n" s="2099">
-        <v>9.781761181252E12</v>
+        <v>9.781923141612E12</v>
       </c>
       <c r="H701" t="s" s="2098">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="I701" t="s" s="2097">
         <v>2122</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="n" s="2101">
-        <v>1551930.0</v>
+        <v>1289018.0</v>
       </c>
       <c r="B702" t="s" s="2101">
         <v>13</v>
       </c>
       <c r="C702" t="s" s="2100">
         <v>2123</v>
       </c>
       <c r="D702" t="s" s="2100">
-        <v>1288</v>
+        <v>2124</v>
       </c>
       <c r="E702" t="s" s="2100">
-        <v>1182</v>
+        <v>1468</v>
       </c>
       <c r="F702" t="n" s="2101">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G702" t="n" s="2102">
-        <v>9.781923141612E12</v>
+        <v>9.781922696519E12</v>
       </c>
       <c r="H702" t="s" s="2101">
         <v>17</v>
       </c>
       <c r="I702" t="s" s="2100">
-        <v>2124</v>
+        <v>2125</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="n" s="2104">
-        <v>1289018.0</v>
+        <v>1359448.0</v>
       </c>
       <c r="B703" t="s" s="2104">
         <v>13</v>
       </c>
       <c r="C703" t="s" s="2103">
-        <v>2125</v>
+        <v>2126</v>
       </c>
       <c r="D703" t="s" s="2103">
-        <v>2126</v>
+        <v>2127</v>
       </c>
       <c r="E703" t="s" s="2103">
-        <v>1470</v>
+        <v>298</v>
       </c>
       <c r="F703" t="n" s="2104">
         <v>2025.0</v>
       </c>
       <c r="G703" t="n" s="2105">
-        <v>9.781922696519E12</v>
+        <v>9.780734423351E12</v>
       </c>
       <c r="H703" t="s" s="2104">
         <v>17</v>
       </c>
       <c r="I703" t="s" s="2103">
-        <v>2127</v>
+        <v>2128</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="n" s="2107">
-        <v>1359448.0</v>
+        <v>1423975.0</v>
       </c>
       <c r="B704" t="s" s="2107">
         <v>13</v>
       </c>
       <c r="C704" t="s" s="2106">
-        <v>2128</v>
+        <v>2129</v>
       </c>
       <c r="D704" t="s" s="2106">
-        <v>2129</v>
+        <v>1575</v>
       </c>
       <c r="E704" t="s" s="2106">
-        <v>304</v>
+        <v>158</v>
       </c>
       <c r="F704" t="n" s="2107">
         <v>2025.0</v>
       </c>
       <c r="G704" t="n" s="2108">
-        <v>9.780734423351E12</v>
+        <v>9.781922864109E12</v>
       </c>
       <c r="H704" t="s" s="2107">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I704" t="s" s="2106">
         <v>2130</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="n" s="2110">
-        <v>1423975.0</v>
+        <v>1337722.0</v>
       </c>
       <c r="B705" t="s" s="2110">
         <v>13</v>
       </c>
       <c r="C705" t="s" s="2109">
         <v>2131</v>
       </c>
       <c r="D705" t="s" s="2109">
-        <v>1577</v>
+        <v>2132</v>
       </c>
       <c r="E705" t="s" s="2109">
-        <v>161</v>
+        <v>21</v>
       </c>
       <c r="F705" t="n" s="2110">
         <v>2025.0</v>
       </c>
       <c r="G705" t="n" s="2111">
-        <v>9.781922864109E12</v>
+        <v>9.781761640148E12</v>
       </c>
       <c r="H705" t="s" s="2110">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="I705" t="s" s="2109">
-        <v>2132</v>
+        <v>2133</v>
       </c>
     </row>
     <row r="706">
-      <c r="A706" t="n" s="2113">
-        <v>1337722.0</v>
+      <c r="A706" t="s" s="2113">
+        <v>13</v>
       </c>
       <c r="B706" t="s" s="2113">
         <v>13</v>
       </c>
       <c r="C706" t="s" s="2112">
-        <v>2133</v>
+        <v>2134</v>
       </c>
       <c r="D706" t="s" s="2112">
-        <v>2134</v>
+        <v>2135</v>
       </c>
       <c r="E706" t="s" s="2112">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>9.781761640148E12</v>
+        <v>13</v>
+      </c>
+      <c r="F706" t="s" s="2113">
+        <v>13</v>
+      </c>
+      <c r="G706" t="s" s="2114">
+        <v>13</v>
       </c>
       <c r="H706" t="s" s="2113">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I706" t="s" s="2112">
-        <v>2135</v>
+        <v>216</v>
       </c>
     </row>
     <row r="707">
-      <c r="A707" t="s" s="2116">
-        <v>13</v>
+      <c r="A707" t="n" s="2116">
+        <v>1334035.0</v>
       </c>
       <c r="B707" t="s" s="2116">
         <v>13</v>
       </c>
       <c r="C707" t="s" s="2115">
         <v>2136</v>
       </c>
       <c r="D707" t="s" s="2115">
         <v>2137</v>
       </c>
       <c r="E707" t="s" s="2115">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>21</v>
+      </c>
+      <c r="F707" t="n" s="2116">
+        <v>2025.0</v>
+      </c>
+      <c r="G707" t="n" s="2117">
+        <v>9.781761640131E12</v>
       </c>
       <c r="H707" t="s" s="2116">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I707" t="s" s="2115">
-        <v>219</v>
+        <v>2138</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="n" s="2119">
-        <v>1334035.0</v>
+        <v>1356339.0</v>
       </c>
       <c r="B708" t="s" s="2119">
         <v>13</v>
       </c>
       <c r="C708" t="s" s="2118">
-        <v>2138</v>
+        <v>2139</v>
       </c>
       <c r="D708" t="s" s="2118">
-        <v>2139</v>
+        <v>2140</v>
       </c>
       <c r="E708" t="s" s="2118">
-        <v>21</v>
+        <v>128</v>
       </c>
       <c r="F708" t="n" s="2119">
         <v>2025.0</v>
       </c>
       <c r="G708" t="n" s="2120">
-        <v>9.781761640131E12</v>
+        <v>9.781529525045E12</v>
       </c>
       <c r="H708" t="s" s="2119">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I708" t="s" s="2118">
-        <v>2140</v>
+        <v>2141</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="n" s="2122">
-        <v>1356339.0</v>
+        <v>1280484.0</v>
       </c>
       <c r="B709" t="s" s="2122">
         <v>13</v>
       </c>
       <c r="C709" t="s" s="2121">
-        <v>2141</v>
+        <v>2142</v>
       </c>
       <c r="D709" t="s" s="2121">
-        <v>2142</v>
+        <v>2143</v>
       </c>
       <c r="E709" t="s" s="2121">
-        <v>131</v>
+        <v>302</v>
       </c>
       <c r="F709" t="n" s="2122">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G709" t="n" s="2123">
-        <v>9.781529525045E12</v>
+        <v>9.78192280473E12</v>
       </c>
       <c r="H709" t="s" s="2122">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="I709" t="s" s="2121">
-        <v>2143</v>
+        <v>2144</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="n" s="2125">
-        <v>1280484.0</v>
+        <v>1414375.0</v>
       </c>
       <c r="B710" t="s" s="2125">
         <v>13</v>
       </c>
       <c r="C710" t="s" s="2124">
-        <v>2144</v>
+        <v>2145</v>
       </c>
       <c r="D710" t="s" s="2124">
-        <v>2145</v>
+        <v>2143</v>
       </c>
       <c r="E710" t="s" s="2124">
-        <v>308</v>
+        <v>302</v>
       </c>
       <c r="F710" t="n" s="2125">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G710" t="n" s="2126">
-        <v>9.78192280473E12</v>
+        <v>9.78192334501E12</v>
       </c>
       <c r="H710" t="s" s="2125">
         <v>55</v>
       </c>
       <c r="I710" t="s" s="2124">
         <v>2146</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="n" s="2128">
-        <v>1414375.0</v>
+        <v>1424060.0</v>
       </c>
       <c r="B711" t="s" s="2128">
         <v>13</v>
       </c>
       <c r="C711" t="s" s="2127">
         <v>2147</v>
       </c>
       <c r="D711" t="s" s="2127">
-        <v>2145</v>
+        <v>2148</v>
       </c>
       <c r="E711" t="s" s="2127">
-        <v>308</v>
+        <v>21</v>
       </c>
       <c r="F711" t="n" s="2128">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G711" t="n" s="2129">
-        <v>9.78192334501E12</v>
+        <v>9.781761528842E12</v>
       </c>
       <c r="H711" t="s" s="2128">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I711" t="s" s="2127">
-        <v>2148</v>
+        <v>2149</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" t="n" s="2131">
-        <v>1424060.0</v>
+        <v>1424049.0</v>
       </c>
       <c r="B712" t="s" s="2131">
         <v>13</v>
       </c>
       <c r="C712" t="s" s="2130">
-        <v>2149</v>
+        <v>2150</v>
       </c>
       <c r="D712" t="s" s="2130">
-        <v>2150</v>
+        <v>2151</v>
       </c>
       <c r="E712" t="s" s="2130">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="F712" t="n" s="2131">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G712" t="n" s="2132">
-        <v>9.781761528842E12</v>
+        <v>9.781836040774E12</v>
       </c>
       <c r="H712" t="s" s="2131">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I712" t="s" s="2130">
-        <v>2151</v>
+        <v>2152</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="n" s="2134">
-        <v>1424049.0</v>
+        <v>1211218.0</v>
       </c>
       <c r="B713" t="s" s="2134">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C713" t="s" s="2133">
-        <v>2152</v>
+        <v>2153</v>
       </c>
       <c r="D713" t="s" s="2133">
-        <v>2153</v>
+        <v>2154</v>
       </c>
       <c r="E713" t="s" s="2133">
-        <v>45</v>
+        <v>338</v>
       </c>
       <c r="F713" t="n" s="2134">
         <v>2025.0</v>
       </c>
       <c r="G713" t="n" s="2135">
-        <v>9.781836040774E12</v>
+        <v>9.781760631673E12</v>
       </c>
       <c r="H713" t="s" s="2134">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I713" t="s" s="2133">
-        <v>2154</v>
+        <v>2155</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="n" s="2137">
-        <v>1211218.0</v>
+        <v>1313451.0</v>
       </c>
       <c r="B714" t="s" s="2137">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C714" t="s" s="2136">
-        <v>2155</v>
+        <v>2156</v>
       </c>
       <c r="D714" t="s" s="2136">
-        <v>2156</v>
+        <v>2157</v>
       </c>
       <c r="E714" t="s" s="2136">
-        <v>344</v>
+        <v>1141</v>
       </c>
       <c r="F714" t="n" s="2137">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G714" t="n" s="2138">
-        <v>9.781760631673E12</v>
+        <v>9.780062973894E12</v>
       </c>
       <c r="H714" t="s" s="2137">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="I714" t="s" s="2136">
-        <v>2157</v>
+        <v>2158</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="n" s="2140">
-        <v>1313451.0</v>
+        <v>1424079.0</v>
       </c>
       <c r="B715" t="s" s="2140">
         <v>13</v>
       </c>
       <c r="C715" t="s" s="2139">
-        <v>2158</v>
+        <v>2159</v>
       </c>
       <c r="D715" t="s" s="2139">
-        <v>2159</v>
+        <v>2160</v>
       </c>
       <c r="E715" t="s" s="2139">
-        <v>1143</v>
+        <v>678</v>
       </c>
       <c r="F715" t="n" s="2140">
-        <v>2024.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G715" t="n" s="2141">
-        <v>9.780062973894E12</v>
+        <v>9.781536248173E12</v>
       </c>
       <c r="H715" t="s" s="2140">
         <v>55</v>
       </c>
       <c r="I715" t="s" s="2139">
-        <v>2160</v>
+        <v>2161</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="n" s="2143">
-        <v>1424079.0</v>
+        <v>1423998.0</v>
       </c>
       <c r="B716" t="s" s="2143">
         <v>13</v>
       </c>
       <c r="C716" t="s" s="2142">
-        <v>2161</v>
+        <v>2162</v>
       </c>
       <c r="D716" t="s" s="2142">
-        <v>2162</v>
+        <v>2163</v>
       </c>
       <c r="E716" t="s" s="2142">
-        <v>683</v>
+        <v>2164</v>
       </c>
       <c r="F716" t="n" s="2143">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G716" t="n" s="2144">
-        <v>9.781536248173E12</v>
+        <v>9.781763635869E12</v>
       </c>
       <c r="H716" t="s" s="2143">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="I716" t="s" s="2142">
-        <v>2163</v>
+        <v>2165</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="n" s="2146">
-        <v>1423998.0</v>
+        <v>1424122.0</v>
       </c>
       <c r="B717" t="s" s="2146">
         <v>13</v>
       </c>
       <c r="C717" t="s" s="2145">
-        <v>2164</v>
+        <v>2166</v>
       </c>
       <c r="D717" t="s" s="2145">
-        <v>2165</v>
+        <v>2167</v>
       </c>
       <c r="E717" t="s" s="2145">
-        <v>2166</v>
+        <v>298</v>
       </c>
       <c r="F717" t="n" s="2146">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G717" t="n" s="2147">
-        <v>9.781763635869E12</v>
+        <v>9.780734423733E12</v>
       </c>
       <c r="H717" t="s" s="2146">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="I717" t="s" s="2145">
-        <v>2167</v>
+        <v>2168</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="n" s="2149">
-        <v>1424122.0</v>
+        <v>1551938.0</v>
       </c>
       <c r="B718" t="s" s="2149">
         <v>13</v>
       </c>
       <c r="C718" t="s" s="2148">
-        <v>2168</v>
+        <v>2169</v>
       </c>
       <c r="D718" t="s" s="2148">
-        <v>2169</v>
+        <v>2170</v>
       </c>
       <c r="E718" t="s" s="2148">
-        <v>304</v>
+        <v>21</v>
       </c>
       <c r="F718" t="n" s="2149">
         <v>2026.0</v>
       </c>
       <c r="G718" t="n" s="2150">
-        <v>9.780734423733E12</v>
+        <v>9.7817615275E12</v>
       </c>
       <c r="H718" t="s" s="2149">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="I718" t="s" s="2148">
-        <v>2170</v>
+        <v>2171</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="n" s="2152">
-        <v>1551938.0</v>
+        <v>965120.0</v>
       </c>
       <c r="B719" t="s" s="2152">
         <v>13</v>
       </c>
       <c r="C719" t="s" s="2151">
-        <v>2171</v>
+        <v>2172</v>
       </c>
       <c r="D719" t="s" s="2151">
-        <v>2172</v>
+        <v>2173</v>
       </c>
       <c r="E719" t="s" s="2151">
-        <v>21</v>
+        <v>654</v>
       </c>
       <c r="F719" t="n" s="2152">
-        <v>2026.0</v>
+        <v>2022.0</v>
       </c>
       <c r="G719" t="n" s="2153">
-        <v>9.7817615275E12</v>
+        <v>9.780645378801E12</v>
       </c>
       <c r="H719" t="s" s="2152">
         <v>55</v>
       </c>
       <c r="I719" t="s" s="2151">
-        <v>2173</v>
+        <v>2174</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="n" s="2155">
-        <v>965120.0</v>
+        <v>1423797.0</v>
       </c>
       <c r="B720" t="s" s="2155">
         <v>13</v>
       </c>
       <c r="C720" t="s" s="2154">
-        <v>2174</v>
+        <v>2175</v>
       </c>
       <c r="D720" t="s" s="2154">
-        <v>2175</v>
+        <v>2176</v>
       </c>
       <c r="E720" t="s" s="2154">
-        <v>659</v>
+        <v>21</v>
       </c>
       <c r="F720" t="n" s="2155">
-        <v>2022.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G720" t="n" s="2156">
-        <v>9.780645378801E12</v>
+        <v>9.781760267674E12</v>
       </c>
       <c r="H720" t="s" s="2155">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I720" t="s" s="2154">
-        <v>2176</v>
+        <v>2177</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="n" s="2158">
-        <v>1423797.0</v>
+        <v>1359327.0</v>
       </c>
       <c r="B721" t="s" s="2158">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C721" t="s" s="2157">
-        <v>2177</v>
+        <v>2178</v>
       </c>
       <c r="D721" t="s" s="2157">
-        <v>2178</v>
+        <v>2179</v>
       </c>
       <c r="E721" t="s" s="2157">
-        <v>21</v>
+        <v>1068</v>
       </c>
       <c r="F721" t="n" s="2158">
         <v>2025.0</v>
       </c>
       <c r="G721" t="n" s="2159">
-        <v>9.781760267674E12</v>
+        <v>9.780349125657E12</v>
       </c>
       <c r="H721" t="s" s="2158">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I721" t="s" s="2157">
-        <v>2179</v>
+        <v>2180</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="n" s="2161">
-        <v>1359327.0</v>
+        <v>1414270.0</v>
       </c>
       <c r="B722" t="s" s="2161">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C722" t="s" s="2160">
-        <v>2180</v>
+        <v>2181</v>
       </c>
       <c r="D722" t="s" s="2160">
-        <v>2181</v>
+        <v>2182</v>
       </c>
       <c r="E722" t="s" s="2160">
-        <v>1070</v>
+        <v>302</v>
       </c>
       <c r="F722" t="n" s="2161">
         <v>2025.0</v>
       </c>
       <c r="G722" t="n" s="2162">
-        <v>9.780349125657E12</v>
+        <v>9.781923345027E12</v>
       </c>
       <c r="H722" t="s" s="2161">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="I722" t="s" s="2160">
-        <v>2182</v>
+        <v>2183</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="n" s="2164">
-        <v>1414270.0</v>
+        <v>104758.0</v>
       </c>
       <c r="B723" t="s" s="2164">
         <v>13</v>
       </c>
       <c r="C723" t="s" s="2163">
-        <v>2183</v>
+        <v>2184</v>
       </c>
       <c r="D723" t="s" s="2163">
-        <v>2184</v>
+        <v>2185</v>
       </c>
       <c r="E723" t="s" s="2163">
-        <v>308</v>
+        <v>1076</v>
       </c>
       <c r="F723" t="n" s="2164">
-        <v>2025.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G723" t="n" s="2165">
-        <v>9.781923345027E12</v>
+        <v>9.780008640712E12</v>
       </c>
       <c r="H723" t="s" s="2164">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I723" t="s" s="2163">
-        <v>2185</v>
+        <v>2186</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="n" s="2167">
-        <v>104758.0</v>
+        <v>1424090.0</v>
       </c>
       <c r="B724" t="s" s="2167">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C724" t="s" s="2166">
-        <v>2186</v>
+        <v>2187</v>
       </c>
       <c r="D724" t="s" s="2166">
-        <v>2187</v>
+        <v>2188</v>
       </c>
       <c r="E724" t="s" s="2166">
-        <v>1078</v>
+        <v>822</v>
       </c>
       <c r="F724" t="n" s="2167">
-        <v>2023.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G724" t="n" s="2168">
-        <v>9.780008640712E12</v>
+        <v>9.780008652364E12</v>
       </c>
       <c r="H724" t="s" s="2167">
+        <v>50</v>
+      </c>
+      <c r="I724" t="s" s="2166">
+        <v>2189</v>
+      </c>
+    </row>
+    <row r="725">
+      <c r="A725" t="s" s="2170">
+        <v>13</v>
+      </c>
+      <c r="B725" t="s" s="2170">
+        <v>13</v>
+      </c>
+      <c r="C725" t="s" s="2169">
+        <v>2190</v>
+      </c>
+      <c r="D725" t="s" s="2169">
+        <v>2191</v>
+      </c>
+      <c r="E725" t="s" s="2169">
+        <v>13</v>
+      </c>
+      <c r="F725" t="s" s="2170">
+        <v>13</v>
+      </c>
+      <c r="G725" t="s" s="2171">
+        <v>13</v>
+      </c>
+      <c r="H725" t="s" s="2170">
         <v>17</v>
       </c>
-      <c r="I724" t="s" s="2166">
-[...27 lines deleted...]
-      </c>
       <c r="I725" t="s" s="2169">
-        <v>2191</v>
+        <v>216</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" t="s" s="2173">
         <v>13</v>
       </c>
       <c r="B726" t="s" s="2173">
         <v>13</v>
       </c>
       <c r="C726" t="s" s="2172">
-        <v>2192</v>
+        <v>2190</v>
       </c>
       <c r="D726" t="s" s="2172">
-        <v>2193</v>
+        <v>2191</v>
       </c>
       <c r="E726" t="s" s="2172">
         <v>13</v>
       </c>
       <c r="F726" t="s" s="2173">
         <v>13</v>
       </c>
       <c r="G726" t="s" s="2174">
         <v>13</v>
       </c>
       <c r="H726" t="s" s="2173">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="I726" t="s" s="2172">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="s" s="2176">
         <v>13</v>
       </c>
       <c r="B727" t="s" s="2176">
         <v>13</v>
       </c>
       <c r="C727" t="s" s="2175">
         <v>2192</v>
       </c>
       <c r="D727" t="s" s="2175">
+        <v>2191</v>
+      </c>
+      <c r="E727" t="s" s="2175">
+        <v>13</v>
+      </c>
+      <c r="F727" t="s" s="2176">
+        <v>13</v>
+      </c>
+      <c r="G727" t="s" s="2177">
+        <v>13</v>
+      </c>
+      <c r="H727" t="s" s="2176">
+        <v>17</v>
+      </c>
+      <c r="I727" t="s" s="2175">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="728">
+      <c r="A728" t="n" s="2179">
+        <v>1423944.0</v>
+      </c>
+      <c r="B728" t="s" s="2179">
+        <v>13</v>
+      </c>
+      <c r="C728" t="s" s="2178">
         <v>2193</v>
       </c>
-      <c r="E727" t="s" s="2175">
-[...8 lines deleted...]
-      <c r="H727" t="s" s="2176">
+      <c r="D728" t="s" s="2178">
+        <v>2191</v>
+      </c>
+      <c r="E728" t="s" s="2178">
+        <v>1141</v>
+      </c>
+      <c r="F728" t="n" s="2179">
+        <v>2025.0</v>
+      </c>
+      <c r="G728" t="n" s="2180">
+        <v>9.780063050419E12</v>
+      </c>
+      <c r="H728" t="s" s="2179">
         <v>30</v>
       </c>
-      <c r="I727" t="s" s="2175">
-[...10 lines deleted...]
-      <c r="C728" t="s" s="2178">
+      <c r="I728" t="s" s="2178">
         <v>2194</v>
-      </c>
-[...16 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="n" s="2182">
-        <v>1423944.0</v>
+        <v>1209893.0</v>
       </c>
       <c r="B729" t="s" s="2182">
         <v>13</v>
       </c>
       <c r="C729" t="s" s="2181">
         <v>2195</v>
       </c>
       <c r="D729" t="s" s="2181">
-        <v>2193</v>
+        <v>2196</v>
       </c>
       <c r="E729" t="s" s="2181">
-        <v>1143</v>
+        <v>298</v>
       </c>
       <c r="F729" t="n" s="2182">
         <v>2025.0</v>
       </c>
       <c r="G729" t="n" s="2183">
-        <v>9.780063050419E12</v>
+        <v>9.780734420756E12</v>
       </c>
       <c r="H729" t="s" s="2182">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="I729" t="s" s="2181">
-        <v>2196</v>
+        <v>2197</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="n" s="2185">
-        <v>1209893.0</v>
+        <v>1386188.0</v>
       </c>
       <c r="B730" t="s" s="2185">
         <v>13</v>
       </c>
       <c r="C730" t="s" s="2184">
-        <v>2197</v>
+        <v>2198</v>
       </c>
       <c r="D730" t="s" s="2184">
-        <v>2198</v>
+        <v>2199</v>
       </c>
       <c r="E730" t="s" s="2184">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="F730" t="n" s="2185">
         <v>2025.0</v>
       </c>
       <c r="G730" t="n" s="2186">
-        <v>9.780734420756E12</v>
+        <v>9.781923345072E12</v>
       </c>
       <c r="H730" t="s" s="2185">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="I730" t="s" s="2184">
-        <v>2199</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="n" s="2188">
-        <v>1386188.0</v>
+        <v>916526.0</v>
       </c>
       <c r="B731" t="s" s="2188">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C731" t="s" s="2187">
-        <v>2200</v>
+        <v>2201</v>
       </c>
       <c r="D731" t="s" s="2187">
-        <v>2201</v>
+        <v>2202</v>
       </c>
       <c r="E731" t="s" s="2187">
-        <v>308</v>
+        <v>338</v>
       </c>
       <c r="F731" t="n" s="2188">
-        <v>2025.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G731" t="n" s="2189">
-        <v>9.781923345072E12</v>
+        <v>9.78176118017E12</v>
       </c>
       <c r="H731" t="s" s="2188">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I731" t="s" s="2187">
-        <v>2202</v>
+        <v>2203</v>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="n" s="2191">
-        <v>916526.0</v>
+        <v>1423972.0</v>
       </c>
       <c r="B732" t="s" s="2191">
         <v>6</v>
       </c>
       <c r="C732" t="s" s="2190">
-        <v>2203</v>
+        <v>2204</v>
       </c>
       <c r="D732" t="s" s="2190">
-        <v>2204</v>
+        <v>2205</v>
       </c>
       <c r="E732" t="s" s="2190">
-        <v>344</v>
+        <v>338</v>
       </c>
       <c r="F732" t="n" s="2191">
-        <v>2023.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G732" t="n" s="2192">
-        <v>9.78176118017E12</v>
+        <v>9.781761182426E12</v>
       </c>
       <c r="H732" t="s" s="2191">
         <v>50</v>
       </c>
       <c r="I732" t="s" s="2190">
-        <v>2205</v>
+        <v>2206</v>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="n" s="2194">
-        <v>1423972.0</v>
+        <v>1484297.0</v>
       </c>
       <c r="B733" t="s" s="2194">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C733" t="s" s="2193">
-        <v>2206</v>
+        <v>2207</v>
       </c>
       <c r="D733" t="s" s="2193">
-        <v>2207</v>
+        <v>2208</v>
       </c>
       <c r="E733" t="s" s="2193">
-        <v>344</v>
+        <v>893</v>
       </c>
       <c r="F733" t="n" s="2194">
         <v>2025.0</v>
       </c>
       <c r="G733" t="n" s="2195">
-        <v>9.781761182426E12</v>
+        <v>9.781368101912E12</v>
       </c>
       <c r="H733" t="s" s="2194">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="I733" t="s" s="2193">
-        <v>2208</v>
+        <v>2209</v>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="n" s="2197">
-        <v>1484297.0</v>
+        <v>1446569.0</v>
       </c>
       <c r="B734" t="s" s="2197">
         <v>13</v>
       </c>
       <c r="C734" t="s" s="2196">
-        <v>2209</v>
+        <v>2210</v>
       </c>
       <c r="D734" t="s" s="2196">
-        <v>2210</v>
+        <v>2208</v>
       </c>
       <c r="E734" t="s" s="2196">
-        <v>898</v>
+        <v>893</v>
       </c>
       <c r="F734" t="n" s="2197">
         <v>2025.0</v>
       </c>
       <c r="G734" t="n" s="2198">
-        <v>9.781368101912E12</v>
+        <v>9.781368101929E12</v>
       </c>
       <c r="H734" t="s" s="2197">
         <v>55</v>
       </c>
       <c r="I734" t="s" s="2196">
         <v>2211</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="n" s="2200">
-        <v>1446569.0</v>
+        <v>1356326.0</v>
       </c>
       <c r="B735" t="s" s="2200">
         <v>13</v>
       </c>
       <c r="C735" t="s" s="2199">
         <v>2212</v>
       </c>
       <c r="D735" t="s" s="2199">
-        <v>2210</v>
+        <v>2213</v>
       </c>
       <c r="E735" t="s" s="2199">
-        <v>898</v>
+        <v>559</v>
       </c>
       <c r="F735" t="n" s="2200">
         <v>2025.0</v>
       </c>
       <c r="G735" t="n" s="2201">
-        <v>9.781368101929E12</v>
+        <v>9.781760657628E12</v>
       </c>
       <c r="H735" t="s" s="2200">
         <v>55</v>
       </c>
       <c r="I735" t="s" s="2199">
-        <v>2213</v>
+        <v>2214</v>
       </c>
     </row>
     <row r="736">
       <c r="A736" t="n" s="2203">
-        <v>1356326.0</v>
+        <v>1289022.0</v>
       </c>
       <c r="B736" t="s" s="2203">
         <v>13</v>
       </c>
       <c r="C736" t="s" s="2202">
-        <v>2214</v>
+        <v>2215</v>
       </c>
       <c r="D736" t="s" s="2202">
-        <v>2215</v>
+        <v>2216</v>
       </c>
       <c r="E736" t="s" s="2202">
-        <v>564</v>
+        <v>49</v>
       </c>
       <c r="F736" t="n" s="2203">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G736" t="n" s="2204">
-        <v>9.781760657628E12</v>
+        <v>9.781250772862E12</v>
       </c>
       <c r="H736" t="s" s="2203">
+        <v>30</v>
+      </c>
+      <c r="I736" t="s" s="2202">
+        <v>2217</v>
+      </c>
+    </row>
+    <row r="737">
+      <c r="A737" t="s" s="2206">
+        <v>13</v>
+      </c>
+      <c r="B737" t="s" s="2206">
+        <v>13</v>
+      </c>
+      <c r="C737" t="s" s="2205">
+        <v>2218</v>
+      </c>
+      <c r="D737" t="s" s="2205">
+        <v>215</v>
+      </c>
+      <c r="E737" t="s" s="2205">
+        <v>13</v>
+      </c>
+      <c r="F737" t="s" s="2206">
+        <v>13</v>
+      </c>
+      <c r="G737" t="s" s="2207">
+        <v>13</v>
+      </c>
+      <c r="H737" t="s" s="2206">
         <v>55</v>
-      </c>
-[...27 lines deleted...]
-        <v>30</v>
       </c>
       <c r="I737" t="s" s="2205">
         <v>2219</v>
       </c>
     </row>
     <row r="738">
-      <c r="A738" t="s" s="2209">
-        <v>13</v>
+      <c r="A738" t="n" s="2209">
+        <v>1423381.0</v>
       </c>
       <c r="B738" t="s" s="2209">
         <v>13</v>
       </c>
       <c r="C738" t="s" s="2208">
         <v>2220</v>
       </c>
       <c r="D738" t="s" s="2208">
-        <v>218</v>
+        <v>558</v>
       </c>
       <c r="E738" t="s" s="2208">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>59</v>
+      </c>
+      <c r="F738" t="n" s="2209">
+        <v>2025.0</v>
+      </c>
+      <c r="G738" t="n" s="2210">
+        <v>9.781761214653E12</v>
       </c>
       <c r="H738" t="s" s="2209">
         <v>55</v>
       </c>
       <c r="I738" t="s" s="2208">
         <v>2221</v>
       </c>
     </row>
     <row r="739">
       <c r="A739" t="n" s="2212">
-        <v>1423381.0</v>
+        <v>1423935.0</v>
       </c>
       <c r="B739" t="s" s="2212">
         <v>13</v>
       </c>
       <c r="C739" t="s" s="2211">
         <v>2222</v>
       </c>
       <c r="D739" t="s" s="2211">
-        <v>563</v>
+        <v>2223</v>
       </c>
       <c r="E739" t="s" s="2211">
-        <v>59</v>
+        <v>1657</v>
       </c>
       <c r="F739" t="n" s="2212">
         <v>2025.0</v>
       </c>
       <c r="G739" t="n" s="2213">
-        <v>9.781761214653E12</v>
+        <v>9.780008568153E12</v>
       </c>
       <c r="H739" t="s" s="2212">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I739" t="s" s="2211">
-        <v>2223</v>
+        <v>2224</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" t="n" s="2215">
-        <v>1423935.0</v>
+        <v>1426180.0</v>
       </c>
       <c r="B740" t="s" s="2215">
         <v>13</v>
       </c>
       <c r="C740" t="s" s="2214">
-        <v>2224</v>
+        <v>2225</v>
       </c>
       <c r="D740" t="s" s="2214">
-        <v>2225</v>
+        <v>2226</v>
       </c>
       <c r="E740" t="s" s="2214">
-        <v>1659</v>
+        <v>302</v>
       </c>
       <c r="F740" t="n" s="2215">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G740" t="n" s="2216">
-        <v>9.780008568153E12</v>
+        <v>9.78192334527E12</v>
       </c>
       <c r="H740" t="s" s="2215">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I740" t="s" s="2214">
-        <v>2226</v>
+        <v>2227</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" t="n" s="2218">
-        <v>1426180.0</v>
+        <v>1433887.0</v>
       </c>
       <c r="B741" t="s" s="2218">
         <v>13</v>
       </c>
       <c r="C741" t="s" s="2217">
-        <v>2227</v>
+        <v>2228</v>
       </c>
       <c r="D741" t="s" s="2217">
-        <v>2228</v>
+        <v>2229</v>
       </c>
       <c r="E741" t="s" s="2217">
-        <v>308</v>
+        <v>253</v>
       </c>
       <c r="F741" t="n" s="2218">
         <v>2026.0</v>
       </c>
       <c r="G741" t="n" s="2219">
-        <v>9.78192334527E12</v>
+        <v>9.78073334381E12</v>
       </c>
       <c r="H741" t="s" s="2218">
         <v>38</v>
       </c>
       <c r="I741" t="s" s="2217">
-        <v>2229</v>
+        <v>2230</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" t="n" s="2221">
-        <v>1433887.0</v>
+        <v>1482198.0</v>
       </c>
       <c r="B742" t="s" s="2221">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C742" t="s" s="2220">
-        <v>2230</v>
+        <v>2231</v>
       </c>
       <c r="D742" t="s" s="2220">
-        <v>2231</v>
+        <v>603</v>
       </c>
       <c r="E742" t="s" s="2220">
-        <v>259</v>
+        <v>165</v>
       </c>
       <c r="F742" t="n" s="2221">
         <v>2026.0</v>
       </c>
       <c r="G742" t="n" s="2222">
-        <v>9.78073334381E12</v>
+        <v>9.781761350641E12</v>
       </c>
       <c r="H742" t="s" s="2221">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="I742" t="s" s="2220">
         <v>2232</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="n" s="2224">
-        <v>1482198.0</v>
+        <v>1424087.0</v>
       </c>
       <c r="B743" t="s" s="2224">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C743" t="s" s="2223">
         <v>2233</v>
       </c>
       <c r="D743" t="s" s="2223">
-        <v>608</v>
+        <v>1999</v>
       </c>
       <c r="E743" t="s" s="2223">
-        <v>168</v>
+        <v>278</v>
       </c>
       <c r="F743" t="n" s="2224">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G743" t="n" s="2225">
-        <v>9.781761350641E12</v>
+        <v>9.780008700546E12</v>
       </c>
       <c r="H743" t="s" s="2224">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="I743" t="s" s="2223">
         <v>2234</v>
       </c>
     </row>
     <row r="744">
       <c r="A744" t="n" s="2227">
-        <v>1424087.0</v>
+        <v>1423968.0</v>
       </c>
       <c r="B744" t="s" s="2227">
         <v>13</v>
       </c>
       <c r="C744" t="s" s="2226">
         <v>2235</v>
       </c>
       <c r="D744" t="s" s="2226">
-        <v>2001</v>
+        <v>2236</v>
       </c>
       <c r="E744" t="s" s="2226">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="F744" t="n" s="2227">
         <v>2025.0</v>
       </c>
       <c r="G744" t="n" s="2228">
-        <v>9.780008700546E12</v>
+        <v>9.781761182297E12</v>
       </c>
       <c r="H744" t="s" s="2227">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I744" t="s" s="2226">
-        <v>2236</v>
+        <v>2237</v>
       </c>
     </row>
     <row r="745">
       <c r="A745" t="n" s="2230">
-        <v>1423968.0</v>
+        <v>1307692.0</v>
       </c>
       <c r="B745" t="s" s="2230">
         <v>13</v>
       </c>
       <c r="C745" t="s" s="2229">
-        <v>2237</v>
+        <v>2238</v>
       </c>
       <c r="D745" t="s" s="2229">
-        <v>2238</v>
+        <v>2239</v>
       </c>
       <c r="E745" t="s" s="2229">
-        <v>288</v>
+        <v>148</v>
       </c>
       <c r="F745" t="n" s="2230">
         <v>2025.0</v>
       </c>
       <c r="G745" t="n" s="2231">
-        <v>9.781761182297E12</v>
+        <v>9.781922858627E12</v>
       </c>
       <c r="H745" t="s" s="2230">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I745" t="s" s="2229">
-        <v>2239</v>
+        <v>2240</v>
       </c>
     </row>
     <row r="746">
       <c r="A746" t="n" s="2233">
-        <v>1307692.0</v>
+        <v>1209705.0</v>
       </c>
       <c r="B746" t="s" s="2233">
         <v>13</v>
       </c>
       <c r="C746" t="s" s="2232">
-        <v>2240</v>
+        <v>2241</v>
       </c>
       <c r="D746" t="s" s="2232">
-        <v>2241</v>
+        <v>2242</v>
       </c>
       <c r="E746" t="s" s="2232">
-        <v>151</v>
+        <v>352</v>
       </c>
       <c r="F746" t="n" s="2233">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G746" t="n" s="2234">
-        <v>9.781922858627E12</v>
+        <v>9.781761264511E12</v>
       </c>
       <c r="H746" t="s" s="2233">
         <v>30</v>
       </c>
       <c r="I746" t="s" s="2232">
-        <v>2242</v>
+        <v>2243</v>
       </c>
     </row>
     <row r="747">
       <c r="A747" t="n" s="2236">
-        <v>1209705.0</v>
+        <v>1087422.0</v>
       </c>
       <c r="B747" t="s" s="2236">
         <v>13</v>
       </c>
       <c r="C747" t="s" s="2235">
-        <v>2243</v>
+        <v>2244</v>
       </c>
       <c r="D747" t="s" s="2235">
-        <v>2244</v>
+        <v>1703</v>
       </c>
       <c r="E747" t="s" s="2235">
-        <v>358</v>
+        <v>124</v>
       </c>
       <c r="F747" t="n" s="2236">
-        <v>2024.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G747" t="n" s="2237">
-        <v>9.781761264511E12</v>
+        <v>9.781760992682E12</v>
       </c>
       <c r="H747" t="s" s="2236">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="I747" t="s" s="2235">
         <v>2245</v>
       </c>
     </row>
     <row r="748">
       <c r="A748" t="n" s="2239">
-        <v>1087422.0</v>
+        <v>1423912.0</v>
       </c>
       <c r="B748" t="s" s="2239">
         <v>13</v>
       </c>
       <c r="C748" t="s" s="2238">
         <v>2246</v>
       </c>
       <c r="D748" t="s" s="2238">
-        <v>1705</v>
+        <v>2247</v>
       </c>
       <c r="E748" t="s" s="2238">
-        <v>127</v>
+        <v>263</v>
       </c>
       <c r="F748" t="n" s="2239">
-        <v>2023.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G748" t="n" s="2240">
-        <v>9.781760992682E12</v>
+        <v>9.78183913562E12</v>
       </c>
       <c r="H748" t="s" s="2239">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I748" t="s" s="2238">
-        <v>2247</v>
+        <v>2248</v>
       </c>
     </row>
     <row r="749">
       <c r="A749" t="n" s="2242">
-        <v>1423912.0</v>
+        <v>1423805.0</v>
       </c>
       <c r="B749" t="s" s="2242">
         <v>13</v>
       </c>
       <c r="C749" t="s" s="2241">
-        <v>2248</v>
+        <v>2249</v>
       </c>
       <c r="D749" t="s" s="2241">
-        <v>2249</v>
+        <v>2250</v>
       </c>
       <c r="E749" t="s" s="2241">
-        <v>269</v>
+        <v>749</v>
       </c>
       <c r="F749" t="n" s="2242">
         <v>2025.0</v>
       </c>
       <c r="G749" t="n" s="2243">
-        <v>9.78183913562E12</v>
+        <v>9.780241772492E12</v>
       </c>
       <c r="H749" t="s" s="2242">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="I749" t="s" s="2241">
-        <v>2250</v>
+        <v>2251</v>
       </c>
     </row>
     <row r="750">
       <c r="A750" t="n" s="2245">
-        <v>1423805.0</v>
+        <v>1346581.0</v>
       </c>
       <c r="B750" t="s" s="2245">
         <v>13</v>
       </c>
       <c r="C750" t="s" s="2244">
-        <v>2251</v>
+        <v>2252</v>
       </c>
       <c r="D750" t="s" s="2244">
-        <v>2252</v>
+        <v>2253</v>
       </c>
       <c r="E750" t="s" s="2244">
-        <v>754</v>
+        <v>148</v>
       </c>
       <c r="F750" t="n" s="2245">
         <v>2025.0</v>
       </c>
       <c r="G750" t="n" s="2246">
-        <v>9.780241772492E12</v>
+        <v>9.781922858542E12</v>
       </c>
       <c r="H750" t="s" s="2245">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="I750" t="s" s="2244">
-        <v>2253</v>
+        <v>2254</v>
       </c>
     </row>
     <row r="751">
       <c r="A751" t="n" s="2248">
-        <v>1346581.0</v>
+        <v>1423969.0</v>
       </c>
       <c r="B751" t="s" s="2248">
         <v>13</v>
       </c>
       <c r="C751" t="s" s="2247">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="D751" t="s" s="2247">
-        <v>2255</v>
+        <v>2256</v>
       </c>
       <c r="E751" t="s" s="2247">
-        <v>151</v>
+        <v>338</v>
       </c>
       <c r="F751" t="n" s="2248">
         <v>2025.0</v>
       </c>
       <c r="G751" t="n" s="2249">
-        <v>9.781922858542E12</v>
+        <v>9.781761181573E12</v>
       </c>
       <c r="H751" t="s" s="2248">
         <v>38</v>
       </c>
       <c r="I751" t="s" s="2247">
-        <v>2256</v>
+        <v>2257</v>
       </c>
     </row>
     <row r="752">
       <c r="A752" t="n" s="2251">
-        <v>1423969.0</v>
+        <v>1423798.0</v>
       </c>
       <c r="B752" t="s" s="2251">
         <v>13</v>
       </c>
       <c r="C752" t="s" s="2250">
-        <v>2257</v>
+        <v>2258</v>
       </c>
       <c r="D752" t="s" s="2250">
-        <v>2258</v>
+        <v>2259</v>
       </c>
       <c r="E752" t="s" s="2250">
-        <v>344</v>
+        <v>1053</v>
       </c>
       <c r="F752" t="n" s="2251">
         <v>2025.0</v>
       </c>
       <c r="G752" t="n" s="2252">
-        <v>9.781761181573E12</v>
+        <v>9.781444982398E12</v>
       </c>
       <c r="H752" t="s" s="2251">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I752" t="s" s="2250">
-        <v>2259</v>
+        <v>2260</v>
       </c>
     </row>
     <row r="753">
       <c r="A753" t="n" s="2254">
-        <v>1423798.0</v>
+        <v>1357346.0</v>
       </c>
       <c r="B753" t="s" s="2254">
         <v>13</v>
       </c>
       <c r="C753" t="s" s="2253">
-        <v>2260</v>
+        <v>2261</v>
       </c>
       <c r="D753" t="s" s="2253">
-        <v>2261</v>
+        <v>2262</v>
       </c>
       <c r="E753" t="s" s="2253">
-        <v>1055</v>
+        <v>338</v>
       </c>
       <c r="F753" t="n" s="2254">
         <v>2025.0</v>
       </c>
       <c r="G753" t="n" s="2255">
-        <v>9.781444982398E12</v>
+        <v>9.781760526276E12</v>
       </c>
       <c r="H753" t="s" s="2254">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I753" t="s" s="2253">
-        <v>2262</v>
+        <v>2263</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" t="n" s="2257">
-        <v>1357346.0</v>
+        <v>1344158.0</v>
       </c>
       <c r="B754" t="s" s="2257">
         <v>13</v>
       </c>
       <c r="C754" t="s" s="2256">
-        <v>2263</v>
+        <v>2264</v>
       </c>
       <c r="D754" t="s" s="2256">
-        <v>2264</v>
+        <v>2265</v>
       </c>
       <c r="E754" t="s" s="2256">
-        <v>344</v>
+        <v>1283</v>
       </c>
       <c r="F754" t="n" s="2257">
         <v>2025.0</v>
       </c>
       <c r="G754" t="n" s="2258">
-        <v>9.781760526276E12</v>
+        <v>9.781835871645E12</v>
       </c>
       <c r="H754" t="s" s="2257">
         <v>38</v>
       </c>
       <c r="I754" t="s" s="2256">
-        <v>2265</v>
+        <v>2266</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" t="n" s="2260">
-        <v>1344158.0</v>
+        <v>1436388.0</v>
       </c>
       <c r="B755" t="s" s="2260">
         <v>13</v>
       </c>
       <c r="C755" t="s" s="2259">
-        <v>2266</v>
+        <v>2267</v>
       </c>
       <c r="D755" t="s" s="2259">
-        <v>2267</v>
+        <v>2268</v>
       </c>
       <c r="E755" t="s" s="2259">
-        <v>1285</v>
+        <v>112</v>
       </c>
       <c r="F755" t="n" s="2260">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G755" t="n" s="2261">
-        <v>9.781835871645E12</v>
+        <v>9.781460764572E12</v>
       </c>
       <c r="H755" t="s" s="2260">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I755" t="s" s="2259">
-        <v>2268</v>
+        <v>2269</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" t="n" s="2263">
-        <v>1436388.0</v>
+        <v>1346580.0</v>
       </c>
       <c r="B756" t="s" s="2263">
         <v>13</v>
       </c>
       <c r="C756" t="s" s="2262">
-        <v>2269</v>
+        <v>2270</v>
       </c>
       <c r="D756" t="s" s="2262">
-        <v>2270</v>
+        <v>2268</v>
       </c>
       <c r="E756" t="s" s="2262">
-        <v>115</v>
+        <v>74</v>
       </c>
       <c r="F756" t="n" s="2263">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G756" t="n" s="2264">
-        <v>9.781460764572E12</v>
+        <v>9.781460764565E12</v>
       </c>
       <c r="H756" t="s" s="2263">
         <v>17</v>
       </c>
       <c r="I756" t="s" s="2262">
         <v>2271</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" t="n" s="2266">
-        <v>1346580.0</v>
+        <v>1423953.0</v>
       </c>
       <c r="B757" t="s" s="2266">
         <v>13</v>
       </c>
       <c r="C757" t="s" s="2265">
         <v>2272</v>
       </c>
       <c r="D757" t="s" s="2265">
-        <v>2270</v>
+        <v>2273</v>
       </c>
       <c r="E757" t="s" s="2265">
-        <v>74</v>
+        <v>54</v>
       </c>
       <c r="F757" t="n" s="2266">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G757" t="n" s="2267">
-        <v>9.781460764565E12</v>
+        <v>9.781761343575E12</v>
       </c>
       <c r="H757" t="s" s="2266">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="I757" t="s" s="2265">
-        <v>2273</v>
+        <v>2274</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" t="n" s="2269">
-        <v>1423953.0</v>
+        <v>1423988.0</v>
       </c>
       <c r="B758" t="s" s="2269">
         <v>13</v>
       </c>
       <c r="C758" t="s" s="2268">
-        <v>2274</v>
+        <v>2275</v>
       </c>
       <c r="D758" t="s" s="2268">
-        <v>2275</v>
+        <v>2276</v>
       </c>
       <c r="E758" t="s" s="2268">
-        <v>54</v>
+        <v>148</v>
       </c>
       <c r="F758" t="n" s="2269">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G758" t="n" s="2270">
-        <v>9.781761343575E12</v>
+        <v>9.781922858672E12</v>
       </c>
       <c r="H758" t="s" s="2269">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I758" t="s" s="2268">
-        <v>2276</v>
+        <v>2277</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" t="n" s="2272">
-        <v>1423988.0</v>
+        <v>1359413.0</v>
       </c>
       <c r="B759" t="s" s="2272">
         <v>13</v>
       </c>
       <c r="C759" t="s" s="2271">
-        <v>2277</v>
+        <v>2278</v>
       </c>
       <c r="D759" t="s" s="2271">
-        <v>2278</v>
+        <v>988</v>
       </c>
       <c r="E759" t="s" s="2271">
-        <v>151</v>
+        <v>688</v>
       </c>
       <c r="F759" t="n" s="2272">
         <v>2025.0</v>
       </c>
       <c r="G759" t="n" s="2273">
-        <v>9.781922858672E12</v>
+        <v>9.78192261098E12</v>
       </c>
       <c r="H759" t="s" s="2272">
         <v>38</v>
       </c>
       <c r="I759" t="s" s="2271">
         <v>2279</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" t="n" s="2275">
-        <v>1359413.0</v>
+        <v>898959.0</v>
       </c>
       <c r="B760" t="s" s="2275">
         <v>13</v>
       </c>
       <c r="C760" t="s" s="2274">
         <v>2280</v>
       </c>
       <c r="D760" t="s" s="2274">
-        <v>993</v>
+        <v>2281</v>
       </c>
       <c r="E760" t="s" s="2274">
-        <v>693</v>
+        <v>403</v>
       </c>
       <c r="F760" t="n" s="2275">
         <v>2025.0</v>
       </c>
       <c r="G760" t="n" s="2276">
-        <v>9.78192261098E12</v>
+        <v>9.781922507525E12</v>
       </c>
       <c r="H760" t="s" s="2275">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I760" t="s" s="2274">
-        <v>2281</v>
+        <v>2282</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" t="n" s="2278">
-        <v>898959.0</v>
+        <v>1359336.0</v>
       </c>
       <c r="B761" t="s" s="2278">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C761" t="s" s="2277">
-        <v>2282</v>
+        <v>2283</v>
       </c>
       <c r="D761" t="s" s="2277">
-        <v>2283</v>
+        <v>2284</v>
       </c>
       <c r="E761" t="s" s="2277">
-        <v>409</v>
+        <v>718</v>
       </c>
       <c r="F761" t="n" s="2278">
         <v>2025.0</v>
       </c>
       <c r="G761" t="n" s="2279">
-        <v>9.781922507525E12</v>
+        <v>9.781444980882E12</v>
       </c>
       <c r="H761" t="s" s="2278">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I761" t="s" s="2277">
-        <v>2284</v>
+        <v>2285</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" t="n" s="2281">
-        <v>1359336.0</v>
+        <v>1209485.0</v>
       </c>
       <c r="B762" t="s" s="2281">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C762" t="s" s="2280">
-        <v>2285</v>
+        <v>2286</v>
       </c>
       <c r="D762" t="s" s="2280">
-        <v>2286</v>
+        <v>2287</v>
       </c>
       <c r="E762" t="s" s="2280">
-        <v>723</v>
+        <v>54</v>
       </c>
       <c r="F762" t="n" s="2281">
         <v>2025.0</v>
       </c>
       <c r="G762" t="n" s="2282">
-        <v>9.781444980882E12</v>
+        <v>9.780241712283E12</v>
       </c>
       <c r="H762" t="s" s="2281">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="I762" t="s" s="2280">
-        <v>2287</v>
+        <v>2288</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" t="n" s="2284">
-        <v>1209485.0</v>
+        <v>1494972.0</v>
       </c>
       <c r="B763" t="s" s="2284">
         <v>13</v>
       </c>
       <c r="C763" t="s" s="2283">
-        <v>2288</v>
+        <v>2289</v>
       </c>
       <c r="D763" t="s" s="2283">
-        <v>2289</v>
+        <v>2287</v>
       </c>
       <c r="E763" t="s" s="2283">
         <v>54</v>
       </c>
       <c r="F763" t="n" s="2284">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G763" t="n" s="2285">
-        <v>9.780241712283E12</v>
+        <v>9.780241712221E12</v>
       </c>
       <c r="H763" t="s" s="2284">
         <v>17</v>
       </c>
       <c r="I763" t="s" s="2283">
         <v>2290</v>
       </c>
     </row>
     <row r="764">
       <c r="A764" t="n" s="2287">
-        <v>1494972.0</v>
+        <v>1304819.0</v>
       </c>
       <c r="B764" t="s" s="2287">
         <v>13</v>
       </c>
       <c r="C764" t="s" s="2286">
         <v>2291</v>
       </c>
       <c r="D764" t="s" s="2286">
-        <v>2289</v>
+        <v>2292</v>
       </c>
       <c r="E764" t="s" s="2286">
-        <v>54</v>
+        <v>128</v>
       </c>
       <c r="F764" t="n" s="2287">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G764" t="n" s="2288">
-        <v>9.780241712221E12</v>
+        <v>9.781529526264E12</v>
       </c>
       <c r="H764" t="s" s="2287">
+        <v>30</v>
+      </c>
+      <c r="I764" t="s" s="2286">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="765">
+      <c r="A765" t="s" s="2290">
+        <v>13</v>
+      </c>
+      <c r="B765" t="s" s="2290">
+        <v>13</v>
+      </c>
+      <c r="C765" t="s" s="2289">
+        <v>2294</v>
+      </c>
+      <c r="D765" t="s" s="2289">
+        <v>1148</v>
+      </c>
+      <c r="E765" t="s" s="2289">
+        <v>13</v>
+      </c>
+      <c r="F765" t="s" s="2290">
+        <v>13</v>
+      </c>
+      <c r="G765" t="s" s="2291">
+        <v>13</v>
+      </c>
+      <c r="H765" t="s" s="2290">
         <v>17</v>
       </c>
-      <c r="I764" t="s" s="2286">
-[...27 lines deleted...]
-      </c>
       <c r="I765" t="s" s="2289">
+        <v>1804</v>
+      </c>
+    </row>
+    <row r="766">
+      <c r="A766" t="n" s="2293">
+        <v>1495379.0</v>
+      </c>
+      <c r="B766" t="s" s="2293">
+        <v>13</v>
+      </c>
+      <c r="C766" t="s" s="2292">
         <v>2295</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C766" t="s" s="2292">
+      <c r="D766" t="s" s="2292">
         <v>2296</v>
       </c>
-      <c r="D766" t="s" s="2292">
-[...1 lines deleted...]
-      </c>
       <c r="E766" t="s" s="2292">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>169</v>
+      </c>
+      <c r="F766" t="n" s="2293">
+        <v>2026.0</v>
+      </c>
+      <c r="G766" t="n" s="2294">
+        <v>9.780008814144E12</v>
       </c>
       <c r="H766" t="s" s="2293">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="I766" t="s" s="2292">
-        <v>1806</v>
+        <v>2297</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" t="n" s="2296">
-        <v>1495379.0</v>
+        <v>1299761.0</v>
       </c>
       <c r="B767" t="s" s="2296">
         <v>13</v>
       </c>
       <c r="C767" t="s" s="2295">
-        <v>2297</v>
+        <v>2298</v>
       </c>
       <c r="D767" t="s" s="2295">
-        <v>2298</v>
+        <v>2299</v>
       </c>
       <c r="E767" t="s" s="2295">
-        <v>172</v>
+        <v>768</v>
       </c>
       <c r="F767" t="n" s="2296">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G767" t="n" s="2297">
-        <v>9.780008814144E12</v>
+        <v>9.781486319527E12</v>
       </c>
       <c r="H767" t="s" s="2296">
         <v>55</v>
       </c>
       <c r="I767" t="s" s="2295">
-        <v>2299</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" t="n" s="2299">
-        <v>1299761.0</v>
+        <v>1409682.0</v>
       </c>
       <c r="B768" t="s" s="2299">
         <v>13</v>
       </c>
       <c r="C768" t="s" s="2298">
-        <v>2300</v>
+        <v>2301</v>
       </c>
       <c r="D768" t="s" s="2298">
-        <v>2301</v>
+        <v>2302</v>
       </c>
       <c r="E768" t="s" s="2298">
-        <v>773</v>
+        <v>399</v>
       </c>
       <c r="F768" t="n" s="2299">
         <v>2025.0</v>
       </c>
       <c r="G768" t="n" s="2300">
-        <v>9.781486319527E12</v>
+        <v>9.781760764166E12</v>
       </c>
       <c r="H768" t="s" s="2299">
         <v>55</v>
       </c>
       <c r="I768" t="s" s="2298">
-        <v>2302</v>
+        <v>2303</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" t="n" s="2302">
-        <v>1409682.0</v>
+        <v>1423973.0</v>
       </c>
       <c r="B769" t="s" s="2302">
         <v>13</v>
       </c>
       <c r="C769" t="s" s="2301">
-        <v>2303</v>
+        <v>2304</v>
       </c>
       <c r="D769" t="s" s="2301">
-        <v>2304</v>
+        <v>2305</v>
       </c>
       <c r="E769" t="s" s="2301">
-        <v>405</v>
+        <v>338</v>
       </c>
       <c r="F769" t="n" s="2302">
         <v>2025.0</v>
       </c>
       <c r="G769" t="n" s="2303">
-        <v>9.781760764166E12</v>
+        <v>9.78176118202E12</v>
       </c>
       <c r="H769" t="s" s="2302">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I769" t="s" s="2301">
-        <v>2305</v>
+        <v>2306</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" t="n" s="2305">
-        <v>1423973.0</v>
+        <v>1424084.0</v>
       </c>
       <c r="B770" t="s" s="2305">
         <v>13</v>
       </c>
       <c r="C770" t="s" s="2304">
-        <v>2306</v>
+        <v>2307</v>
       </c>
       <c r="D770" t="s" s="2304">
-        <v>2307</v>
+        <v>2308</v>
       </c>
       <c r="E770" t="s" s="2304">
-        <v>344</v>
+        <v>1141</v>
       </c>
       <c r="F770" t="n" s="2305">
         <v>2025.0</v>
       </c>
       <c r="G770" t="n" s="2306">
-        <v>9.78176118202E12</v>
+        <v>9.780358729914E12</v>
       </c>
       <c r="H770" t="s" s="2305">
         <v>17</v>
       </c>
       <c r="I770" t="s" s="2304">
-        <v>2308</v>
+        <v>2309</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" t="n" s="2308">
-        <v>1424084.0</v>
+        <v>1337818.0</v>
       </c>
       <c r="B771" t="s" s="2308">
         <v>13</v>
       </c>
       <c r="C771" t="s" s="2307">
-        <v>2309</v>
+        <v>2310</v>
       </c>
       <c r="D771" t="s" s="2307">
-        <v>2310</v>
+        <v>2311</v>
       </c>
       <c r="E771" t="s" s="2307">
-        <v>1143</v>
+        <v>128</v>
       </c>
       <c r="F771" t="n" s="2308">
         <v>2025.0</v>
       </c>
       <c r="G771" t="n" s="2309">
-        <v>9.780358729914E12</v>
+        <v>9.781529519655E12</v>
       </c>
       <c r="H771" t="s" s="2308">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="I771" t="s" s="2307">
-        <v>2311</v>
+        <v>2312</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" t="n" s="2311">
-        <v>1337818.0</v>
+        <v>1201743.0</v>
       </c>
       <c r="B772" t="s" s="2311">
         <v>13</v>
       </c>
       <c r="C772" t="s" s="2310">
-        <v>2312</v>
+        <v>2313</v>
       </c>
       <c r="D772" t="s" s="2310">
-        <v>2313</v>
+        <v>2314</v>
       </c>
       <c r="E772" t="s" s="2310">
-        <v>131</v>
+        <v>180</v>
       </c>
       <c r="F772" t="n" s="2311">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G772" t="n" s="2312">
-        <v>9.781529519655E12</v>
+        <v>9.781761212994E12</v>
       </c>
       <c r="H772" t="s" s="2311">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I772" t="s" s="2310">
-        <v>2314</v>
+        <v>2315</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" t="n" s="2314">
-        <v>1201743.0</v>
+        <v>1396273.0</v>
       </c>
       <c r="B773" t="s" s="2314">
         <v>13</v>
       </c>
       <c r="C773" t="s" s="2313">
-        <v>2315</v>
+        <v>2316</v>
       </c>
       <c r="D773" t="s" s="2313">
-        <v>2316</v>
+        <v>2317</v>
       </c>
       <c r="E773" t="s" s="2313">
-        <v>183</v>
+        <v>2318</v>
       </c>
       <c r="F773" t="n" s="2314">
-        <v>2024.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G773" t="n" s="2315">
-        <v>9.781761212994E12</v>
+        <v>9.798868395758E12</v>
       </c>
       <c r="H773" t="s" s="2314">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I773" t="s" s="2313">
-        <v>2317</v>
+        <v>2319</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" t="n" s="2317">
-        <v>1396273.0</v>
+        <v>901063.0</v>
       </c>
       <c r="B774" t="s" s="2317">
         <v>13</v>
       </c>
       <c r="C774" t="s" s="2316">
-        <v>2318</v>
+        <v>2320</v>
       </c>
       <c r="D774" t="s" s="2316">
-        <v>2319</v>
+        <v>33</v>
       </c>
       <c r="E774" t="s" s="2316">
-        <v>2320</v>
+        <v>29</v>
       </c>
       <c r="F774" t="n" s="2317">
-        <v>2023.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G774" t="n" s="2318">
-        <v>9.798868395758E12</v>
+        <v>9.781760979034E12</v>
       </c>
       <c r="H774" t="s" s="2317">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="I774" t="s" s="2316">
         <v>2321</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" t="n" s="2320">
-        <v>901063.0</v>
+        <v>982877.0</v>
       </c>
       <c r="B775" t="s" s="2320">
         <v>13</v>
       </c>
       <c r="C775" t="s" s="2319">
         <v>2322</v>
       </c>
       <c r="D775" t="s" s="2319">
         <v>33</v>
       </c>
       <c r="E775" t="s" s="2319">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="F775" t="n" s="2320">
-        <v>2024.0</v>
+        <v>2022.0</v>
       </c>
       <c r="G775" t="n" s="2321">
-        <v>9.781760979034E12</v>
+        <v>9.781760979058E12</v>
       </c>
       <c r="H775" t="s" s="2320">
         <v>17</v>
       </c>
       <c r="I775" t="s" s="2319">
         <v>2323</v>
       </c>
     </row>
     <row r="776">
       <c r="A776" t="n" s="2323">
-        <v>982877.0</v>
+        <v>1424106.0</v>
       </c>
       <c r="B776" t="s" s="2323">
         <v>13</v>
       </c>
       <c r="C776" t="s" s="2322">
         <v>2324</v>
       </c>
       <c r="D776" t="s" s="2322">
-        <v>33</v>
+        <v>2325</v>
       </c>
       <c r="E776" t="s" s="2322">
         <v>21</v>
       </c>
       <c r="F776" t="n" s="2323">
-        <v>2022.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G776" t="n" s="2324">
-        <v>9.781760979058E12</v>
+        <v>9.78176172381E12</v>
       </c>
       <c r="H776" t="s" s="2323">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I776" t="s" s="2322">
-        <v>2325</v>
+        <v>2326</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" t="n" s="2326">
-        <v>1424106.0</v>
+        <v>1423980.0</v>
       </c>
       <c r="B777" t="s" s="2326">
         <v>13</v>
       </c>
       <c r="C777" t="s" s="2325">
-        <v>2326</v>
+        <v>2327</v>
       </c>
       <c r="D777" t="s" s="2325">
-        <v>2327</v>
+        <v>2328</v>
       </c>
       <c r="E777" t="s" s="2325">
-        <v>21</v>
+        <v>338</v>
       </c>
       <c r="F777" t="n" s="2326">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G777" t="n" s="2327">
-        <v>9.78176172381E12</v>
+        <v>9.781991142009E12</v>
       </c>
       <c r="H777" t="s" s="2326">
         <v>38</v>
       </c>
       <c r="I777" t="s" s="2325">
-        <v>2328</v>
+        <v>2329</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" t="n" s="2329">
-        <v>1423980.0</v>
+        <v>1285333.0</v>
       </c>
       <c r="B778" t="s" s="2329">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C778" t="s" s="2328">
-        <v>2329</v>
+        <v>2330</v>
       </c>
       <c r="D778" t="s" s="2328">
-        <v>2330</v>
+        <v>2331</v>
       </c>
       <c r="E778" t="s" s="2328">
-        <v>344</v>
+        <v>124</v>
       </c>
       <c r="F778" t="n" s="2329">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G778" t="n" s="2330">
-        <v>9.781991142009E12</v>
+        <v>9.781760996505E12</v>
       </c>
       <c r="H778" t="s" s="2329">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="I778" t="s" s="2328">
-        <v>2331</v>
+        <v>2332</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" t="n" s="2332">
-        <v>1285333.0</v>
+        <v>1088075.0</v>
       </c>
       <c r="B779" t="s" s="2332">
         <v>6</v>
       </c>
       <c r="C779" t="s" s="2331">
-        <v>2332</v>
+        <v>2333</v>
       </c>
       <c r="D779" t="s" s="2331">
-        <v>2333</v>
+        <v>2334</v>
       </c>
       <c r="E779" t="s" s="2331">
-        <v>127</v>
+        <v>524</v>
       </c>
       <c r="F779" t="n" s="2332">
         <v>2024.0</v>
       </c>
       <c r="G779" t="n" s="2333">
-        <v>9.781760996505E12</v>
+        <v>9.780143777403E12</v>
       </c>
       <c r="H779" t="s" s="2332">
         <v>50</v>
       </c>
       <c r="I779" t="s" s="2331">
-        <v>2334</v>
+        <v>2335</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" t="n" s="2335">
-        <v>1088075.0</v>
+        <v>1424055.0</v>
       </c>
       <c r="B780" t="s" s="2335">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C780" t="s" s="2334">
-        <v>2335</v>
+        <v>2336</v>
       </c>
       <c r="D780" t="s" s="2334">
-        <v>2336</v>
+        <v>249</v>
       </c>
       <c r="E780" t="s" s="2334">
-        <v>529</v>
+        <v>209</v>
       </c>
       <c r="F780" t="n" s="2335">
-        <v>2024.0</v>
+        <v>2021.0</v>
       </c>
       <c r="G780" t="n" s="2336">
-        <v>9.780143777403E12</v>
+        <v>9.781925713299E12</v>
       </c>
       <c r="H780" t="s" s="2335">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="I780" t="s" s="2334">
         <v>2337</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" t="n" s="2338">
-        <v>1424055.0</v>
+        <v>1289052.0</v>
       </c>
       <c r="B781" t="s" s="2338">
         <v>13</v>
       </c>
       <c r="C781" t="s" s="2337">
         <v>2338</v>
       </c>
       <c r="D781" t="s" s="2337">
-        <v>255</v>
+        <v>2339</v>
       </c>
       <c r="E781" t="s" s="2337">
-        <v>212</v>
+        <v>338</v>
       </c>
       <c r="F781" t="n" s="2338">
-        <v>2021.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G781" t="n" s="2339">
-        <v>9.781925713299E12</v>
+        <v>9.781761181382E12</v>
       </c>
       <c r="H781" t="s" s="2338">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="I781" t="s" s="2337">
-        <v>2339</v>
+        <v>2340</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" t="n" s="2341">
-        <v>1289052.0</v>
+        <v>1389072.0</v>
       </c>
       <c r="B782" t="s" s="2341">
         <v>13</v>
       </c>
       <c r="C782" t="s" s="2340">
-        <v>2340</v>
+        <v>2341</v>
       </c>
       <c r="D782" t="s" s="2340">
-        <v>2341</v>
+        <v>2342</v>
       </c>
       <c r="E782" t="s" s="2340">
-        <v>344</v>
+        <v>352</v>
       </c>
       <c r="F782" t="n" s="2341">
         <v>2025.0</v>
       </c>
       <c r="G782" t="n" s="2342">
-        <v>9.781761181382E12</v>
+        <v>9.781761269004E12</v>
       </c>
       <c r="H782" t="s" s="2341">
-        <v>30</v>
+        <v>55</v>
       </c>
       <c r="I782" t="s" s="2340">
-        <v>2342</v>
+        <v>2343</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" t="n" s="2344">
-        <v>1389072.0</v>
+        <v>1307021.0</v>
       </c>
       <c r="B783" t="s" s="2344">
         <v>13</v>
       </c>
       <c r="C783" t="s" s="2343">
-        <v>2343</v>
+        <v>2344</v>
       </c>
       <c r="D783" t="s" s="2343">
-        <v>2344</v>
+        <v>2345</v>
       </c>
       <c r="E783" t="s" s="2343">
-        <v>358</v>
+        <v>524</v>
       </c>
       <c r="F783" t="n" s="2344">
         <v>2025.0</v>
       </c>
       <c r="G783" t="n" s="2345">
-        <v>9.781761269004E12</v>
+        <v>9.781761350962E12</v>
       </c>
       <c r="H783" t="s" s="2344">
+        <v>38</v>
+      </c>
+      <c r="I783" t="s" s="2343">
+        <v>2346</v>
+      </c>
+    </row>
+    <row r="784">
+      <c r="A784" t="s" s="2347">
+        <v>13</v>
+      </c>
+      <c r="B784" t="s" s="2347">
+        <v>13</v>
+      </c>
+      <c r="C784" t="s" s="2346">
+        <v>2347</v>
+      </c>
+      <c r="D784" t="s" s="2346">
+        <v>2348</v>
+      </c>
+      <c r="E784" t="s" s="2346">
+        <v>13</v>
+      </c>
+      <c r="F784" t="s" s="2347">
+        <v>13</v>
+      </c>
+      <c r="G784" t="s" s="2348">
+        <v>13</v>
+      </c>
+      <c r="H784" t="s" s="2347">
         <v>55</v>
       </c>
-      <c r="I783" t="s" s="2343">
-[...27 lines deleted...]
-      </c>
       <c r="I784" t="s" s="2346">
-        <v>2348</v>
+        <v>216</v>
       </c>
     </row>
     <row r="785">
-      <c r="A785" t="s" s="2350">
-        <v>13</v>
+      <c r="A785" t="n" s="2350">
+        <v>1423799.0</v>
       </c>
       <c r="B785" t="s" s="2350">
         <v>13</v>
       </c>
       <c r="C785" t="s" s="2349">
         <v>2349</v>
       </c>
       <c r="D785" t="s" s="2349">
+        <v>2242</v>
+      </c>
+      <c r="E785" t="s" s="2349">
+        <v>352</v>
+      </c>
+      <c r="F785" t="n" s="2350">
+        <v>2025.0</v>
+      </c>
+      <c r="G785" t="n" s="2351">
+        <v>9.781761563492E12</v>
+      </c>
+      <c r="H785" t="s" s="2350">
+        <v>30</v>
+      </c>
+      <c r="I785" t="s" s="2349">
         <v>2350</v>
       </c>
-      <c r="E785" t="s" s="2349">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="786">
-      <c r="A786" t="n" s="2353">
-        <v>1423799.0</v>
+      <c r="A786" t="s" s="2353">
+        <v>13</v>
       </c>
       <c r="B786" t="s" s="2353">
         <v>13</v>
       </c>
       <c r="C786" t="s" s="2352">
         <v>2351</v>
       </c>
       <c r="D786" t="s" s="2352">
-        <v>2244</v>
+        <v>2352</v>
       </c>
       <c r="E786" t="s" s="2352">
-        <v>358</v>
-[...5 lines deleted...]
-        <v>9.781761563492E12</v>
+        <v>13</v>
+      </c>
+      <c r="F786" t="s" s="2353">
+        <v>13</v>
+      </c>
+      <c r="G786" t="s" s="2354">
+        <v>13</v>
       </c>
       <c r="H786" t="s" s="2353">
         <v>30</v>
       </c>
       <c r="I786" t="s" s="2352">
-        <v>2352</v>
-[...28 lines deleted...]
-        <v>1126</v>
+        <v>1124</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="C3:I3"/>
     <mergeCell ref="A4:I4"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup pageOrder="overThenDown" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>