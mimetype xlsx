--- v1 (2026-09-18)
+++ v2 (2026-11-03)
@@ -28,51 +28,51 @@
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2FAC5C14-94D1-41FC-99EF-5413F3109D97}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="3510" yWindow="3510" windowWidth="38700" windowHeight="14640" xr2:uid="{DCC73B79-16CF-4993-9EEF-AD5F1F0679F4}"/>
   </bookViews>
   <sheets>
     <sheet name="Booklist " sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11032" uniqueCount="2353">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10990" uniqueCount="2346">
   <si>
     <t>When using this booklist, please be aware of the need for guidance to ensure students select texts considered appropriate for their age, interest and maturity levels.</t>
   </si>
   <si>
     <t>This title is usually read by students in years 9, 10 and above.</t>
   </si>
   <si>
     <t>PRC ID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Author</t>
   </si>
   <si>
     <t>Level</t>
   </si>
   <si>
     <t>*</t>
   </si>
   <si>
     <t>Publisher</t>
   </si>
   <si>
@@ -172,171 +172,159 @@
   <si>
     <t xml:space="preserve">The 12 Birds of Christmas is a uniquely Australian Christmas carol.  Introducing some of our wonderful birds, this book showcases our most Christmassy birds and flowers in this joyful celebration of Christmas in Australia. </t>
   </si>
   <si>
     <t xml:space="preserve">200 minutes of mystery </t>
   </si>
   <si>
     <t>Heath, Jack</t>
   </si>
   <si>
     <t>10 Stories, 10 mysterious situations, 10 brave kids, 20 minutes of clues. Kane's parachute fails during a skydive. Is someone trying to kill him? Fang is investigated by secret police. Can she prove she isn't a traitor? Omar is buried alive in a coffin. How will he escape?</t>
   </si>
   <si>
     <t>24 hours with the vikings</t>
   </si>
   <si>
     <t>Cook, Lan &amp; Rodriguez, Pedro (ill)</t>
   </si>
   <si>
     <t>Usborne Publishing Ltd</t>
   </si>
   <si>
     <t>It's Toki's last day in Norway before he and h is family set sail for a new land. Join him and his sister for one last sword fighting lesson, hear tales of fearsome sea monsters and learn about magic runes. Then, play games and feast late into the night before the voyage begins.</t>
   </si>
   <si>
-    <t>A tempest of tea</t>
-[...5 lines deleted...]
-    <t>First Second</t>
+    <t>Adventures of Pongo and Stink, The</t>
+  </si>
+  <si>
+    <t>Nicol, Lisa &amp; Blair, Karen (ill)</t>
+  </si>
+  <si>
+    <t>Puffin Australia</t>
+  </si>
+  <si>
+    <t>3-4</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> A roll-in-the-mud adventure story about two piggies who love food, but bite off more than they can chew.</t>
+  </si>
+  <si>
+    <t>Afloat</t>
+  </si>
+  <si>
+    <t>Saunders, Kirli &amp; Blackwood, Freya (ill)</t>
+  </si>
+  <si>
+    <t>Little Hare Books</t>
+  </si>
+  <si>
+    <t>Roam the water with me. We are here to learn. Here to spin wisdom, to grow. From award-winning Gunai author Kirli Saunders and seven-time CBCA-winner Freya Blackwood comes Afloat, a story told in a time of climate crisis. Against a backdrop of a changed environment, an Elder leads a child along the waterways, sharing her People's knowledge and gathering community along the way. Afloat is an uplifting and inspiring picture book that uses the practice of weaving as a powerful metaphor for the honouring and teaching of First Nations wisdom, and the coming together of all people to survive, thrive and create a more hopeful future.</t>
+  </si>
+  <si>
+    <t>AI for beginners</t>
+  </si>
+  <si>
+    <t>Hall, Rose &amp; Firth, Rachel &amp; Warburton, Hylton (ill)</t>
+  </si>
+  <si>
+    <t>Artificial Intelligence is all about humans asking computers and other machines to think and even behave like humans, and to take on jobs that people find too difficult or too boring. But how do you actually define the term? What exactly can machines with AI already do, and what might they be able to do in the future? AI For Beginners answers all the questions - where answers exist - and raises debating points at every turn about what it all means. Should we be asking machines to do creative tasks, such as writing and illustrating books? Do we need to worry if intelligent machines need to be treated like people? Is there a chance that machines might take over the world, either by accident or on purpose? Is there any point going to school and doing homework if computers can do it all for us, and better?</t>
+  </si>
+  <si>
+    <t>Akarnae</t>
+  </si>
+  <si>
+    <t>Noni, Lynette</t>
+  </si>
+  <si>
+    <t>Pantera Press</t>
+  </si>
+  <si>
+    <t>Sixteen-year-old Alexandra Jennings is thrust into the fantasy world of Medora after walking through a mysterious doorway on her first day at a new school. Stranded and desperate to return home, she learns only the missing Professor Marselle can help. While waiting, Alex enrols at Akarnae Academy, a school for gifted teens, where she begins to adapt and make friends. But dark forces stir, and Alex finds herself at the centre of a dangerous mystery. As the fate of the Medorans rests on her shoulders, she must decide: will she risk everything, including her way home to save a world she's just begun to love?</t>
+  </si>
+  <si>
+    <t>Alan, king of the universe</t>
+  </si>
+  <si>
+    <t xml:space="preserve">McLaughlin, Tom </t>
+  </si>
+  <si>
+    <t>Hodder Children's Books (Australia)</t>
+  </si>
+  <si>
+    <t>An orange cat blessed with opposable thumbs, Alan is convinced he was born to rule and spends his days scheming up brilliant plans to fulfil his destiny - from creating a brand-new country, Alanland, to cloning himself in an attempt raise an entire army of Alans. And his hapless dog sidekick Fido is just happy to be along for the ride.</t>
+  </si>
+  <si>
+    <t>Alice with a why: Return to Wonderland</t>
+  </si>
+  <si>
+    <t>James, Anna &amp;  Land, Matthew (ill)</t>
+  </si>
+  <si>
+    <t>HarperCollins Australia</t>
+  </si>
+  <si>
+    <t>England, 1919. Alyce, with a Y, lives with her grandmother, the original Alice, having lost her father during the Great War. When a mysterious invitation to a tea party hits her square in the face, Alyce realises her grandmothers strange stories of a place called Wonderland might have some truth to them after all. But the land Alyce finds herself in feels different from the Wonderland of her grandmothers stories, for it is trapped in its own war. The Sun King and the Queen of the Moon are fighting over a stolen hour, and soon Alyce is tasked with setting it right. With the help of the Hatter, the Cheshire Cat and a Sailor Fox, Alyce will have to solve Wonderlands problems and, eventually, find her way back home.</t>
+  </si>
+  <si>
+    <t>All aboard! Discovering Sydney's Central Station</t>
+  </si>
+  <si>
+    <t>French, Jackie &amp; Heiduczek, Martina (ill)</t>
+  </si>
+  <si>
+    <t>New Frontier Publishing</t>
+  </si>
+  <si>
+    <t>ALL ABOARD! Journey through time and discover when Sydney Central station was first created right up until the opening of the modern Sydney Metro. From buildings to passengers, steam to electric, World War Two, overland to underground, this book will bring history and the station to life.</t>
+  </si>
+  <si>
+    <t>All about animals</t>
+  </si>
+  <si>
+    <t>Collins</t>
+  </si>
+  <si>
+    <t>All About Animals is great for inquisitive kids who love learning about wildlife. Find out about different types of animals - mammals, birds, fish, amphibians, and reptiles, their behaviour, diets, and habitats, how ecosystems work, endangered species and wildlife conservation and lots more.</t>
+  </si>
+  <si>
+    <t>All about space</t>
+  </si>
+  <si>
+    <t>All About Space is good for inquisitive kids who love learning about the universe. Find out about planets in the solar system, stars and constellations, asteroids, comets, and meteors, spacecraft and space exploration.</t>
+  </si>
+  <si>
+    <t>All the best liars</t>
+  </si>
+  <si>
+    <t>Kahaney, Amelia</t>
+  </si>
+  <si>
+    <t>Flatiron Books</t>
   </si>
   <si>
     <t>9plus</t>
-  </si>
-[...109 lines deleted...]
-    <t>Flatiron Books</t>
   </si>
   <si>
     <t xml:space="preserve">A psychological thriller. Three best friends grew up on the wrong side of the tracks in the stifling California desert desperately seeking a way out. Two weeks before the end of school  a fatal fire means nothing will ever be the same. They all will end up escaping. One by dying one by lying and the third by taking the fall.
 Usually read by students in Years 9, 10 and above.
 </t>
   </si>
   <si>
     <t>All this twisted glory</t>
   </si>
   <si>
     <t>Mafi, Tahereh</t>
   </si>
   <si>
     <t>Electric Monkey (London)</t>
   </si>
   <si>
     <t>As the long-lost heir to the Jinn throne, Alizeh has finally found her people -- and perhaps her crown. Cyrus, the mercurial ruler of Tulan, has offered her his kingdom in a twisted exchange: one that would begin with their marriage and end with his murder. Cyrus's dark reputation precedes him. killing him should be easy. But despite their best efforts to despise each other, Alizeh and Cyrus are drawn together over and over with an all-consuming thirst that threatens to destroy them both. And then Prince Kamran arrives in Tulan, ready to exact revenge
 Usually read by students in Years 9, 10 and above.</t>
   </si>
   <si>
     <t>All your wishes</t>
   </si>
   <si>
     <t>Fall in love with Two Hearts-romantic fiction for young hearts. Piper is the daughter of two famous Hollywood actors and is sick of being followed by the paparazzi everywhere they go. So when she gets the opportunity to spend six months attending a regular high school, something she's never done before, she grabs it with both hands. Piper moves in with her childhood friends, twins Chloe and Cooper, and they all agree to keep Piper's true identity a secret. Piper finds herself in a confusing new world. The cutest boy at school, Cruz, takes an interest in her, and the coolest girl suddenly wants to become friends. But why? Despite Chloe and Cooper's warnings, Piper is drawn to Cruz and his friends, who she's adamant are not as shallow as they may appear.</t>
   </si>
@@ -1048,50 +1036,53 @@
     <t>Zhang, Amy</t>
   </si>
   <si>
     <t>Greenwillow</t>
   </si>
   <si>
     <t xml:space="preserve">Seventeen-year-old Ocean Sun moves to New York City to start college, but she defers her enrolment, keeping it a secret from her immigrant mother, and instead uses the time to deal with her ambivalence about her place in the world.
 Usually read by students in Years 9, 10 or above. </t>
   </si>
   <si>
     <t>Castle crashing</t>
   </si>
   <si>
     <t>Rowe, Andrea &amp; Sommerville, Hannah</t>
   </si>
   <si>
     <t>Bonnie knows how to build sandcastles best, but her friends insist on building their own castles, every way but Bonnie's way. When Bonnie's frustration boils over, her emotions come crashing down and she storms off into the whisper-quiet dunes. Her friends are patient and understanding as they wait for her to navigate her feelings. But can Bonnie show herself the same kindness? A story celebrating friendship and self-discovery.</t>
   </si>
   <si>
     <t>Cat's Cradle: Suri's dragon</t>
   </si>
   <si>
     <t>Rioux, Jo</t>
   </si>
   <si>
+    <t>First Second</t>
+  </si>
+  <si>
     <t>Suri gets a chance to show off her monster-taming skills as her journey with Caglio, Kolya, and her giant-sized lap dog, Byron, continues. With the caitsiths in hot pursuit, can this ragtag crew make it to the Monster's Cradle? To get to the Cradle, Suri and her friends must pass through Bridgetown, but the tollbooth charges an outrageous entrance fee! Luckily, monster tamers may pass through for free. All Suri needs to do is help the town with its "little monster problem." When she learns this problem involves a vengeful and strangely familiar dragon, her courage is put to the test</t>
   </si>
   <si>
     <t>Cat's cradle: The mole king's lair</t>
   </si>
   <si>
     <t>Suri, Caglio and Byron continue their journey to the Monster's Cradle but their epic journey requires money and provisions, and they have neither. When Suri discovers a mole king's lair and meets a thief who knows the way to its treasure, she's sure she has found the solution to their problem. She wasn't counting on an ancient curse, a monster-hunting prince and a mighty mole queen to stand in the way!</t>
   </si>
   <si>
     <t>Catalpa: Escape to freedom</t>
   </si>
   <si>
     <t>Lefroy, Mike &amp; Lefroy, Joy</t>
   </si>
   <si>
     <t>A true story of the audacious attempt to free six Irish prisoners from a remote British prison. From half a world away, supporters and spies hatched a plot to return the men to freedom. But could it work? It would take the courage of one captain and his crew to pull off the daring rescue.</t>
   </si>
   <si>
     <t>Catch</t>
   </si>
   <si>
     <t>Brill, Sarah</t>
   </si>
   <si>
     <t>Allen &amp; Unwin Pty Ltd</t>
@@ -1399,50 +1390,54 @@
 </t>
   </si>
   <si>
     <t>Crookhaven: The impossible fortress</t>
   </si>
   <si>
     <t>It's Gabriel's fourth year at Crookhaven School for Thieves, and it's the most challenging one yet. Along with mastering a new class - Lay of the Land - this year's Break-in is set in a perilous location known as the Impossible Fortress. The crew must put everything they've learned to the test outside of the school gates. The real world can be a dark and dangerous place, but there may be something lurking within Crookhaven that the crew should be wary of too...</t>
   </si>
   <si>
     <t>Crookhaven: The island heist</t>
   </si>
   <si>
     <t>It's Gabriel's third year at Crookhaven School for Thieves. Along with the usual Break-In challenge - this year to Reclamation island - and difficult new classes like Signs &amp; Signals, Gabriel and his friends have another goal: taking down the Nameless. The Nameless are the very worst type of criminals - they steal, trick and kidnap for their own benefit, rather than to do good in the world. Each member of Gabriel's crew has a very personal reason for wanting to take the Nameless down - but what can a group of underage school children do compared to the most powerful crew of the underworld?  Luckily, there might be something hidden at Crookhaven that could help them. But first they have to find it...</t>
   </si>
   <si>
     <t>Crookhaven: The thieves' revenge</t>
   </si>
   <si>
     <t>Gabriel and his crew have called Crookhaven home for five years, but when it comes to the ultimate Break-in challenge - breaking into the school itself - they'll discover it has more secrets than they ever imagined. Despite the excitement of their final year, and a new lesson called Groundwork, the threat of the Nameless looms over them all. Gabriel knows he and his loved ones will never be safe until the Nameless are caught. but how far will he go to take them down?</t>
   </si>
   <si>
     <t>Cruel is the light</t>
   </si>
   <si>
     <t>Clark, Sophie</t>
+  </si>
+  <si>
+    <t>A brutal war between demons and humanity has raged across Europe for over a century, At its heart are two elite soldiers: Selene Alleva, a powerful exorcist trained at the prestigious Vatican Academy, and foot soldier Jules Lacroix, unrivalled in battle. When their paths cross, despite initial distrust -- then unwelcome attraction -- Jules and Selene discover a terrible secret at the heart of the Holy Vatican City. Soon Jules is forced to question everything he's ever known -- including himself. And Selene, unable to ignore her growing feelings for Jules, must make an impossible choice between love and duty. 
+Usually read by students in Years 9, 10 and above.</t>
   </si>
   <si>
     <t>Curious facts about everything: 1,500 interesting facts to amaze you</t>
   </si>
   <si>
     <t>Baker, Laura &amp; Newland, Sonya</t>
   </si>
   <si>
     <t>Fascinate your friends and family with 1,500 mind-boggling facts about everything. Bursting with brain-bending facts on animals, the natural world, science, space, history, sports, art, music, and more.</t>
   </si>
   <si>
     <t>Cynthia is a wild dog</t>
   </si>
   <si>
     <t>Riddle, Tohby</t>
   </si>
   <si>
     <t xml:space="preserve">Cynthia is a wild dog. She hunts anything that moves. She scavenges for food. Because that's what wild dogs do.
 </t>
   </si>
   <si>
     <t>Daisy and Bug: Treehouse troubles</t>
   </si>
   <si>
     <t>Haan, Kim De</t>
@@ -3093,51 +3088,52 @@
   <si>
     <t>Human for Kingsley, A</t>
   </si>
   <si>
     <t>Evans, Gabriel</t>
   </si>
   <si>
     <t>Kingsley had decided to own a human. This was not a decision to be taken lightly. After all, owning a human is a responsibility. But finding the right kind of human is much harder than Kingsley expected. Some are too bossy. Some are too busy. And some just don't seem to appreciate a dog the way they should. Will Kingsley ever find a human that is exactly right?</t>
   </si>
   <si>
     <t>I am not a fish</t>
   </si>
   <si>
     <t>Guest, Patrick &amp; Abey, Katie</t>
   </si>
   <si>
     <t>'I'm not a fish. No way. That's not me .'A joyful story about embracing your unique self... even when you have to swim against the tide.</t>
   </si>
   <si>
     <t>I could give you the moon</t>
   </si>
   <si>
     <t>Liang, Ann</t>
   </si>
   <si>
-    <t>While Chanel has spent her entire life making herself into the brightest star, Ares has has been trying to fade into the background. When the two meet and share a shocking vision of the future, Ares realises Chanel is the key to finding his missing brother, while Chanel grows convinced that only Ares can keep her parents' separation nothing more than a shameful secret. Usually read by students in years 9, 10, and above.</t>
+    <t>While Chanel has spent her entire life making herself into the brightest star, Ares has has been trying to fade into the background. When the two meet and share a shocking vision of the future, Ares realises Chanel is the key to finding his missing brother, while Chanel grows convinced that only Ares can keep her parents' separation nothing more than a shameful secret. 
+Usually read by students in years 9, 10, and above.</t>
   </si>
   <si>
     <t>I flew around the world</t>
   </si>
   <si>
     <t>Rutherford, Zara &amp; Liu, Jiatong (ill)</t>
   </si>
   <si>
     <t>Dorling Kindersley</t>
   </si>
   <si>
     <t>In August of 2021, 19-year old Zara Rutherford embarked on a mission to fly solo around the world. 155 days later, she returned victorious.  Over five months, the brave young explorer encountered ice caps, volcanoes, bolts of lightning, wildfires, freezing temperatures, typhoons, remote stretches of sky, turbulence, and much more.</t>
   </si>
   <si>
     <t>I hear a buho</t>
   </si>
   <si>
     <t>MacKay, Raquel &amp; Fonseca, Armando (ill)</t>
   </si>
   <si>
     <t>This is a rhyming story with text in English and Spanish, which encompasses language, the parent-child bond, nature and the benefit of being still and listening.</t>
   </si>
   <si>
     <t>I in the island, The</t>
   </si>
@@ -4671,52 +4667,52 @@
   </si>
   <si>
     <t>Merrison, Carl &amp; Hustler, Hakea &amp; Leffler, Dub (ill)</t>
   </si>
   <si>
     <t>We first met Mia in Black Cockatoo as she navigated her way through culture, Country and familial ties. The second book Dirrarn, follows Mia as she finds herself at boarding school navigating the challenges of living thousands of kilometres away from home and family and maintaining her sense of identity and belonging. In this final book, Mia is now studying Conservation and Wildlife Science at university whilst working part-time for a wildlife sanctuary when she is suddenly called upon to return home to her family. She is faced with the responsibility to protect the country, which her Jiwalji has given her. It is time for Mia to fight for country, and her education, knowledge and experience in wildlife science will guide her. 
 Aboriginal and Torres Strait Islander readers are advised that this book may contain images and names of people who have died.</t>
   </si>
   <si>
     <t>Night tiger, The</t>
   </si>
   <si>
     <t>Clark, Sherryl &amp; Sommerville, Hannah (ill)</t>
   </si>
   <si>
     <t xml:space="preserve">After the sun sets, the night creeps in and it's time for bed. But darkness shrinks as the full moon springs up above the trees, lighting the gardens and inviting a child to take on a night-time adventure.
 </t>
   </si>
   <si>
     <t>Nightblood Prince, The</t>
   </si>
   <si>
     <t>Chang, Molly X</t>
   </si>
   <si>
-    <t xml:space="preserve">Two Princes. One prophecy. A fate she cannot outrun. Torn from her family as a child and raised in the palace to one day marry the Crown Prince of the most powerful empire in the land. Plagued with nightmares of bloodshed, Fei tries to rebel against her fate. To outrun destiny, Fei must spark a wave of events that will change the wo
-Usually read by students in Years 9, 10 and above.rld as she knows it. </t>
+    <t>Two Princes. One prophecy. A fate she cannot outrun. Torn from her family as a child and raised in the palace to one day marry the Crown Prince of the most powerful empire in the land. Plagued with nightmares of bloodshed, Fei tries to rebel against her fate. To outrun destiny, Fei must spark a wave of events that will change the world as she knows it. 
+Usually read by students in Years 9, 10 and above.</t>
   </si>
   <si>
     <t>Nightmare house, The</t>
   </si>
   <si>
     <t>Allen, Sarah</t>
   </si>
   <si>
     <t>Penny Hope used to be brave, but that was before she met the Fear Maker. Years later, he still haunts her nightmares -- a tall, thin man with red eyes, in a haunted house in the woods, who devours human souls and leaves their eyes hollow and empty. Penny's beloved grandma tells her to write down these nightmares as poems in her notebook. But then Penny starts seeing blank-eyed people in the waking world, too. She's the only one who notices. As more people around her fall prey to the Fear Maker, Penny must gather her courage once and for all to save the souls of those she loves. With the help of a magic garden and a new friend, she ventures to the Fear Maker's house. But the house is a labyrinth of shadows and tricks -- and the Fear Maker's fun is just beginning. Can a pocketful of sunflower seeds and a notebook filled with poems be enough to defeat a master of nightmares? And if Penny sets foot in the Fear Maker's house, will she ever leave?</t>
   </si>
   <si>
     <t>Nightsong</t>
   </si>
   <si>
     <t>Soweol Han, Sally</t>
   </si>
   <si>
     <t>After a big day in the noisy city, Lewis and his mother are heading home. But on the way, their bus breaks down, leaving them stuck on the side of a country road. It's still and quiet, but when Lewis ventures into a nearby field, he discovers that nature is full of wonder and music.</t>
   </si>
   <si>
     <t>Ningaloo: Australia's wild wonder</t>
   </si>
   <si>
     <t>Winton, Tim &amp; Lane, Cindy (ill)</t>
   </si>
@@ -5287,51 +5283,52 @@
     <t>Quarks, sparks and quantum mysteries: a cosmic guide to the building blocks of our universe</t>
   </si>
   <si>
     <t>Harvey-Smith, Lisa &amp; Ryan, Aidan (ill)</t>
   </si>
   <si>
     <t>All things in the universe are governed by the laws of science, but what happens when nature acts in unexpected ways? Why does the bizarre behavior of tiny particles in the quantum world bamboozle us? How can objects on opposite sides of the universe be connected?
 In Quarks, Sparks and Quantum Mysteries, award-winning astrophysicist Professor Lisa Harvey-Smith takes young readers on a journey to meet the invisible forces that guide everything from the smallest atom to the shape of the cosmos, exploring theories of space and time, black holes, gravitational waves, and much more.</t>
   </si>
   <si>
     <t>Queen in the cave, The</t>
   </si>
   <si>
     <t>Sarda, Julia</t>
   </si>
   <si>
     <t>Led by their eldest sister, Franca, Tomasina and Carmela are led deep into the forest behind their house in search of a queen. The sisters stick close together as they encounter strange and unusual creatures until they reach a cave with the strangest creature of all.</t>
   </si>
   <si>
     <t>Queen of faces</t>
   </si>
   <si>
     <t>Lord, Petra</t>
   </si>
   <si>
-    <t>In the nation of Caimor, the wealthy buy and trade bodies like clothes. But Ana can only afford a grey, damaged male form, and by her seventeenth birthday, it's already falling apart. As her extraordinary magical ability grows, but her body continues to fail her, she is left with only one choice: become an assassin for Paragon Academy, Caimor's prestigious school of magic. But rebellion brews in Caimor, and at its helm is Khaiovhe, the most infamous dark mage in history. As Ana steals, fights and kills for Paragon, and forms a tentative alliance -- and maybe more -- with the elusive Wes, she discovers secrets that transform her concept of hero and villain... while striving, above all, to become her truest self. And that might just be the most powerful thing of all</t>
+    <t>In the nation of Caimor, the wealthy buy and trade bodies like clothes. But Ana can only afford a grey, damaged male form, and by her seventeenth birthday, it's already falling apart. As her extraordinary magical ability grows, but her body continues to fail her, she is left with only one choice: become an assassin for Paragon Academy, Caimor's prestigious school of magic. But rebellion brews in Caimor, and at its helm is Khaiovhe, the most infamous dark mage in history. As Ana steals, fights and kills for Paragon, and forms a tentative alliance -- and maybe more -- with the elusive Wes, she discovers secrets that transform her concept of hero and villain... while striving, above all, to become her truest self. And that might just be the most powerful thing of all
+Usually read by students in Years 9, 10 and above.</t>
   </si>
   <si>
     <t xml:space="preserve">Quokka finds a friend </t>
   </si>
   <si>
     <t>Stewart, Katie</t>
   </si>
   <si>
     <t>When Quokka meets Seal, he wants to be friends. Quokka thinks that making Seal smile would be a great way to start. But, despite his best efforts, Seal doesn't smile. Can they be friends after all?</t>
   </si>
   <si>
     <t>Quoll</t>
   </si>
   <si>
     <t>Cheng, Christopher &amp; Lane, Cindy (ill)</t>
   </si>
   <si>
     <t>An exciting addition to the narrative non-fiction series Nature Storybooks, about an Eastern Quoll.
 The blue-black sky is painted with glistening stars. Quoll has woken. It's playtime here in the moonlit night.
 Join a female Eastern quoll and her playful pups as they venture through the forest and fields on their nightly hunt for food.</t>
   </si>
   <si>
     <t>Rainbow fish and the great escape</t>
   </si>
   <si>
@@ -5857,51 +5854,51 @@
   </si>
   <si>
     <t>Vass, Coral &amp; Fielden, Blithe</t>
   </si>
   <si>
     <t>Sammy loves to splash in puddles, dangle from trees, look for ladybirds and skip and dance down the path to her very own beat.
 TAP, DA-DUM, TAP, TAP, DA-DUM!
 But when Sammy turns five, she feels silly wearing her tutu and gumboots, and so she stops dancing altogether. Eventually, Sammy cannot hear her beat any more - the very beat that makes her special. How does Sammy find her beat again?</t>
   </si>
   <si>
     <t>Skippy Blackfeet</t>
   </si>
   <si>
     <t>Fraser, Rebecca &amp; Horn, Jennifer (ill)</t>
   </si>
   <si>
     <t>'Skippy Blackfeet lives behind the cemetery walls. He's often hungry and lonely... but safe.  When May finds Skippy Blackfeet and brings him home, their adventures begins.  For starters they need to win May's dad over. Then there's the fierce neighbourhood dog, birthday party bungles, tumultuous trips to town, fireworks and thunderstorms, and everything in between!  But Skippy Blackfeet and May go together like milk and sardines, and together they can face any challenge.  Three stories in one collection of a loving cat and his best friend May.s</t>
   </si>
   <si>
     <t>Skipshock</t>
   </si>
   <si>
     <t>O'Donoghue, Caroline</t>
   </si>
   <si>
-    <t>: Margo is on a train to a new boarding school when she slips into another dimension, passing from the height of Irish summer into the chill of an alien winter, from a 24-hour day to one that begins and ends in just six hours. From a stranger on the train - a travelling salesman by the name of Moon - she learns that New Davia is part of a world scarred by uprisings, travel bans and world sealings. Power is determined by time - who has it, who doesn't, and who has the freedom to travel between time zones. Can Margo find a way to get back home - or will she choose to stay in a world where her teenagehood is slipping away faster than ever before, but where she may have found the only person with whom she would choose to spend eternity? 
+    <t>Margo is on a train to a new boarding school when she slips into another dimension, passing from the height of Irish summer into the chill of an alien winter, from a 24-hour day to one that begins and ends in just six hours. From a stranger on the train - a travelling salesman by the name of Moon - she learns that New Davia is part of a world scarred by uprisings, travel bans and world sealings. Power is determined by time - who has it, who doesn't, and who has the freedom to travel between time zones. Can Margo find a way to get back home - or will she choose to stay in a world where her teenagehood is slipping away faster than ever before, but where she may have found the only person with whom she would choose to spend eternity? 
 A dazzlingly inventive sci-fi fantasy romance.
 Usually read by students in Years 9, 10 and above.</t>
   </si>
   <si>
     <t>Skulduggery Pleasant series</t>
   </si>
   <si>
     <t>Landy, Derek</t>
   </si>
   <si>
     <t>Sleepover BFFs: Big dreams</t>
   </si>
   <si>
     <t>Harris, Fiona</t>
   </si>
   <si>
     <t>BFFs Abbie, Violet, Zi and Naira love hanging out and having SLEEPOVERS! And when a new girl, Mackenzie moves to town, Abbie has the perfect plan to welcome her a SLEEPOVER of course. Will their firsr sleepover be a huge success or and EPIC FAIL?</t>
   </si>
   <si>
     <t>Sleepover BFFs: Bright star</t>
   </si>
   <si>
     <t>A fun and relatable story about friendship, creativity, and finding the confidence to shine. When the girls plan something exciting for a school talent show, things don't go quite as expected, leaving one friend questioning her abilities. With the support of her BFFs, she learns that believing in yourself - and having people who cheer you on - can make all the difference. Warm, engaging, and full of heart, this is a great read for anyone who loves stories about friendship and growing confidence.</t>
   </si>
   <si>
@@ -6130,56 +6127,50 @@
   <si>
     <t>Forster, Kate</t>
   </si>
   <si>
     <t>Fall in love with Two Hearts-romantic fiction for young hearts. When it comes to surviving Year 9, Ava Riccardo has three rules: 1. Stay invisible. 2. Stay quiet. 3. Never bring attention to herself. But when her best friend, Izzy, convinces her to audition for the school play, a modern Romeo and Juliet, everything changes. Somehow, Ava lands the lead role, opposite Cameron Reed, Izzy's long-time crush and the funniest, cutest guy in their year. Now, Ava must navigate rehearsals, school work, Izzy's anger with her for getting the lead role, and her own growing crush on Cameron. But as the spotlight grows brighter, so does the tension between friendship and first love. Ava never wanted to be the centre of attention. So, why does it feel so right standing beside Cameron on stage?</t>
   </si>
   <si>
     <t>Stand proud</t>
   </si>
   <si>
     <t>Hynes, Nicho &amp; Silva, Marlee &amp; Douglas, Blak (ill)</t>
   </si>
   <si>
     <t xml:space="preserve"> The inspiring story of rugby league star Nicho Hynes, who grew up to find his passion when he found his people. </t>
   </si>
   <si>
     <t>Stand up! Speak up!</t>
   </si>
   <si>
     <t>Andrew Joyner</t>
   </si>
   <si>
     <t>After attending a climate march, a young activist is motivated to make an effort and do her part to help the planet... by organizing volunteers to work to make green changes in their community, from cleaning a lake, to planting trees, to making composting bins, to hosting a clothing swap and more! Here is an uplifting picture book that is an important reminder that no change is too small--and no person is too young--to make a difference.</t>
   </si>
   <si>
-    <t>Steeping of blood, A</t>
-[...4 lines deleted...]
-  <si>
     <t>Stop! Gangster koala!</t>
   </si>
   <si>
     <t>Squeaky Minders actor Archie is the nicest, cuddliest koala in town. But he wakes up after a filming accident convinced he's Hoodlum Pie-Claw, his lemon-meringue-pie throwing gangster character from the show. And there's nothing cuddly about Hoodlum, as the other animals at the Pawprint Productions studios are about to discover... Meek and Squeak are hot on Hoodlum's tail but can they stop the gangster koala's reign of terror before calamity strikes?</t>
   </si>
   <si>
     <t>Stories from Magic beach: The book of the Robert Connolly film</t>
   </si>
   <si>
     <t>Lester, Alison &amp; Kelly, Emma</t>
   </si>
   <si>
     <t>Ten children find themselves on a magic beach of their imagination. They explore caves, build giant sandcastles, poke around rock pools and converse with sea animals. They dive with horses in the waves and play with magical underwater creatures. Sandcastles are built and destroyed in terrible wars. Pirates smuggle treasure into caves. And Dreamtime serpents fly through the sky and shed their scales. The dreams of these children are limitless and the magic of the beach will be in their hearts forever.</t>
   </si>
   <si>
     <t>Storm</t>
   </si>
   <si>
     <t>Saxby, Claire &amp; Racklyeft, Jess (ill)</t>
   </si>
   <si>
     <t>It begins with a puff. Then another. A flutter, a ripple, a shiver show where the breeze blows. Tiny water drops join and grow until they are too heavy to stay aloft. Lightning cracks and thunder bellows. The storm is here.
 An evocative exploration of the birth of a thunderstorm and the effects of wind and weather on the natural environment.</t>
   </si>
   <si>
@@ -6237,51 +6228,51 @@
   <si>
     <t>Super epic dragon quest: The slimy eyeball</t>
   </si>
   <si>
     <t>Arlo and Julia are deep in the heart of the Icky-Wicky Ooey-Gooey Forest, searching for Super Epic Dragon's next treasure. Unfortunately, so are vengeful Giggle Goblins, a disgustingly stinky swamp, and a deadly (but adorable) two-headed hydra. Is restoring the glory of Ticklebrook really worth all this trouble?</t>
   </si>
   <si>
     <t>Survival in space: The Apollo 13 mission</t>
   </si>
   <si>
     <t>Long, David &amp; Tambellini, Stefano (ill)</t>
   </si>
   <si>
     <t>A fact-filled and captivating retelling of one of history's most famous space missions, publishing to coincide with the 50th anniversary of Apollo 13's fateful launch.</t>
   </si>
   <si>
     <t>Susurrus, The</t>
   </si>
   <si>
     <t>Young-Evans, Genevieve &amp; James, Cate (ill)</t>
   </si>
   <si>
     <t>Frankie doesnt know what a susurrus is. She knows it not its not a platypus, an octopus, or even a kind of saurus. So Frankie searches for the susurrus, while her friend Andy has suggestions as to what a susurrus might be. Everyone has a go at guessing what a susurrus is. But no one has ever seen one. What is a susurrus? Frankie now knows. Do you?</t>
   </si>
   <si>
-    <t>Swan's daughter, The</t>
+    <t>Swan's daughter, The : a possibly doomed love story</t>
   </si>
   <si>
     <t>Chokshi, Roshani</t>
   </si>
   <si>
     <t xml:space="preserve">Prince Arris knows that marriage means murder. Thanks to a poorly worded wish to a sea witch, all one needs to rule the Isle of Malys is the heart and hand of the kingdom's heir. Historically, this has been construed quite literally.  Thus, Arris expects that the day after his marriage and murder he will wake up as a sentient tree alongside the rest of his predecessors. His only chance at a long life is finding true and lasting love. When Arris's parents announce a tournament of brides to compete for his hand and heart, a slew of eligible, lovely and (possibly murderous) bachelorettes make their way to Rathe Castle. Amidst glittering balls in ozorald caves, strolls through menageries of daydream trees and pearl crocodiles, tea time on glass boats and kisses that leave his head spinning, Arris cannot tell who is here out of love for him...or lust for power.  Until he meets Demelza.  As a veritas swan, Demelza's song wrings out the truth. Forced into hiding, Demelza strikes a deal. Arris will provide her with safekeeping in exchange for her truth-telling song to sort through his potential brides.
 Usually read by students in Years 9, 10 and above. </t>
   </si>
   <si>
     <t>Sweet heartbreak</t>
   </si>
   <si>
     <t>'Popular. Powerful. Filthy Rich. Noah Hastings is everything I'm not. Our worlds never should have collided, but when my long-lost father reappears my life is flipped upside down. It turns out, he's ridiculously wealthy, and without warning he plucks me from my simple life and throws me into a world of excess. He's sending me to the most elite boarding school in the country, where money and status mean everything. He gives me only one rule while I'm there - stay away from Noah Hastings. It should be a simple request. Noah is the king of Weybridge Academy, the heir to an empire and a serial heartbreaker. I'm just the new girl who grew up waiting tables. I don't fit into Noah's world, and he could never be a part of mine. There's more to this boy than I expected, though, and he seems just as drawn to me as I am to him. But it's not only our differences that stand between us - it's the secrets we keep. This title is usually read by students in years 9, 10 and above.</t>
   </si>
   <si>
     <t>Swifts, The</t>
   </si>
   <si>
     <t>Lincoln, Beth &amp; Powell, Claire (ill)</t>
   </si>
   <si>
     <t>Shenanigan Swift doesn't believe in destiny. Her relatives may think her name means she's fated to be a troublemaker, but Shenanigan knows she can be whatever she wants - pirate, explorer, or even detective. Which is lucky, really, because when one of the Family tries to murder Arch-aunt Schadenfreude, someone has to work out whodunnit.</t>
   </si>
   <si>
     <t>Take a chance on me</t>
@@ -6543,59 +6534,50 @@
     <t>Tinysaurs, The</t>
   </si>
   <si>
     <t>Odgers, Sally &amp; Thomas, Adele K</t>
   </si>
   <si>
     <t>The tinysaurs are the smallest dinosaurs in the land: living in tunnels, foraging for food and hiding out of the way of big stomping feet and swooshing tails. Until one day, they discover a hidden entrance to The Enchanted Valley! Could this magical new world of sparkling lakes, ancient forests and mysterious creatures become their new home?</t>
   </si>
   <si>
     <t>Toilet time machine</t>
   </si>
   <si>
     <t>Serrels, Mark &amp; Innes, Ruby (ill)</t>
   </si>
   <si>
     <t>Max has big problems. The toilet is busted, his dad is now a toddler (who won't stop weeing everywhere) and his little brother has transformed into a 100-year-old man! Oh, not to mention that the broken toilet is actually a time machine. Can Max fix the toilet time machine before bot his dad and his little brother cease to exist?</t>
   </si>
   <si>
     <t>Tomato sandwich</t>
   </si>
   <si>
     <t>Magerl, Caroline</t>
   </si>
   <si>
     <t>Ottily has decided that today will be magical. She pulls on her fairy dress, waves her wand and wishes for a fairy cake! But instead, Dad gives her tomato sandwich.</t>
-  </si>
-[...7 lines deleted...]
-    <t>Penny Albright has fought night after night to escape Malin's contract, but now her free will is at stake. As the Warden prepares to destroy magic at the Samhain ball, Penny's family is missing, her friends are captive, and only the chained Sorcerer on the library's ninth floor can help. One drop of blood could free him - or doom them all. Torn between her Resistance circle and the covens, Penny must risk love, loyalty, and her life in a rebellion where a single night could ignite a war or shatter her heart.</t>
   </si>
   <si>
     <t>Tony the moany groany pony</t>
   </si>
   <si>
     <t>Avery, Sean E</t>
   </si>
   <si>
     <t>Tony is a moany groany pony. When the farmyard animals have a fabulous and fantastical parade, Tony is not impressed. Will he keep his opinions to himself.. or tell us how he really feels?</t>
   </si>
   <si>
     <t>Too many tigers</t>
   </si>
   <si>
     <t>Reeve, Monica</t>
   </si>
   <si>
     <t>Most people know of the Tasmanian Tiger. Do you know how they actually became extinct...and were there ever "too many tigers"? Journey through this pictorial timeline to find out what really happened and how we can use our past to better care for the unique species of today.</t>
   </si>
   <si>
     <t>Train of thought</t>
   </si>
   <si>
     <t>Horn, Jess &amp; Wells, Hayley (ill)</t>
   </si>
@@ -7466,103 +7448,76 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <top style="thin"/>
     </border>
     <border>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
     <border>
       <left style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2355">
+  <cellXfs count="2346">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...25 lines deleted...]
-      <alignment wrapText="true" vertical="top" horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyAlignment="true" applyBorder="true">
       <alignment wrapText="true" vertical="top" horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyAlignment="true" applyBorder="true">
       <alignment wrapText="true" vertical="top" horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="8" xfId="0" applyAlignment="true" applyBorder="true" applyNumberFormat="true">
       <alignment wrapText="true" vertical="top" horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyAlignment="true" applyBorder="true">
       <alignment wrapText="true" vertical="top" horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyAlignment="true" applyBorder="true">
       <alignment wrapText="true" vertical="top" horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="8" xfId="0" applyAlignment="true" applyBorder="true" applyNumberFormat="true">
       <alignment wrapText="true" vertical="top" horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyAlignment="true" applyBorder="true">
       <alignment wrapText="true" vertical="top" horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyAlignment="true" applyBorder="true">
       <alignment wrapText="true" vertical="top" horizontal="center"/>
     </xf>
@@ -14868,51 +14823,51 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{04F3603E-42A2-406E-8703-C55AB72D7A0E}">
-  <dimension ref="A1:I786"/>
+  <dimension ref="A1:I783"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="B10" sqref="B10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" customWidth="true" style="1" width="10.85546875"/>
     <col min="2" max="2" customWidth="true" style="1" width="1.7109375"/>
     <col min="3" max="3" customWidth="true" style="1" width="39.42578125"/>
     <col min="4" max="4" customWidth="true" style="1" width="30.5703125"/>
     <col min="5" max="5" customWidth="true" style="1" width="25.85546875"/>
     <col min="6" max="6" customWidth="true" style="1" width="9.0"/>
     <col min="7" max="7" customWidth="true" style="1" width="24.140625"/>
     <col min="8" max="8" customWidth="true" style="1" width="7.7109375"/>
     <col min="9" max="9" customWidth="true" style="1" width="40.0"/>
     <col min="10" max="10" style="2" width="9.140625"/>
     <col min="11" max="16384" style="1" width="9.140625"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="34.5">
       <c r="A1" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="8"/>
@@ -15233,22434 +15188,22347 @@
       </c>
       <c r="C14" t="s" s="36">
         <v>43</v>
       </c>
       <c r="D14" t="s" s="36">
         <v>44</v>
       </c>
       <c r="E14" t="s" s="36">
         <v>45</v>
       </c>
       <c r="F14" t="n" s="37">
         <v>2026.0</v>
       </c>
       <c r="G14" t="n" s="38">
         <v>9.781835406816E12</v>
       </c>
       <c r="H14" t="s" s="37">
         <v>17</v>
       </c>
       <c r="I14" t="s" s="36">
         <v>46</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n" s="40">
-        <v>1147083.0</v>
+        <v>1423952.0</v>
       </c>
       <c r="B15" t="s" s="40">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C15" t="s" s="39">
         <v>47</v>
       </c>
       <c r="D15" t="s" s="39">
         <v>48</v>
       </c>
       <c r="E15" t="s" s="39">
         <v>49</v>
       </c>
       <c r="F15" t="n" s="40">
         <v>2025.0</v>
       </c>
       <c r="G15" t="n" s="41">
-        <v>9.781035069361E12</v>
+        <v>9.781761355691E12</v>
       </c>
       <c r="H15" t="s" s="40">
         <v>50</v>
       </c>
       <c r="I15" t="s" s="39">
         <v>51</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n" s="43">
-        <v>1423952.0</v>
+        <v>1383267.0</v>
       </c>
       <c r="B16" t="s" s="43">
         <v>13</v>
       </c>
       <c r="C16" t="s" s="42">
         <v>52</v>
       </c>
       <c r="D16" t="s" s="42">
         <v>53</v>
       </c>
       <c r="E16" t="s" s="42">
         <v>54</v>
       </c>
       <c r="F16" t="n" s="43">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G16" t="n" s="44">
-        <v>9.781761355691E12</v>
+        <v>9.781760505899E12</v>
       </c>
       <c r="H16" t="s" s="43">
+        <v>50</v>
+      </c>
+      <c r="I16" t="s" s="42">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n" s="46">
-        <v>1383267.0</v>
+        <v>1356331.0</v>
       </c>
       <c r="B17" t="s" s="46">
         <v>13</v>
       </c>
       <c r="C17" t="s" s="45">
+        <v>56</v>
+      </c>
+      <c r="D17" t="s" s="45">
         <v>57</v>
       </c>
-      <c r="D17" t="s" s="45">
+      <c r="E17" t="s" s="45">
+        <v>45</v>
+      </c>
+      <c r="F17" t="n" s="46">
+        <v>2025.0</v>
+      </c>
+      <c r="G17" t="n" s="47">
+        <v>9.781805074366E12</v>
+      </c>
+      <c r="H17" t="s" s="46">
+        <v>17</v>
+      </c>
+      <c r="I17" t="s" s="45">
         <v>58</v>
-      </c>
-[...13 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n" s="49">
-        <v>1356331.0</v>
+        <v>5216.0</v>
       </c>
       <c r="B18" t="s" s="49">
         <v>13</v>
       </c>
       <c r="C18" t="s" s="48">
+        <v>59</v>
+      </c>
+      <c r="D18" t="s" s="48">
+        <v>60</v>
+      </c>
+      <c r="E18" t="s" s="48">
         <v>61</v>
       </c>
-      <c r="D18" t="s" s="48">
+      <c r="F18" t="n" s="49">
+        <v>2015.0</v>
+      </c>
+      <c r="G18" t="n" s="50">
+        <v>9.781921997501E12</v>
+      </c>
+      <c r="H18" t="s" s="49">
+        <v>30</v>
+      </c>
+      <c r="I18" t="s" s="48">
         <v>62</v>
-      </c>
-[...13 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n" s="52">
-        <v>5216.0</v>
+        <v>1409475.0</v>
       </c>
       <c r="B19" t="s" s="52">
         <v>13</v>
       </c>
       <c r="C19" t="s" s="51">
+        <v>63</v>
+      </c>
+      <c r="D19" t="s" s="51">
         <v>64</v>
       </c>
-      <c r="D19" t="s" s="51">
+      <c r="E19" t="s" s="51">
         <v>65</v>
       </c>
-      <c r="E19" t="s" s="51">
+      <c r="F19" t="n" s="52">
+        <v>2025.0</v>
+      </c>
+      <c r="G19" t="n" s="53">
+        <v>9.781444976823E12</v>
+      </c>
+      <c r="H19" t="s" s="52">
+        <v>17</v>
+      </c>
+      <c r="I19" t="s" s="51">
         <v>66</v>
-      </c>
-[...10 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n" s="55">
-        <v>1409475.0</v>
+        <v>1329959.0</v>
       </c>
       <c r="B20" t="s" s="55">
         <v>13</v>
       </c>
       <c r="C20" t="s" s="54">
+        <v>67</v>
+      </c>
+      <c r="D20" t="s" s="54">
         <v>68</v>
       </c>
-      <c r="D20" t="s" s="54">
+      <c r="E20" t="s" s="54">
         <v>69</v>
       </c>
-      <c r="E20" t="s" s="54">
-[...1 lines deleted...]
-      </c>
       <c r="F20" t="n" s="55">
         <v>2025.0</v>
       </c>
       <c r="G20" t="n" s="56">
-        <v>9.781444976823E12</v>
+        <v>9.780008611507E12</v>
       </c>
       <c r="H20" t="s" s="55">
         <v>17</v>
       </c>
       <c r="I20" t="s" s="54">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n" s="58">
-        <v>1329959.0</v>
+        <v>1426218.0</v>
       </c>
       <c r="B21" t="s" s="58">
         <v>13</v>
       </c>
       <c r="C21" t="s" s="57">
+        <v>71</v>
+      </c>
+      <c r="D21" t="s" s="57">
         <v>72</v>
       </c>
-      <c r="D21" t="s" s="57">
+      <c r="E21" t="s" s="57">
         <v>73</v>
       </c>
-      <c r="E21" t="s" s="57">
-[...1 lines deleted...]
-      </c>
       <c r="F21" t="n" s="58">
         <v>2025.0</v>
       </c>
       <c r="G21" t="n" s="59">
-        <v>9.780008611507E12</v>
+        <v>9.781923145382E12</v>
       </c>
       <c r="H21" t="s" s="58">
         <v>17</v>
       </c>
       <c r="I21" t="s" s="57">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n" s="61">
-        <v>1426218.0</v>
+        <v>1424074.0</v>
       </c>
       <c r="B22" t="s" s="61">
         <v>13</v>
       </c>
       <c r="C22" t="s" s="60">
+        <v>75</v>
+      </c>
+      <c r="D22" t="s" s="60">
         <v>76</v>
       </c>
-      <c r="D22" t="s" s="60">
+      <c r="E22" t="s" s="60">
+        <v>76</v>
+      </c>
+      <c r="F22" t="n" s="61">
+        <v>2025.0</v>
+      </c>
+      <c r="G22" t="n" s="62">
+        <v>9.780008737535E12</v>
+      </c>
+      <c r="H22" t="s" s="61">
+        <v>50</v>
+      </c>
+      <c r="I22" t="s" s="60">
         <v>77</v>
-      </c>
-[...13 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n" s="64">
-        <v>1424074.0</v>
+        <v>1424077.0</v>
       </c>
       <c r="B23" t="s" s="64">
         <v>13</v>
       </c>
       <c r="C23" t="s" s="63">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="D23" t="s" s="63">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="E23" t="s" s="63">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="F23" t="n" s="64">
         <v>2025.0</v>
       </c>
       <c r="G23" t="n" s="65">
-        <v>9.780008737535E12</v>
+        <v>9.780008737559E12</v>
       </c>
       <c r="H23" t="s" s="64">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I23" t="s" s="63">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n" s="67">
-        <v>1424077.0</v>
+        <v>895457.0</v>
       </c>
       <c r="B24" t="s" s="67">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C24" t="s" s="66">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="D24" t="s" s="66">
         <v>81</v>
       </c>
       <c r="E24" t="s" s="66">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F24" t="n" s="67">
-        <v>2025.0</v>
+        <v>2022.0</v>
       </c>
       <c r="G24" t="n" s="68">
-        <v>9.780008737559E12</v>
+        <v>9.781250312723E12</v>
       </c>
       <c r="H24" t="s" s="67">
-        <v>55</v>
+        <v>83</v>
       </c>
       <c r="I24" t="s" s="66">
         <v>84</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n" s="70">
-        <v>895457.0</v>
+        <v>1046752.0</v>
       </c>
       <c r="B25" t="s" s="70">
         <v>6</v>
       </c>
       <c r="C25" t="s" s="69">
         <v>85</v>
       </c>
       <c r="D25" t="s" s="69">
         <v>86</v>
       </c>
       <c r="E25" t="s" s="69">
         <v>87</v>
       </c>
       <c r="F25" t="n" s="70">
-        <v>2022.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G25" t="n" s="71">
-        <v>9.781250312723E12</v>
+        <v>9.780008625757E12</v>
       </c>
       <c r="H25" t="s" s="70">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="I25" t="s" s="69">
         <v>88</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n" s="73">
-        <v>1046752.0</v>
+        <v>1424093.0</v>
       </c>
       <c r="B26" t="s" s="73">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C26" t="s" s="72">
         <v>89</v>
       </c>
       <c r="D26" t="s" s="72">
+        <v>20</v>
+      </c>
+      <c r="E26" t="s" s="72">
+        <v>21</v>
+      </c>
+      <c r="F26" t="n" s="73">
+        <v>2025.0</v>
+      </c>
+      <c r="G26" t="n" s="74">
+        <v>9.781761646867E12</v>
+      </c>
+      <c r="H26" t="s" s="73">
+        <v>30</v>
+      </c>
+      <c r="I26" t="s" s="72">
         <v>90</v>
-      </c>
-[...13 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n" s="76">
-        <v>1424093.0</v>
+        <v>1495521.0</v>
       </c>
       <c r="B27" t="s" s="76">
         <v>13</v>
       </c>
       <c r="C27" t="s" s="75">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="D27" t="s" s="75">
-        <v>20</v>
+        <v>92</v>
       </c>
       <c r="E27" t="s" s="75">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="F27" t="n" s="76">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G27" t="n" s="77">
-        <v>9.781761646867E12</v>
+        <v>9.781803708072E12</v>
       </c>
       <c r="H27" t="s" s="76">
         <v>30</v>
       </c>
       <c r="I27" t="s" s="75">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n" s="79">
-        <v>1495521.0</v>
+        <v>1019875.0</v>
       </c>
       <c r="B28" t="s" s="79">
         <v>13</v>
       </c>
       <c r="C28" t="s" s="78">
+        <v>94</v>
+      </c>
+      <c r="D28" t="s" s="78">
         <v>95</v>
       </c>
-      <c r="D28" t="s" s="78">
+      <c r="E28" t="s" s="78">
         <v>96</v>
       </c>
-      <c r="E28" t="s" s="78">
-[...1 lines deleted...]
-      </c>
       <c r="F28" t="n" s="79">
-        <v>2026.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G28" t="n" s="80">
-        <v>9.781803708072E12</v>
+        <v>9.781761111266E12</v>
       </c>
       <c r="H28" t="s" s="79">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I28" t="s" s="78">
         <v>97</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n" s="82">
-        <v>1019875.0</v>
+        <v>1425864.0</v>
       </c>
       <c r="B29" t="s" s="82">
         <v>13</v>
       </c>
       <c r="C29" t="s" s="81">
         <v>98</v>
       </c>
       <c r="D29" t="s" s="81">
+        <v>95</v>
+      </c>
+      <c r="E29" t="s" s="81">
+        <v>96</v>
+      </c>
+      <c r="F29" t="n" s="82">
+        <v>2026.0</v>
+      </c>
+      <c r="G29" t="n" s="83">
+        <v>9.781761112195E12</v>
+      </c>
+      <c r="H29" t="s" s="82">
+        <v>50</v>
+      </c>
+      <c r="I29" t="s" s="81">
         <v>99</v>
-      </c>
-[...13 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n" s="85">
-        <v>1425864.0</v>
+        <v>903303.0</v>
       </c>
       <c r="B30" t="s" s="85">
         <v>13</v>
       </c>
       <c r="C30" t="s" s="84">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="D30" t="s" s="84">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="E30" t="s" s="84">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="F30" t="n" s="85">
-        <v>2026.0</v>
+        <v>2022.0</v>
       </c>
       <c r="G30" t="n" s="86">
-        <v>9.781761112195E12</v>
+        <v>9.781761110771E12</v>
       </c>
       <c r="H30" t="s" s="85">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I30" t="s" s="84">
-        <v>103</v>
+        <v>101</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n" s="88">
-        <v>903303.0</v>
+        <v>1439368.0</v>
       </c>
       <c r="B31" t="s" s="88">
         <v>13</v>
       </c>
       <c r="C31" t="s" s="87">
+        <v>102</v>
+      </c>
+      <c r="D31" t="s" s="87">
+        <v>103</v>
+      </c>
+      <c r="E31" t="s" s="87">
         <v>104</v>
       </c>
-      <c r="D31" t="s" s="87">
-[...4 lines deleted...]
-      </c>
       <c r="F31" t="n" s="88">
-        <v>2022.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G31" t="n" s="89">
-        <v>9.781761110771E12</v>
+        <v>9.781916558359E12</v>
       </c>
       <c r="H31" t="s" s="88">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I31" t="s" s="87">
         <v>105</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n" s="91">
-        <v>1439368.0</v>
+        <v>1346583.0</v>
       </c>
       <c r="B32" t="s" s="91">
         <v>13</v>
       </c>
       <c r="C32" t="s" s="90">
         <v>106</v>
       </c>
       <c r="D32" t="s" s="90">
         <v>107</v>
       </c>
       <c r="E32" t="s" s="90">
         <v>108</v>
       </c>
       <c r="F32" t="n" s="91">
         <v>2025.0</v>
       </c>
       <c r="G32" t="n" s="92">
-        <v>9.781916558359E12</v>
+        <v>9.78146076716E12</v>
       </c>
       <c r="H32" t="s" s="91">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I32" t="s" s="90">
         <v>109</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n" s="94">
-        <v>1346583.0</v>
+        <v>1369650.0</v>
       </c>
       <c r="B33" t="s" s="94">
         <v>13</v>
       </c>
       <c r="C33" t="s" s="93">
         <v>110</v>
       </c>
       <c r="D33" t="s" s="93">
         <v>111</v>
       </c>
       <c r="E33" t="s" s="93">
         <v>112</v>
       </c>
       <c r="F33" t="n" s="94">
         <v>2025.0</v>
       </c>
       <c r="G33" t="n" s="95">
-        <v>9.78146076716E12</v>
+        <v>9.781338796261E12</v>
       </c>
       <c r="H33" t="s" s="94">
         <v>17</v>
       </c>
       <c r="I33" t="s" s="93">
         <v>113</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n" s="97">
-        <v>1369650.0</v>
+        <v>1423816.0</v>
       </c>
       <c r="B34" t="s" s="97">
         <v>13</v>
       </c>
       <c r="C34" t="s" s="96">
         <v>114</v>
       </c>
       <c r="D34" t="s" s="96">
         <v>115</v>
       </c>
       <c r="E34" t="s" s="96">
         <v>116</v>
       </c>
       <c r="F34" t="n" s="97">
         <v>2025.0</v>
       </c>
       <c r="G34" t="n" s="98">
-        <v>9.781338796261E12</v>
+        <v>9.781763526075E12</v>
       </c>
       <c r="H34" t="s" s="97">
         <v>17</v>
       </c>
       <c r="I34" t="s" s="96">
         <v>117</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n" s="100">
-        <v>1423816.0</v>
+        <v>1424035.0</v>
       </c>
       <c r="B35" t="s" s="100">
         <v>13</v>
       </c>
       <c r="C35" t="s" s="99">
         <v>118</v>
       </c>
       <c r="D35" t="s" s="99">
         <v>119</v>
       </c>
       <c r="E35" t="s" s="99">
         <v>120</v>
       </c>
       <c r="F35" t="n" s="100">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G35" t="n" s="101">
-        <v>9.781763526075E12</v>
+        <v>9.78176099668E12</v>
       </c>
       <c r="H35" t="s" s="100">
         <v>17</v>
       </c>
       <c r="I35" t="s" s="99">
         <v>121</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n" s="103">
-        <v>1424035.0</v>
+        <v>1209927.0</v>
       </c>
       <c r="B36" t="s" s="103">
         <v>13</v>
       </c>
       <c r="C36" t="s" s="102">
         <v>122</v>
       </c>
       <c r="D36" t="s" s="102">
         <v>123</v>
       </c>
       <c r="E36" t="s" s="102">
         <v>124</v>
       </c>
       <c r="F36" t="n" s="103">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G36" t="n" s="104">
-        <v>9.78176099668E12</v>
+        <v>9.781760659899E12</v>
       </c>
       <c r="H36" t="s" s="103">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I36" t="s" s="102">
         <v>125</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n" s="106">
-        <v>1209927.0</v>
+        <v>1473422.0</v>
       </c>
       <c r="B37" t="s" s="106">
         <v>13</v>
       </c>
       <c r="C37" t="s" s="105">
         <v>126</v>
       </c>
       <c r="D37" t="s" s="105">
         <v>127</v>
       </c>
       <c r="E37" t="s" s="105">
-        <v>128</v>
+        <v>108</v>
       </c>
       <c r="F37" t="n" s="106">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G37" t="n" s="107">
-        <v>9.781760659899E12</v>
+        <v>9.781460765494E12</v>
       </c>
       <c r="H37" t="s" s="106">
         <v>38</v>
       </c>
       <c r="I37" t="s" s="105">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n" s="109">
-        <v>1473422.0</v>
+        <v>1423337.0</v>
       </c>
       <c r="B38" t="s" s="109">
         <v>13</v>
       </c>
       <c r="C38" t="s" s="108">
+        <v>129</v>
+      </c>
+      <c r="D38" t="s" s="108">
         <v>130</v>
       </c>
-      <c r="D38" t="s" s="108">
-[...1 lines deleted...]
-      </c>
       <c r="E38" t="s" s="108">
-        <v>112</v>
+        <v>96</v>
       </c>
       <c r="F38" t="n" s="109">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G38" t="n" s="110">
-        <v>9.781460765494E12</v>
+        <v>9.78176111186E12</v>
       </c>
       <c r="H38" t="s" s="109">
         <v>38</v>
       </c>
       <c r="I38" t="s" s="108">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n" s="112">
-        <v>1423337.0</v>
+        <v>1423336.0</v>
       </c>
       <c r="B39" t="s" s="112">
         <v>13</v>
       </c>
       <c r="C39" t="s" s="111">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="D39" t="s" s="111">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="E39" t="s" s="111">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="F39" t="n" s="112">
         <v>2025.0</v>
       </c>
       <c r="G39" t="n" s="113">
-        <v>9.78176111186E12</v>
+        <v>9.781761111846E12</v>
       </c>
       <c r="H39" t="s" s="112">
         <v>38</v>
       </c>
       <c r="I39" t="s" s="111">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n" s="115">
-        <v>1423336.0</v>
+        <v>1333139.0</v>
       </c>
       <c r="B40" t="s" s="115">
         <v>13</v>
       </c>
       <c r="C40" t="s" s="114">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="D40" t="s" s="114">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="E40" t="s" s="114">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="F40" t="n" s="115">
         <v>2025.0</v>
       </c>
       <c r="G40" t="n" s="116">
-        <v>9.781761111846E12</v>
+        <v>9.781761111808E12</v>
       </c>
       <c r="H40" t="s" s="115">
         <v>38</v>
       </c>
       <c r="I40" t="s" s="114">
-        <v>137</v>
+        <v>135</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n" s="118">
-        <v>1333139.0</v>
+        <v>1423334.0</v>
       </c>
       <c r="B41" t="s" s="118">
         <v>13</v>
       </c>
       <c r="C41" t="s" s="117">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="D41" t="s" s="117">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="E41" t="s" s="117">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="F41" t="n" s="118">
         <v>2025.0</v>
       </c>
       <c r="G41" t="n" s="119">
-        <v>9.781761111808E12</v>
+        <v>9.781761111822E12</v>
       </c>
       <c r="H41" t="s" s="118">
         <v>38</v>
       </c>
       <c r="I41" t="s" s="117">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n" s="121">
-        <v>1423334.0</v>
+        <v>911144.0</v>
       </c>
       <c r="B42" t="s" s="121">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C42" t="s" s="120">
+        <v>138</v>
+      </c>
+      <c r="D42" t="s" s="120">
+        <v>139</v>
+      </c>
+      <c r="E42" t="s" s="120">
         <v>140</v>
       </c>
-      <c r="D42" t="s" s="120">
-[...4 lines deleted...]
-      </c>
       <c r="F42" t="n" s="121">
-        <v>2025.0</v>
+        <v>2022.0</v>
       </c>
       <c r="G42" t="n" s="122">
-        <v>9.781761111822E12</v>
+        <v>9.781526648518E12</v>
       </c>
       <c r="H42" t="s" s="121">
-        <v>38</v>
+        <v>83</v>
       </c>
       <c r="I42" t="s" s="120">
         <v>141</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n" s="124">
-        <v>911144.0</v>
+        <v>1436403.0</v>
       </c>
       <c r="B43" t="s" s="124">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C43" t="s" s="123">
         <v>142</v>
       </c>
       <c r="D43" t="s" s="123">
         <v>143</v>
       </c>
       <c r="E43" t="s" s="123">
         <v>144</v>
       </c>
       <c r="F43" t="n" s="124">
-        <v>2022.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G43" t="n" s="125">
-        <v>9.781526648518E12</v>
+        <v>9.781922858719E12</v>
       </c>
       <c r="H43" t="s" s="124">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="I43" t="s" s="123">
         <v>145</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n" s="127">
-        <v>1436403.0</v>
+        <v>1409645.0</v>
       </c>
       <c r="B44" t="s" s="127">
         <v>13</v>
       </c>
       <c r="C44" t="s" s="126">
         <v>146</v>
       </c>
       <c r="D44" t="s" s="126">
         <v>147</v>
       </c>
       <c r="E44" t="s" s="126">
+        <v>124</v>
+      </c>
+      <c r="F44" t="n" s="127">
+        <v>2025.0</v>
+      </c>
+      <c r="G44" t="n" s="128">
+        <v>9.781761600333E12</v>
+      </c>
+      <c r="H44" t="s" s="127">
+        <v>38</v>
+      </c>
+      <c r="I44" t="s" s="126">
         <v>148</v>
-      </c>
-[...10 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n" s="130">
-        <v>1409645.0</v>
+        <v>860526.0</v>
       </c>
       <c r="B45" t="s" s="130">
         <v>13</v>
       </c>
       <c r="C45" t="s" s="129">
+        <v>149</v>
+      </c>
+      <c r="D45" t="s" s="129">
         <v>150</v>
       </c>
-      <c r="D45" t="s" s="129">
+      <c r="E45" t="s" s="129">
+        <v>49</v>
+      </c>
+      <c r="F45" t="n" s="130">
+        <v>2021.0</v>
+      </c>
+      <c r="G45" t="n" s="131">
+        <v>9.781760894818E12</v>
+      </c>
+      <c r="H45" t="s" s="130">
+        <v>17</v>
+      </c>
+      <c r="I45" t="s" s="129">
         <v>151</v>
-      </c>
-[...13 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n" s="133">
-        <v>860526.0</v>
+        <v>1423838.0</v>
       </c>
       <c r="B46" t="s" s="133">
         <v>13</v>
       </c>
       <c r="C46" t="s" s="132">
+        <v>152</v>
+      </c>
+      <c r="D46" t="s" s="132">
         <v>153</v>
       </c>
-      <c r="D46" t="s" s="132">
+      <c r="E46" t="s" s="132">
         <v>154</v>
       </c>
-      <c r="E46" t="s" s="132">
-[...1 lines deleted...]
-      </c>
       <c r="F46" t="n" s="133">
-        <v>2021.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G46" t="n" s="134">
-        <v>9.781760894818E12</v>
+        <v>9.781922777775E12</v>
       </c>
       <c r="H46" t="s" s="133">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I46" t="s" s="132">
         <v>155</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n" s="136">
-        <v>1423838.0</v>
+        <v>1426052.0</v>
       </c>
       <c r="B47" t="s" s="136">
         <v>13</v>
       </c>
       <c r="C47" t="s" s="135">
         <v>156</v>
       </c>
       <c r="D47" t="s" s="135">
         <v>157</v>
       </c>
       <c r="E47" t="s" s="135">
+        <v>73</v>
+      </c>
+      <c r="F47" t="n" s="136">
+        <v>2025.0</v>
+      </c>
+      <c r="G47" t="n" s="137">
+        <v>9.781923145955E12</v>
+      </c>
+      <c r="H47" t="s" s="136">
+        <v>50</v>
+      </c>
+      <c r="I47" t="s" s="135">
         <v>158</v>
-      </c>
-[...10 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n" s="139">
-        <v>1426052.0</v>
+        <v>1424102.0</v>
       </c>
       <c r="B48" t="s" s="139">
         <v>13</v>
       </c>
       <c r="C48" t="s" s="138">
+        <v>159</v>
+      </c>
+      <c r="D48" t="s" s="138">
         <v>160</v>
       </c>
-      <c r="D48" t="s" s="138">
+      <c r="E48" t="s" s="138">
         <v>161</v>
       </c>
-      <c r="E48" t="s" s="138">
-[...1 lines deleted...]
-      </c>
       <c r="F48" t="n" s="139">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G48" t="n" s="140">
-        <v>9.781923145955E12</v>
+        <v>9.78176135623E12</v>
       </c>
       <c r="H48" t="s" s="139">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I48" t="s" s="138">
         <v>162</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n" s="142">
-        <v>1424102.0</v>
+        <v>1433694.0</v>
       </c>
       <c r="B49" t="s" s="142">
         <v>13</v>
       </c>
       <c r="C49" t="s" s="141">
         <v>163</v>
       </c>
       <c r="D49" t="s" s="141">
         <v>164</v>
       </c>
       <c r="E49" t="s" s="141">
         <v>165</v>
       </c>
       <c r="F49" t="n" s="142">
         <v>2026.0</v>
       </c>
       <c r="G49" t="n" s="143">
-        <v>9.78176135623E12</v>
+        <v>9.780008799144E12</v>
       </c>
       <c r="H49" t="s" s="142">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I49" t="s" s="141">
         <v>166</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n" s="145">
-        <v>1433694.0</v>
+        <v>1470676.0</v>
       </c>
       <c r="B50" t="s" s="145">
         <v>13</v>
       </c>
       <c r="C50" t="s" s="144">
         <v>167</v>
       </c>
       <c r="D50" t="s" s="144">
         <v>168</v>
       </c>
       <c r="E50" t="s" s="144">
-        <v>169</v>
+        <v>21</v>
       </c>
       <c r="F50" t="n" s="145">
         <v>2026.0</v>
       </c>
       <c r="G50" t="n" s="146">
-        <v>9.780008799144E12</v>
+        <v>9.781761640681E12</v>
       </c>
       <c r="H50" t="s" s="145">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I50" t="s" s="144">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n" s="148">
-        <v>1470676.0</v>
+        <v>1286574.0</v>
       </c>
       <c r="B51" t="s" s="148">
         <v>13</v>
       </c>
       <c r="C51" t="s" s="147">
+        <v>170</v>
+      </c>
+      <c r="D51" t="s" s="147">
         <v>171</v>
       </c>
-      <c r="D51" t="s" s="147">
+      <c r="E51" t="s" s="147">
         <v>172</v>
       </c>
-      <c r="E51" t="s" s="147">
-[...1 lines deleted...]
-      </c>
       <c r="F51" t="n" s="148">
-        <v>2026.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G51" t="n" s="149">
-        <v>9.781761640681E12</v>
+        <v>9.780645983579E12</v>
       </c>
       <c r="H51" t="s" s="148">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I51" t="s" s="147">
         <v>173</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="n" s="151">
-        <v>1286574.0</v>
+        <v>1424069.0</v>
       </c>
       <c r="B52" t="s" s="151">
         <v>13</v>
       </c>
       <c r="C52" t="s" s="150">
         <v>174</v>
       </c>
       <c r="D52" t="s" s="150">
         <v>175</v>
       </c>
       <c r="E52" t="s" s="150">
         <v>176</v>
       </c>
       <c r="F52" t="n" s="151">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G52" t="n" s="152">
-        <v>9.780645983579E12</v>
+        <v>9.781761212161E12</v>
       </c>
       <c r="H52" t="s" s="151">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I52" t="s" s="150">
         <v>177</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="n" s="154">
-        <v>1424069.0</v>
+        <v>1424078.0</v>
       </c>
       <c r="B53" t="s" s="154">
         <v>13</v>
       </c>
       <c r="C53" t="s" s="153">
         <v>178</v>
       </c>
       <c r="D53" t="s" s="153">
         <v>179</v>
       </c>
       <c r="E53" t="s" s="153">
         <v>180</v>
       </c>
       <c r="F53" t="n" s="154">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G53" t="n" s="155">
-        <v>9.781761212161E12</v>
+        <v>9.780702268946E12</v>
       </c>
       <c r="H53" t="s" s="154">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I53" t="s" s="153">
         <v>181</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="n" s="157">
-        <v>1424078.0</v>
+        <v>1539532.0</v>
       </c>
       <c r="B54" t="s" s="157">
         <v>13</v>
       </c>
       <c r="C54" t="s" s="156">
         <v>182</v>
       </c>
       <c r="D54" t="s" s="156">
         <v>183</v>
       </c>
       <c r="E54" t="s" s="156">
         <v>184</v>
       </c>
       <c r="F54" t="n" s="157">
         <v>2026.0</v>
       </c>
       <c r="G54" t="n" s="158">
-        <v>9.780702268946E12</v>
+        <v>9.78192345772E12</v>
       </c>
       <c r="H54" t="s" s="157">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="I54" t="s" s="156">
         <v>185</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="n" s="160">
-        <v>1539532.0</v>
+        <v>1081079.0</v>
       </c>
       <c r="B55" t="s" s="160">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C55" t="s" s="159">
         <v>186</v>
       </c>
       <c r="D55" t="s" s="159">
         <v>187</v>
       </c>
       <c r="E55" t="s" s="159">
         <v>188</v>
       </c>
       <c r="F55" t="n" s="160">
-        <v>2026.0</v>
+        <v>2022.0</v>
       </c>
       <c r="G55" t="n" s="161">
-        <v>9.78192345772E12</v>
+        <v>9.781529367263E12</v>
       </c>
       <c r="H55" t="s" s="160">
-        <v>38</v>
+        <v>83</v>
       </c>
       <c r="I55" t="s" s="159">
         <v>189</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="n" s="163">
-        <v>1081079.0</v>
+        <v>1424099.0</v>
       </c>
       <c r="B56" t="s" s="163">
         <v>6</v>
       </c>
       <c r="C56" t="s" s="162">
         <v>190</v>
       </c>
       <c r="D56" t="s" s="162">
         <v>191</v>
       </c>
       <c r="E56" t="s" s="162">
         <v>192</v>
       </c>
       <c r="F56" t="n" s="163">
-        <v>2022.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G56" t="n" s="164">
-        <v>9.781529367263E12</v>
+        <v>9.781760803209E12</v>
       </c>
       <c r="H56" t="s" s="163">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="I56" t="s" s="162">
         <v>193</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="n" s="166">
-        <v>1424099.0</v>
+        <v>1424107.0</v>
       </c>
       <c r="B57" t="s" s="166">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C57" t="s" s="165">
         <v>194</v>
       </c>
       <c r="D57" t="s" s="165">
         <v>195</v>
       </c>
       <c r="E57" t="s" s="165">
-        <v>196</v>
+        <v>21</v>
       </c>
       <c r="F57" t="n" s="166">
         <v>2026.0</v>
       </c>
       <c r="G57" t="n" s="167">
-        <v>9.781760803209E12</v>
+        <v>9.781761641954E12</v>
       </c>
       <c r="H57" t="s" s="166">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="I57" t="s" s="165">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="n" s="169">
-        <v>1424107.0</v>
+        <v>1511565.0</v>
       </c>
       <c r="B58" t="s" s="169">
         <v>13</v>
       </c>
       <c r="C58" t="s" s="168">
+        <v>197</v>
+      </c>
+      <c r="D58" t="s" s="168">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="E58" t="s" s="168">
         <v>21</v>
       </c>
       <c r="F58" t="n" s="169">
         <v>2026.0</v>
       </c>
       <c r="G58" t="n" s="170">
-        <v>9.781761641954E12</v>
+        <v>9.781761642791E12</v>
       </c>
       <c r="H58" t="s" s="169">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="I58" t="s" s="168">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="n" s="172">
-        <v>1511565.0</v>
+        <v>1409617.0</v>
       </c>
       <c r="B59" t="s" s="172">
         <v>13</v>
       </c>
       <c r="C59" t="s" s="171">
+        <v>200</v>
+      </c>
+      <c r="D59" t="s" s="171">
         <v>201</v>
       </c>
-      <c r="D59" t="s" s="171">
+      <c r="E59" t="s" s="171">
+        <v>124</v>
+      </c>
+      <c r="F59" t="n" s="172">
+        <v>2025.0</v>
+      </c>
+      <c r="G59" t="n" s="173">
+        <v>9.781761602498E12</v>
+      </c>
+      <c r="H59" t="s" s="172">
+        <v>17</v>
+      </c>
+      <c r="I59" t="s" s="171">
         <v>202</v>
-      </c>
-[...13 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="n" s="175">
-        <v>1409617.0</v>
+        <v>1423923.0</v>
       </c>
       <c r="B60" t="s" s="175">
         <v>13</v>
       </c>
       <c r="C60" t="s" s="174">
+        <v>203</v>
+      </c>
+      <c r="D60" t="s" s="174">
         <v>204</v>
       </c>
-      <c r="D60" t="s" s="174">
+      <c r="E60" t="s" s="174">
         <v>205</v>
       </c>
-      <c r="E60" t="s" s="174">
-[...1 lines deleted...]
-      </c>
       <c r="F60" t="n" s="175">
         <v>2025.0</v>
       </c>
       <c r="G60" t="n" s="176">
-        <v>9.781761602498E12</v>
+        <v>9.781761381591E12</v>
       </c>
       <c r="H60" t="s" s="175">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I60" t="s" s="174">
         <v>206</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="n" s="178">
-        <v>1423923.0</v>
+        <v>1433915.0</v>
       </c>
       <c r="B61" t="s" s="178">
         <v>13</v>
       </c>
       <c r="C61" t="s" s="177">
         <v>207</v>
       </c>
       <c r="D61" t="s" s="177">
         <v>208</v>
       </c>
       <c r="E61" t="s" s="177">
-        <v>209</v>
+        <v>21</v>
       </c>
       <c r="F61" t="n" s="178">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G61" t="n" s="179">
-        <v>9.781761381591E12</v>
+        <v>9.781761648441E12</v>
       </c>
       <c r="H61" t="s" s="178">
         <v>38</v>
       </c>
       <c r="I61" t="s" s="177">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="s" s="181">
+        <v>13</v>
+      </c>
+      <c r="B62" t="s" s="181">
+        <v>13</v>
+      </c>
+      <c r="C62" t="s" s="180">
         <v>210</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C62" t="s" s="180">
+      <c r="D62" t="s" s="180">
         <v>211</v>
       </c>
-      <c r="D62" t="s" s="180">
+      <c r="E62" t="s" s="180">
+        <v>13</v>
+      </c>
+      <c r="F62" t="s" s="181">
+        <v>13</v>
+      </c>
+      <c r="G62" t="s" s="182">
+        <v>13</v>
+      </c>
+      <c r="H62" t="s" s="181">
+        <v>50</v>
+      </c>
+      <c r="I62" t="s" s="180">
         <v>212</v>
       </c>
-      <c r="E62" t="s" s="180">
+    </row>
+    <row r="63">
+      <c r="A63" t="n" s="184">
+        <v>1388365.0</v>
+      </c>
+      <c r="B63" t="s" s="184">
+        <v>13</v>
+      </c>
+      <c r="C63" t="s" s="183">
+        <v>213</v>
+      </c>
+      <c r="D63" t="s" s="183">
+        <v>214</v>
+      </c>
+      <c r="E63" t="s" s="183">
         <v>21</v>
       </c>
-      <c r="F62" t="n" s="181">
-[...22 lines deleted...]
-      <c r="D63" t="s" s="183">
+      <c r="F63" t="n" s="184">
+        <v>2025.0</v>
+      </c>
+      <c r="G63" t="n" s="185">
+        <v>9.781760268282E12</v>
+      </c>
+      <c r="H63" t="s" s="184">
+        <v>50</v>
+      </c>
+      <c r="I63" t="s" s="183">
         <v>215</v>
-      </c>
-[...13 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="n" s="187">
-        <v>1388365.0</v>
+        <v>1393204.0</v>
       </c>
       <c r="B64" t="s" s="187">
         <v>13</v>
       </c>
       <c r="C64" t="s" s="186">
+        <v>216</v>
+      </c>
+      <c r="D64" t="s" s="186">
         <v>217</v>
       </c>
-      <c r="D64" t="s" s="186">
+      <c r="E64" t="s" s="186">
         <v>218</v>
       </c>
-      <c r="E64" t="s" s="186">
-[...1 lines deleted...]
-      </c>
       <c r="F64" t="n" s="187">
         <v>2025.0</v>
       </c>
       <c r="G64" t="n" s="188">
-        <v>9.781760268282E12</v>
+        <v>9.781923046436E12</v>
       </c>
       <c r="H64" t="s" s="187">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I64" t="s" s="186">
         <v>219</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="n" s="190">
-        <v>1393204.0</v>
+        <v>1366541.0</v>
       </c>
       <c r="B65" t="s" s="190">
         <v>13</v>
       </c>
       <c r="C65" t="s" s="189">
         <v>220</v>
       </c>
       <c r="D65" t="s" s="189">
         <v>221</v>
       </c>
       <c r="E65" t="s" s="189">
+        <v>45</v>
+      </c>
+      <c r="F65" t="n" s="190">
+        <v>2025.0</v>
+      </c>
+      <c r="G65" t="n" s="191">
+        <v>9.781805076612E12</v>
+      </c>
+      <c r="H65" t="s" s="190">
+        <v>30</v>
+      </c>
+      <c r="I65" t="s" s="189">
         <v>222</v>
-      </c>
-[...10 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="n" s="193">
-        <v>1366541.0</v>
+        <v>1426108.0</v>
       </c>
       <c r="B66" t="s" s="193">
         <v>13</v>
       </c>
       <c r="C66" t="s" s="192">
+        <v>223</v>
+      </c>
+      <c r="D66" t="s" s="192">
         <v>224</v>
       </c>
-      <c r="D66" t="s" s="192">
+      <c r="E66" t="s" s="192">
+        <v>96</v>
+      </c>
+      <c r="F66" t="n" s="193">
+        <v>2026.0</v>
+      </c>
+      <c r="G66" t="n" s="194">
+        <v>9.781761112706E12</v>
+      </c>
+      <c r="H66" t="s" s="193">
+        <v>38</v>
+      </c>
+      <c r="I66" t="s" s="192">
         <v>225</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="n" s="196">
-        <v>1426108.0</v>
+        <v>984059.0</v>
       </c>
       <c r="B67" t="s" s="196">
         <v>13</v>
       </c>
       <c r="C67" t="s" s="195">
+        <v>226</v>
+      </c>
+      <c r="D67" t="s" s="195">
         <v>227</v>
       </c>
-      <c r="D67" t="s" s="195">
-[...1 lines deleted...]
-      </c>
       <c r="E67" t="s" s="195">
-        <v>100</v>
+        <v>21</v>
       </c>
       <c r="F67" t="n" s="196">
-        <v>2026.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G67" t="n" s="197">
-        <v>9.781761112706E12</v>
+        <v>9.781761205644E12</v>
       </c>
       <c r="H67" t="s" s="196">
         <v>38</v>
       </c>
       <c r="I67" t="s" s="195">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="s" s="199">
+        <v>13</v>
+      </c>
+      <c r="B68" t="s" s="199">
+        <v>13</v>
+      </c>
+      <c r="C68" t="s" s="198">
         <v>229</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C68" t="s" s="198">
+      <c r="D68" t="s" s="198">
         <v>230</v>
       </c>
-      <c r="D68" t="s" s="198">
-[...1 lines deleted...]
-      </c>
       <c r="E68" t="s" s="198">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>9.781761205644E12</v>
+        <v>13</v>
+      </c>
+      <c r="F68" t="s" s="199">
+        <v>13</v>
+      </c>
+      <c r="G68" t="s" s="200">
+        <v>13</v>
       </c>
       <c r="H68" t="s" s="199">
         <v>38</v>
       </c>
       <c r="I68" t="s" s="198">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="n" s="202">
+        <v>1244441.0</v>
+      </c>
+      <c r="B69" t="s" s="202">
+        <v>13</v>
+      </c>
+      <c r="C69" t="s" s="201">
+        <v>231</v>
+      </c>
+      <c r="D69" t="s" s="201">
         <v>232</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C69" t="s" s="201">
+      <c r="E69" t="s" s="201">
+        <v>120</v>
+      </c>
+      <c r="F69" t="n" s="202">
+        <v>2024.0</v>
+      </c>
+      <c r="G69" t="n" s="203">
+        <v>9.781760994631E12</v>
+      </c>
+      <c r="H69" t="s" s="202">
+        <v>50</v>
+      </c>
+      <c r="I69" t="s" s="201">
         <v>233</v>
-      </c>
-[...16 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="n" s="205">
-        <v>1244441.0</v>
+        <v>1423825.0</v>
       </c>
       <c r="B70" t="s" s="205">
         <v>13</v>
       </c>
       <c r="C70" t="s" s="204">
+        <v>234</v>
+      </c>
+      <c r="D70" t="s" s="204">
         <v>235</v>
       </c>
-      <c r="D70" t="s" s="204">
+      <c r="E70" t="s" s="204">
+        <v>69</v>
+      </c>
+      <c r="F70" t="n" s="205">
+        <v>2025.0</v>
+      </c>
+      <c r="G70" t="n" s="206">
+        <v>9.780008519964E12</v>
+      </c>
+      <c r="H70" t="s" s="205">
+        <v>17</v>
+      </c>
+      <c r="I70" t="s" s="204">
         <v>236</v>
-      </c>
-[...13 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="n" s="208">
-        <v>1423825.0</v>
+        <v>1424015.0</v>
       </c>
       <c r="B71" t="s" s="208">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C71" t="s" s="207">
+        <v>237</v>
+      </c>
+      <c r="D71" t="s" s="207">
         <v>238</v>
       </c>
-      <c r="D71" t="s" s="207">
+      <c r="E71" t="s" s="207">
+        <v>161</v>
+      </c>
+      <c r="F71" t="n" s="208">
+        <v>2025.0</v>
+      </c>
+      <c r="G71" t="n" s="209">
+        <v>9.780241458709E12</v>
+      </c>
+      <c r="H71" t="s" s="208">
+        <v>83</v>
+      </c>
+      <c r="I71" t="s" s="207">
         <v>239</v>
-      </c>
-[...13 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="n" s="211">
-        <v>1424015.0</v>
+        <v>1171474.0</v>
       </c>
       <c r="B72" t="s" s="211">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C72" t="s" s="210">
+        <v>240</v>
+      </c>
+      <c r="D72" t="s" s="210">
         <v>241</v>
       </c>
-      <c r="D72" t="s" s="210">
+      <c r="E72" t="s" s="210">
         <v>242</v>
       </c>
-      <c r="E72" t="s" s="210">
-[...1 lines deleted...]
-      </c>
       <c r="F72" t="n" s="211">
-        <v>2025.0</v>
+        <v>2022.0</v>
       </c>
       <c r="G72" t="n" s="212">
-        <v>9.780241458709E12</v>
+        <v>9.78035816182E12</v>
       </c>
       <c r="H72" t="s" s="211">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="I72" t="s" s="210">
         <v>243</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="n" s="214">
-        <v>1171474.0</v>
+        <v>1424059.0</v>
       </c>
       <c r="B73" t="s" s="214">
         <v>13</v>
       </c>
       <c r="C73" t="s" s="213">
         <v>244</v>
       </c>
       <c r="D73" t="s" s="213">
         <v>245</v>
       </c>
       <c r="E73" t="s" s="213">
+        <v>54</v>
+      </c>
+      <c r="F73" t="n" s="214">
+        <v>2025.0</v>
+      </c>
+      <c r="G73" t="n" s="215">
+        <v>9.781761217661E12</v>
+      </c>
+      <c r="H73" t="s" s="214">
+        <v>38</v>
+      </c>
+      <c r="I73" t="s" s="213">
         <v>246</v>
-      </c>
-[...10 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="n" s="217">
-        <v>1424059.0</v>
+        <v>1209838.0</v>
       </c>
       <c r="B74" t="s" s="217">
         <v>13</v>
       </c>
       <c r="C74" t="s" s="216">
+        <v>247</v>
+      </c>
+      <c r="D74" t="s" s="216">
         <v>248</v>
       </c>
-      <c r="D74" t="s" s="216">
+      <c r="E74" t="s" s="216">
         <v>249</v>
       </c>
-      <c r="E74" t="s" s="216">
-[...1 lines deleted...]
-      </c>
       <c r="F74" t="n" s="217">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G74" t="n" s="218">
-        <v>9.781761217661E12</v>
+        <v>9.780733342769E12</v>
       </c>
       <c r="H74" t="s" s="217">
         <v>38</v>
       </c>
       <c r="I74" t="s" s="216">
         <v>250</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="n" s="220">
-        <v>1209838.0</v>
+        <v>1336644.0</v>
       </c>
       <c r="B75" t="s" s="220">
         <v>13</v>
       </c>
       <c r="C75" t="s" s="219">
         <v>251</v>
       </c>
       <c r="D75" t="s" s="219">
         <v>252</v>
       </c>
       <c r="E75" t="s" s="219">
+        <v>21</v>
+      </c>
+      <c r="F75" t="n" s="220">
+        <v>2021.0</v>
+      </c>
+      <c r="G75" t="n" s="221">
+        <v>9.781761644443E12</v>
+      </c>
+      <c r="H75" t="s" s="220">
+        <v>17</v>
+      </c>
+      <c r="I75" t="s" s="219">
         <v>253</v>
-      </c>
-[...10 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="n" s="223">
-        <v>1336644.0</v>
+        <v>1424111.0</v>
       </c>
       <c r="B76" t="s" s="223">
         <v>13</v>
       </c>
       <c r="C76" t="s" s="222">
+        <v>254</v>
+      </c>
+      <c r="D76" t="s" s="222">
         <v>255</v>
       </c>
-      <c r="D76" t="s" s="222">
-[...1 lines deleted...]
-      </c>
       <c r="E76" t="s" s="222">
-        <v>21</v>
+        <v>180</v>
       </c>
       <c r="F76" t="n" s="223">
-        <v>2021.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G76" t="n" s="224">
-        <v>9.781761644443E12</v>
+        <v>9.780702269226E12</v>
       </c>
       <c r="H76" t="s" s="223">
         <v>17</v>
       </c>
       <c r="I76" t="s" s="222">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="n" s="226">
-        <v>1424111.0</v>
+        <v>1277818.0</v>
       </c>
       <c r="B77" t="s" s="226">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C77" t="s" s="225">
+        <v>257</v>
+      </c>
+      <c r="D77" t="s" s="225">
         <v>258</v>
       </c>
-      <c r="D77" t="s" s="225">
+      <c r="E77" t="s" s="225">
         <v>259</v>
       </c>
-      <c r="E77" t="s" s="225">
-[...1 lines deleted...]
-      </c>
       <c r="F77" t="n" s="226">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G77" t="n" s="227">
-        <v>9.780702269226E12</v>
+        <v>9.781839134821E12</v>
       </c>
       <c r="H77" t="s" s="226">
-        <v>17</v>
+        <v>83</v>
       </c>
       <c r="I77" t="s" s="225">
         <v>260</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="n" s="229">
-        <v>1277818.0</v>
+        <v>1345008.0</v>
       </c>
       <c r="B78" t="s" s="229">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C78" t="s" s="228">
         <v>261</v>
       </c>
       <c r="D78" t="s" s="228">
         <v>262</v>
       </c>
       <c r="E78" t="s" s="228">
         <v>263</v>
       </c>
       <c r="F78" t="n" s="229">
         <v>2025.0</v>
       </c>
       <c r="G78" t="n" s="230">
-        <v>9.781839134821E12</v>
+        <v>9.781915659491E12</v>
       </c>
       <c r="H78" t="s" s="229">
         <v>50</v>
       </c>
       <c r="I78" t="s" s="228">
         <v>264</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="n" s="232">
-        <v>1345008.0</v>
+        <v>1423326.0</v>
       </c>
       <c r="B79" t="s" s="232">
         <v>13</v>
       </c>
       <c r="C79" t="s" s="231">
         <v>265</v>
       </c>
       <c r="D79" t="s" s="231">
         <v>266</v>
       </c>
       <c r="E79" t="s" s="231">
         <v>267</v>
       </c>
       <c r="F79" t="n" s="232">
         <v>2025.0</v>
       </c>
       <c r="G79" t="n" s="233">
-        <v>9.781915659491E12</v>
+        <v>9.781764037402E12</v>
       </c>
       <c r="H79" t="s" s="232">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I79" t="s" s="231">
         <v>268</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="n" s="235">
-        <v>1423326.0</v>
+        <v>970697.0</v>
       </c>
       <c r="B80" t="s" s="235">
         <v>13</v>
       </c>
       <c r="C80" t="s" s="234">
         <v>269</v>
       </c>
       <c r="D80" t="s" s="234">
         <v>270</v>
       </c>
       <c r="E80" t="s" s="234">
+        <v>21</v>
+      </c>
+      <c r="F80" t="n" s="235">
+        <v>2023.0</v>
+      </c>
+      <c r="G80" t="n" s="236">
+        <v>9.781761204685E12</v>
+      </c>
+      <c r="H80" t="s" s="235">
+        <v>38</v>
+      </c>
+      <c r="I80" t="s" s="234">
         <v>271</v>
-      </c>
-[...10 lines deleted...]
-        <v>272</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="n" s="238">
-        <v>970697.0</v>
+        <v>1395132.0</v>
       </c>
       <c r="B81" t="s" s="238">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C81" t="s" s="237">
+        <v>272</v>
+      </c>
+      <c r="D81" t="s" s="237">
         <v>273</v>
       </c>
-      <c r="D81" t="s" s="237">
+      <c r="E81" t="s" s="237">
         <v>274</v>
       </c>
-      <c r="E81" t="s" s="237">
-[...1 lines deleted...]
-      </c>
       <c r="F81" t="n" s="238">
-        <v>2023.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G81" t="n" s="239">
-        <v>9.781761204685E12</v>
+        <v>9.780008718343E12</v>
       </c>
       <c r="H81" t="s" s="238">
-        <v>38</v>
+        <v>83</v>
       </c>
       <c r="I81" t="s" s="237">
         <v>275</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="n" s="241">
-        <v>1395132.0</v>
+        <v>1447472.0</v>
       </c>
       <c r="B82" t="s" s="241">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C82" t="s" s="240">
         <v>276</v>
       </c>
       <c r="D82" t="s" s="240">
         <v>277</v>
       </c>
       <c r="E82" t="s" s="240">
         <v>278</v>
       </c>
       <c r="F82" t="n" s="241">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G82" t="n" s="242">
-        <v>9.780008718343E12</v>
+        <v>9.78176118215E12</v>
       </c>
       <c r="H82" t="s" s="241">
         <v>50</v>
       </c>
       <c r="I82" t="s" s="240">
         <v>279</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="n" s="244">
-        <v>1447472.0</v>
+        <v>1498995.0</v>
       </c>
       <c r="B83" t="s" s="244">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C83" t="s" s="243">
         <v>280</v>
       </c>
       <c r="D83" t="s" s="243">
         <v>281</v>
       </c>
       <c r="E83" t="s" s="243">
         <v>282</v>
       </c>
       <c r="F83" t="n" s="244">
         <v>2026.0</v>
       </c>
       <c r="G83" t="n" s="245">
-        <v>9.78176118215E12</v>
+        <v>9.780062875761E12</v>
       </c>
       <c r="H83" t="s" s="244">
-        <v>55</v>
+        <v>83</v>
       </c>
       <c r="I83" t="s" s="243">
         <v>283</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="n" s="247">
-        <v>1498995.0</v>
+        <v>1424052.0</v>
       </c>
       <c r="B84" t="s" s="247">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C84" t="s" s="246">
         <v>284</v>
       </c>
       <c r="D84" t="s" s="246">
         <v>285</v>
       </c>
       <c r="E84" t="s" s="246">
         <v>286</v>
       </c>
       <c r="F84" t="n" s="247">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G84" t="n" s="248">
-        <v>9.780062875761E12</v>
+        <v>9.780702313455E12</v>
       </c>
       <c r="H84" t="s" s="247">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="I84" t="s" s="246">
         <v>287</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="n" s="250">
-        <v>1424052.0</v>
+        <v>1424056.0</v>
       </c>
       <c r="B85" t="s" s="250">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C85" t="s" s="249">
         <v>288</v>
       </c>
       <c r="D85" t="s" s="249">
         <v>289</v>
       </c>
       <c r="E85" t="s" s="249">
         <v>290</v>
       </c>
       <c r="F85" t="n" s="250">
         <v>2025.0</v>
       </c>
       <c r="G85" t="n" s="251">
-        <v>9.780702313455E12</v>
+        <v>9.78059371117E12</v>
       </c>
       <c r="H85" t="s" s="250">
-        <v>17</v>
+        <v>83</v>
       </c>
       <c r="I85" t="s" s="249">
         <v>291</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="n" s="253">
-        <v>1424056.0</v>
+        <v>1209941.0</v>
       </c>
       <c r="B86" t="s" s="253">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C86" t="s" s="252">
         <v>292</v>
       </c>
       <c r="D86" t="s" s="252">
         <v>293</v>
       </c>
       <c r="E86" t="s" s="252">
         <v>294</v>
       </c>
       <c r="F86" t="n" s="253">
         <v>2025.0</v>
       </c>
       <c r="G86" t="n" s="254">
-        <v>9.78059371117E12</v>
+        <v>9.780734420657E12</v>
       </c>
       <c r="H86" t="s" s="253">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="I86" t="s" s="252">
         <v>295</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="n" s="256">
-        <v>1209941.0</v>
+        <v>1301599.0</v>
       </c>
       <c r="B87" t="s" s="256">
         <v>13</v>
       </c>
       <c r="C87" t="s" s="255">
         <v>296</v>
       </c>
       <c r="D87" t="s" s="255">
         <v>297</v>
       </c>
       <c r="E87" t="s" s="255">
         <v>298</v>
       </c>
       <c r="F87" t="n" s="256">
         <v>2025.0</v>
       </c>
       <c r="G87" t="n" s="257">
-        <v>9.780734420657E12</v>
+        <v>9.780648894599E12</v>
       </c>
       <c r="H87" t="s" s="256">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I87" t="s" s="255">
         <v>299</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="n" s="259">
-        <v>1301599.0</v>
+        <v>1399471.0</v>
       </c>
       <c r="B88" t="s" s="259">
         <v>13</v>
       </c>
       <c r="C88" t="s" s="258">
         <v>300</v>
       </c>
       <c r="D88" t="s" s="258">
+        <v>214</v>
+      </c>
+      <c r="E88" t="s" s="258">
+        <v>21</v>
+      </c>
+      <c r="F88" t="n" s="259">
+        <v>2025.0</v>
+      </c>
+      <c r="G88" t="n" s="260">
+        <v>9.78176152169E12</v>
+      </c>
+      <c r="H88" t="s" s="259">
+        <v>38</v>
+      </c>
+      <c r="I88" t="s" s="258">
         <v>301</v>
-      </c>
-[...13 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="n" s="262">
-        <v>1399471.0</v>
+        <v>1424057.0</v>
       </c>
       <c r="B89" t="s" s="262">
         <v>13</v>
       </c>
       <c r="C89" t="s" s="261">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="D89" t="s" s="261">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="E89" t="s" s="261">
         <v>21</v>
       </c>
       <c r="F89" t="n" s="262">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G89" t="n" s="263">
-        <v>9.78176152169E12</v>
+        <v>9.781761640124E12</v>
       </c>
       <c r="H89" t="s" s="262">
         <v>38</v>
       </c>
       <c r="I89" t="s" s="261">
-        <v>305</v>
+        <v>303</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="n" s="265">
-        <v>1424057.0</v>
+        <v>1019763.0</v>
       </c>
       <c r="B90" t="s" s="265">
         <v>13</v>
       </c>
       <c r="C90" t="s" s="264">
+        <v>304</v>
+      </c>
+      <c r="D90" t="s" s="264">
+        <v>305</v>
+      </c>
+      <c r="E90" t="s" s="264">
         <v>306</v>
       </c>
-      <c r="D90" t="s" s="264">
-[...4 lines deleted...]
-      </c>
       <c r="F90" t="n" s="265">
-        <v>2026.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G90" t="n" s="266">
-        <v>9.781761640124E12</v>
+        <v>9.781922539564E12</v>
       </c>
       <c r="H90" t="s" s="265">
         <v>38</v>
       </c>
       <c r="I90" t="s" s="264">
         <v>307</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="n" s="268">
-        <v>1019763.0</v>
+        <v>1360091.0</v>
       </c>
       <c r="B91" t="s" s="268">
         <v>13</v>
       </c>
       <c r="C91" t="s" s="267">
         <v>308</v>
       </c>
       <c r="D91" t="s" s="267">
         <v>309</v>
       </c>
       <c r="E91" t="s" s="267">
+        <v>282</v>
+      </c>
+      <c r="F91" t="n" s="268">
+        <v>2025.0</v>
+      </c>
+      <c r="G91" t="n" s="269">
+        <v>9.781460768631E12</v>
+      </c>
+      <c r="H91" t="s" s="268">
+        <v>17</v>
+      </c>
+      <c r="I91" t="s" s="267">
         <v>310</v>
-      </c>
-[...10 lines deleted...]
-        <v>311</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="n" s="271">
-        <v>1360091.0</v>
+        <v>1414437.0</v>
       </c>
       <c r="B92" t="s" s="271">
         <v>13</v>
       </c>
       <c r="C92" t="s" s="270">
+        <v>311</v>
+      </c>
+      <c r="D92" t="s" s="270">
         <v>312</v>
       </c>
-      <c r="D92" t="s" s="270">
+      <c r="E92" t="s" s="270">
+        <v>298</v>
+      </c>
+      <c r="F92" t="n" s="271">
+        <v>2025.0</v>
+      </c>
+      <c r="G92" t="n" s="272">
+        <v>9.781923345157E12</v>
+      </c>
+      <c r="H92" t="s" s="271">
+        <v>50</v>
+      </c>
+      <c r="I92" t="s" s="270">
         <v>313</v>
-      </c>
-[...13 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="n" s="274">
-        <v>1414437.0</v>
+        <v>1338011.0</v>
       </c>
       <c r="B93" t="s" s="274">
         <v>13</v>
       </c>
       <c r="C93" t="s" s="273">
+        <v>314</v>
+      </c>
+      <c r="D93" t="s" s="273">
         <v>315</v>
       </c>
-      <c r="D93" t="s" s="273">
+      <c r="E93" t="s" s="273">
+        <v>21</v>
+      </c>
+      <c r="F93" t="n" s="274">
+        <v>2025.0</v>
+      </c>
+      <c r="G93" t="n" s="275">
+        <v>9.781761721243E12</v>
+      </c>
+      <c r="H93" t="s" s="274">
+        <v>17</v>
+      </c>
+      <c r="I93" t="s" s="273">
         <v>316</v>
-      </c>
-[...13 lines deleted...]
-        <v>317</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="n" s="277">
-        <v>1338011.0</v>
+        <v>1366471.0</v>
       </c>
       <c r="B94" t="s" s="277">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C94" t="s" s="276">
+        <v>317</v>
+      </c>
+      <c r="D94" t="s" s="276">
         <v>318</v>
       </c>
-      <c r="D94" t="s" s="276">
+      <c r="E94" t="s" s="276">
         <v>319</v>
       </c>
-      <c r="E94" t="s" s="276">
-[...1 lines deleted...]
-      </c>
       <c r="F94" t="n" s="277">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G94" t="n" s="278">
-        <v>9.781761721243E12</v>
+        <v>9.780062383082E12</v>
       </c>
       <c r="H94" t="s" s="277">
-        <v>17</v>
+        <v>83</v>
       </c>
       <c r="I94" t="s" s="276">
         <v>320</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="n" s="280">
-        <v>1366471.0</v>
+        <v>1424065.0</v>
       </c>
       <c r="B95" t="s" s="280">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C95" t="s" s="279">
         <v>321</v>
       </c>
       <c r="D95" t="s" s="279">
         <v>322</v>
       </c>
       <c r="E95" t="s" s="279">
+        <v>54</v>
+      </c>
+      <c r="F95" t="n" s="280">
+        <v>2025.0</v>
+      </c>
+      <c r="G95" t="n" s="281">
+        <v>9.781761214073E12</v>
+      </c>
+      <c r="H95" t="s" s="280">
+        <v>38</v>
+      </c>
+      <c r="I95" t="s" s="279">
         <v>323</v>
-      </c>
-[...10 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="n" s="283">
-        <v>1424065.0</v>
+        <v>1289024.0</v>
       </c>
       <c r="B96" t="s" s="283">
         <v>13</v>
       </c>
       <c r="C96" t="s" s="282">
+        <v>324</v>
+      </c>
+      <c r="D96" t="s" s="282">
         <v>325</v>
       </c>
-      <c r="D96" t="s" s="282">
+      <c r="E96" t="s" s="282">
         <v>326</v>
       </c>
-      <c r="E96" t="s" s="282">
-[...1 lines deleted...]
-      </c>
       <c r="F96" t="n" s="283">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G96" t="n" s="284">
-        <v>9.781761214073E12</v>
+        <v>9.78125062541E12</v>
       </c>
       <c r="H96" t="s" s="283">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I96" t="s" s="282">
         <v>327</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="n" s="286">
-        <v>1289024.0</v>
+        <v>1209897.0</v>
       </c>
       <c r="B97" t="s" s="286">
         <v>13</v>
       </c>
       <c r="C97" t="s" s="285">
         <v>328</v>
       </c>
       <c r="D97" t="s" s="285">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="E97" t="s" s="285">
-        <v>49</v>
+        <v>326</v>
       </c>
       <c r="F97" t="n" s="286">
-        <v>2024.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G97" t="n" s="287">
-        <v>9.78125062541E12</v>
+        <v>9.78125062538E12</v>
       </c>
       <c r="H97" t="s" s="286">
         <v>17</v>
       </c>
       <c r="I97" t="s" s="285">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="n" s="289">
-        <v>1209897.0</v>
+        <v>1423956.0</v>
       </c>
       <c r="B98" t="s" s="289">
         <v>13</v>
       </c>
       <c r="C98" t="s" s="288">
+        <v>330</v>
+      </c>
+      <c r="D98" t="s" s="288">
         <v>331</v>
       </c>
-      <c r="D98" t="s" s="288">
-[...1 lines deleted...]
-      </c>
       <c r="E98" t="s" s="288">
-        <v>49</v>
+        <v>120</v>
       </c>
       <c r="F98" t="n" s="289">
-        <v>2023.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G98" t="n" s="290">
-        <v>9.78125062538E12</v>
+        <v>9.781760996673E12</v>
       </c>
       <c r="H98" t="s" s="289">
         <v>17</v>
       </c>
       <c r="I98" t="s" s="288">
         <v>332</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="n" s="292">
-        <v>1423956.0</v>
+        <v>1423925.0</v>
       </c>
       <c r="B99" t="s" s="292">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C99" t="s" s="291">
         <v>333</v>
       </c>
       <c r="D99" t="s" s="291">
         <v>334</v>
       </c>
       <c r="E99" t="s" s="291">
-        <v>124</v>
+        <v>335</v>
       </c>
       <c r="F99" t="n" s="292">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G99" t="n" s="293">
-        <v>9.781760996673E12</v>
+        <v>9.781761182037E12</v>
       </c>
       <c r="H99" t="s" s="292">
-        <v>17</v>
+        <v>83</v>
       </c>
       <c r="I99" t="s" s="291">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="n" s="295">
-        <v>1423925.0</v>
+        <v>1192360.0</v>
       </c>
       <c r="B100" t="s" s="295">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C100" t="s" s="294">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="D100" t="s" s="294">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="E100" t="s" s="294">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="F100" t="n" s="295">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G100" t="n" s="296">
-        <v>9.781761182037E12</v>
+        <v>9.780645378863E12</v>
       </c>
       <c r="H100" t="s" s="295">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="I100" t="s" s="294">
-        <v>339</v>
+        <v>340</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="n" s="298">
-        <v>1192360.0</v>
+        <v>1426197.0</v>
       </c>
       <c r="B101" t="s" s="298">
         <v>13</v>
       </c>
       <c r="C101" t="s" s="297">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="D101" t="s" s="297">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E101" t="s" s="297">
-        <v>342</v>
+        <v>298</v>
       </c>
       <c r="F101" t="n" s="298">
-        <v>2024.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G101" t="n" s="299">
-        <v>9.780645378863E12</v>
+        <v>9.781923345232E12</v>
       </c>
       <c r="H101" t="s" s="298">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="I101" t="s" s="297">
         <v>343</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="n" s="301">
-        <v>1426197.0</v>
+        <v>1352580.0</v>
       </c>
       <c r="B102" t="s" s="301">
         <v>13</v>
       </c>
       <c r="C102" t="s" s="300">
         <v>344</v>
       </c>
       <c r="D102" t="s" s="300">
         <v>345</v>
       </c>
       <c r="E102" t="s" s="300">
-        <v>302</v>
+        <v>49</v>
       </c>
       <c r="F102" t="n" s="301">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G102" t="n" s="302">
-        <v>9.781923345232E12</v>
+        <v>9.780241670583E12</v>
       </c>
       <c r="H102" t="s" s="301">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I102" t="s" s="300">
         <v>346</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="n" s="304">
-        <v>1352580.0</v>
+        <v>1303684.0</v>
       </c>
       <c r="B103" t="s" s="304">
         <v>13</v>
       </c>
       <c r="C103" t="s" s="303">
         <v>347</v>
       </c>
       <c r="D103" t="s" s="303">
         <v>348</v>
       </c>
       <c r="E103" t="s" s="303">
-        <v>54</v>
+        <v>349</v>
       </c>
       <c r="F103" t="n" s="304">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G103" t="n" s="305">
-        <v>9.780241670583E12</v>
+        <v>9.781035057191E12</v>
       </c>
       <c r="H103" t="s" s="304">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="I103" t="s" s="303">
-        <v>349</v>
+        <v>350</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="n" s="307">
-        <v>1303684.0</v>
+        <v>1423808.0</v>
       </c>
       <c r="B104" t="s" s="307">
         <v>13</v>
       </c>
       <c r="C104" t="s" s="306">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="D104" t="s" s="306">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="E104" t="s" s="306">
-        <v>352</v>
+        <v>124</v>
       </c>
       <c r="F104" t="n" s="307">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G104" t="n" s="308">
-        <v>9.781035057191E12</v>
+        <v>9.78176065838E12</v>
       </c>
       <c r="H104" t="s" s="307">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I104" t="s" s="306">
         <v>353</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="n" s="310">
-        <v>1423808.0</v>
+        <v>902211.0</v>
       </c>
       <c r="B105" t="s" s="310">
         <v>13</v>
       </c>
       <c r="C105" t="s" s="309">
         <v>354</v>
       </c>
       <c r="D105" t="s" s="309">
         <v>355</v>
       </c>
       <c r="E105" t="s" s="309">
-        <v>128</v>
+        <v>154</v>
       </c>
       <c r="F105" t="n" s="310">
-        <v>2025.0</v>
+        <v>2022.0</v>
       </c>
       <c r="G105" t="n" s="311">
-        <v>9.78176065838E12</v>
+        <v>9.781922613103E12</v>
       </c>
       <c r="H105" t="s" s="310">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I105" t="s" s="309">
         <v>356</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="n" s="313">
-        <v>902211.0</v>
+        <v>1319675.0</v>
       </c>
       <c r="B106" t="s" s="313">
         <v>13</v>
       </c>
       <c r="C106" t="s" s="312">
         <v>357</v>
       </c>
       <c r="D106" t="s" s="312">
         <v>358</v>
       </c>
       <c r="E106" t="s" s="312">
-        <v>158</v>
+        <v>359</v>
       </c>
       <c r="F106" t="n" s="313">
-        <v>2022.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G106" t="n" s="314">
-        <v>9.781922613103E12</v>
+        <v>9.780645323573E12</v>
       </c>
       <c r="H106" t="s" s="313">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I106" t="s" s="312">
-        <v>359</v>
+        <v>360</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="n" s="316">
-        <v>1319675.0</v>
+        <v>1369491.0</v>
       </c>
       <c r="B107" t="s" s="316">
         <v>13</v>
       </c>
       <c r="C107" t="s" s="315">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="D107" t="s" s="315">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E107" t="s" s="315">
-        <v>362</v>
+        <v>161</v>
       </c>
       <c r="F107" t="n" s="316">
-        <v>2023.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G107" t="n" s="317">
-        <v>9.780645323573E12</v>
+        <v>9.781761343759E12</v>
       </c>
       <c r="H107" t="s" s="316">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I107" t="s" s="315">
         <v>363</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="n" s="319">
-        <v>1369491.0</v>
+        <v>1388266.0</v>
       </c>
       <c r="B108" t="s" s="319">
         <v>13</v>
       </c>
       <c r="C108" t="s" s="318">
         <v>364</v>
       </c>
       <c r="D108" t="s" s="318">
         <v>365</v>
       </c>
       <c r="E108" t="s" s="318">
-        <v>165</v>
+        <v>366</v>
       </c>
       <c r="F108" t="n" s="319">
         <v>2025.0</v>
       </c>
       <c r="G108" t="n" s="320">
-        <v>9.781761343759E12</v>
+        <v>9.781839945533E12</v>
       </c>
       <c r="H108" t="s" s="319">
         <v>17</v>
       </c>
       <c r="I108" t="s" s="318">
-        <v>366</v>
+        <v>367</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="n" s="322">
-        <v>1388266.0</v>
+        <v>1395165.0</v>
       </c>
       <c r="B109" t="s" s="322">
         <v>13</v>
       </c>
       <c r="C109" t="s" s="321">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="D109" t="s" s="321">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="E109" t="s" s="321">
-        <v>369</v>
+        <v>69</v>
       </c>
       <c r="F109" t="n" s="322">
         <v>2025.0</v>
       </c>
       <c r="G109" t="n" s="323">
-        <v>9.781839945533E12</v>
+        <v>9.781460765883E12</v>
       </c>
       <c r="H109" t="s" s="322">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I109" t="s" s="321">
         <v>370</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="n" s="325">
-        <v>1395165.0</v>
+        <v>1337792.0</v>
       </c>
       <c r="B110" t="s" s="325">
         <v>13</v>
       </c>
       <c r="C110" t="s" s="324">
         <v>371</v>
       </c>
       <c r="D110" t="s" s="324">
         <v>372</v>
       </c>
       <c r="E110" t="s" s="324">
-        <v>74</v>
+        <v>124</v>
       </c>
       <c r="F110" t="n" s="325">
         <v>2025.0</v>
       </c>
       <c r="G110" t="n" s="326">
-        <v>9.781460765883E12</v>
+        <v>9.781529517965E12</v>
       </c>
       <c r="H110" t="s" s="325">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I110" t="s" s="324">
         <v>373</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="n" s="328">
-        <v>1337792.0</v>
+        <v>1423340.0</v>
       </c>
       <c r="B111" t="s" s="328">
         <v>13</v>
       </c>
       <c r="C111" t="s" s="327">
         <v>374</v>
       </c>
       <c r="D111" t="s" s="327">
         <v>375</v>
       </c>
       <c r="E111" t="s" s="327">
-        <v>128</v>
+        <v>96</v>
       </c>
       <c r="F111" t="n" s="328">
         <v>2025.0</v>
       </c>
       <c r="G111" t="n" s="329">
-        <v>9.781529517965E12</v>
+        <v>9.781761111952E12</v>
       </c>
       <c r="H111" t="s" s="328">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I111" t="s" s="327">
         <v>376</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="n" s="331">
-        <v>1423340.0</v>
+        <v>1423394.0</v>
       </c>
       <c r="B112" t="s" s="331">
         <v>13</v>
       </c>
       <c r="C112" t="s" s="330">
         <v>377</v>
       </c>
       <c r="D112" t="s" s="330">
         <v>378</v>
       </c>
       <c r="E112" t="s" s="330">
-        <v>100</v>
+        <v>16</v>
       </c>
       <c r="F112" t="n" s="331">
         <v>2025.0</v>
       </c>
       <c r="G112" t="n" s="332">
-        <v>9.781761111952E12</v>
+        <v>9.781761215193E12</v>
       </c>
       <c r="H112" t="s" s="331">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I112" t="s" s="330">
         <v>379</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="n" s="334">
-        <v>1423394.0</v>
+        <v>1551396.0</v>
       </c>
       <c r="B113" t="s" s="334">
         <v>13</v>
       </c>
       <c r="C113" t="s" s="333">
         <v>380</v>
       </c>
       <c r="D113" t="s" s="333">
         <v>381</v>
       </c>
       <c r="E113" t="s" s="333">
-        <v>16</v>
+        <v>108</v>
       </c>
       <c r="F113" t="n" s="334">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G113" t="n" s="335">
-        <v>9.781761215193E12</v>
+        <v>9.781460766545E12</v>
       </c>
       <c r="H113" t="s" s="334">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="I113" t="s" s="333">
         <v>382</v>
       </c>
     </row>
     <row r="114">
-      <c r="A114" t="n" s="337">
-        <v>1551396.0</v>
+      <c r="A114" t="s" s="337">
+        <v>13</v>
       </c>
       <c r="B114" t="s" s="337">
         <v>13</v>
       </c>
       <c r="C114" t="s" s="336">
         <v>383</v>
       </c>
       <c r="D114" t="s" s="336">
+        <v>211</v>
+      </c>
+      <c r="E114" t="s" s="336">
+        <v>13</v>
+      </c>
+      <c r="F114" t="s" s="337">
+        <v>13</v>
+      </c>
+      <c r="G114" t="s" s="338">
+        <v>13</v>
+      </c>
+      <c r="H114" t="s" s="337">
+        <v>17</v>
+      </c>
+      <c r="I114" t="s" s="336">
         <v>384</v>
       </c>
-      <c r="E114" t="s" s="336">
-[...11 lines deleted...]
-      <c r="I114" t="s" s="336">
+    </row>
+    <row r="115">
+      <c r="A115" t="n" s="340">
+        <v>1355850.0</v>
+      </c>
+      <c r="B115" t="s" s="340">
+        <v>13</v>
+      </c>
+      <c r="C115" t="s" s="339">
         <v>385</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C115" t="s" s="339">
+      <c r="D115" t="s" s="339">
         <v>386</v>
       </c>
-      <c r="D115" t="s" s="339">
-[...1 lines deleted...]
-      </c>
       <c r="E115" t="s" s="339">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>154</v>
+      </c>
+      <c r="F115" t="n" s="340">
+        <v>2025.0</v>
+      </c>
+      <c r="G115" t="n" s="341">
+        <v>9.781922777829E12</v>
       </c>
       <c r="H115" t="s" s="340">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I115" t="s" s="339">
         <v>387</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="n" s="343">
-        <v>1355850.0</v>
+        <v>1511577.0</v>
       </c>
       <c r="B116" t="s" s="343">
         <v>13</v>
       </c>
       <c r="C116" t="s" s="342">
         <v>388</v>
       </c>
       <c r="D116" t="s" s="342">
         <v>389</v>
       </c>
       <c r="E116" t="s" s="342">
-        <v>158</v>
+        <v>108</v>
       </c>
       <c r="F116" t="n" s="343">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G116" t="n" s="344">
-        <v>9.781922777829E12</v>
+        <v>9.781460767443E12</v>
       </c>
       <c r="H116" t="s" s="343">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I116" t="s" s="342">
         <v>390</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="n" s="346">
-        <v>1511577.0</v>
+        <v>1209961.0</v>
       </c>
       <c r="B117" t="s" s="346">
         <v>13</v>
       </c>
       <c r="C117" t="s" s="345">
         <v>391</v>
       </c>
       <c r="D117" t="s" s="345">
         <v>392</v>
       </c>
       <c r="E117" t="s" s="345">
-        <v>112</v>
+        <v>49</v>
       </c>
       <c r="F117" t="n" s="346">
-        <v>2026.0</v>
+        <v>2022.0</v>
       </c>
       <c r="G117" t="n" s="347">
-        <v>9.781460767443E12</v>
+        <v>9.780143778837E12</v>
       </c>
       <c r="H117" t="s" s="346">
         <v>17</v>
       </c>
       <c r="I117" t="s" s="345">
         <v>393</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="n" s="349">
-        <v>1209961.0</v>
+        <v>1424874.0</v>
       </c>
       <c r="B118" t="s" s="349">
         <v>13</v>
       </c>
       <c r="C118" t="s" s="348">
         <v>394</v>
       </c>
       <c r="D118" t="s" s="348">
         <v>395</v>
       </c>
       <c r="E118" t="s" s="348">
-        <v>54</v>
+        <v>396</v>
       </c>
       <c r="F118" t="n" s="349">
-        <v>2022.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G118" t="n" s="350">
-        <v>9.780143778837E12</v>
+        <v>9.781760764654E12</v>
       </c>
       <c r="H118" t="s" s="349">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I118" t="s" s="348">
-        <v>396</v>
+        <v>397</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="n" s="352">
-        <v>1424874.0</v>
+        <v>1357352.0</v>
       </c>
       <c r="B119" t="s" s="352">
         <v>13</v>
       </c>
       <c r="C119" t="s" s="351">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="D119" t="s" s="351">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="E119" t="s" s="351">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="F119" t="n" s="352">
         <v>2025.0</v>
       </c>
       <c r="G119" t="n" s="353">
-        <v>9.781760764654E12</v>
+        <v>9.781922507686E12</v>
       </c>
       <c r="H119" t="s" s="352">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I119" t="s" s="351">
-        <v>400</v>
+        <v>401</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="n" s="355">
-        <v>1357352.0</v>
+        <v>1470715.0</v>
       </c>
       <c r="B120" t="s" s="355">
         <v>13</v>
       </c>
       <c r="C120" t="s" s="354">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="D120" t="s" s="354">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="E120" t="s" s="354">
-        <v>403</v>
+        <v>335</v>
       </c>
       <c r="F120" t="n" s="355">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G120" t="n" s="356">
-        <v>9.781922507686E12</v>
+        <v>9.781761181863E12</v>
       </c>
       <c r="H120" t="s" s="355">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I120" t="s" s="354">
         <v>404</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="n" s="358">
-        <v>1470715.0</v>
+        <v>1282887.0</v>
       </c>
       <c r="B121" t="s" s="358">
         <v>13</v>
       </c>
       <c r="C121" t="s" s="357">
         <v>405</v>
       </c>
       <c r="D121" t="s" s="357">
         <v>406</v>
       </c>
       <c r="E121" t="s" s="357">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="F121" t="n" s="358">
-        <v>2026.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G121" t="n" s="359">
-        <v>9.781761181863E12</v>
+        <v>9.781741179019E12</v>
       </c>
       <c r="H121" t="s" s="358">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="I121" t="s" s="357">
         <v>407</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="n" s="361">
-        <v>1282887.0</v>
+        <v>1426090.0</v>
       </c>
       <c r="B122" t="s" s="361">
         <v>13</v>
       </c>
       <c r="C122" t="s" s="360">
         <v>408</v>
       </c>
       <c r="D122" t="s" s="360">
         <v>409</v>
       </c>
       <c r="E122" t="s" s="360">
-        <v>16</v>
+        <v>96</v>
       </c>
       <c r="F122" t="n" s="361">
-        <v>2024.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G122" t="n" s="362">
-        <v>9.781741179019E12</v>
+        <v>9.781761113178E12</v>
       </c>
       <c r="H122" t="s" s="361">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I122" t="s" s="360">
         <v>410</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="n" s="364">
-        <v>1426090.0</v>
+        <v>1445345.0</v>
       </c>
       <c r="B123" t="s" s="364">
         <v>13</v>
       </c>
       <c r="C123" t="s" s="363">
         <v>411</v>
       </c>
       <c r="D123" t="s" s="363">
         <v>412</v>
       </c>
       <c r="E123" t="s" s="363">
-        <v>100</v>
+        <v>359</v>
       </c>
       <c r="F123" t="n" s="364">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G123" t="n" s="365">
-        <v>9.781761113178E12</v>
+        <v>9.781922998156E12</v>
       </c>
       <c r="H123" t="s" s="364">
         <v>38</v>
       </c>
       <c r="I123" t="s" s="363">
         <v>413</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="n" s="367">
-        <v>1445345.0</v>
+        <v>1495581.0</v>
       </c>
       <c r="B124" t="s" s="367">
         <v>13</v>
       </c>
       <c r="C124" t="s" s="366">
         <v>414</v>
       </c>
       <c r="D124" t="s" s="366">
         <v>415</v>
       </c>
       <c r="E124" t="s" s="366">
-        <v>362</v>
+        <v>282</v>
       </c>
       <c r="F124" t="n" s="367">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G124" t="n" s="368">
-        <v>9.781922998156E12</v>
+        <v>9.780733343391E12</v>
       </c>
       <c r="H124" t="s" s="367">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="I124" t="s" s="366">
         <v>416</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="n" s="370">
-        <v>1495581.0</v>
+        <v>1388309.0</v>
       </c>
       <c r="B125" t="s" s="370">
         <v>13</v>
       </c>
       <c r="C125" t="s" s="369">
         <v>417</v>
       </c>
       <c r="D125" t="s" s="369">
         <v>418</v>
       </c>
       <c r="E125" t="s" s="369">
-        <v>286</v>
+        <v>278</v>
       </c>
       <c r="F125" t="n" s="370">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G125" t="n" s="371">
-        <v>9.780733343391E12</v>
+        <v>9.781761181993E12</v>
       </c>
       <c r="H125" t="s" s="370">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I125" t="s" s="369">
         <v>419</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="n" s="373">
-        <v>1388309.0</v>
+        <v>1426081.0</v>
       </c>
       <c r="B126" t="s" s="373">
         <v>13</v>
       </c>
       <c r="C126" t="s" s="372">
         <v>420</v>
       </c>
       <c r="D126" t="s" s="372">
         <v>421</v>
       </c>
       <c r="E126" t="s" s="372">
-        <v>282</v>
+        <v>96</v>
       </c>
       <c r="F126" t="n" s="373">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G126" t="n" s="374">
-        <v>9.781761181993E12</v>
+        <v>9.781761113154E12</v>
       </c>
       <c r="H126" t="s" s="373">
         <v>38</v>
       </c>
       <c r="I126" t="s" s="372">
         <v>422</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="n" s="376">
-        <v>1426081.0</v>
+        <v>1286624.0</v>
       </c>
       <c r="B127" t="s" s="376">
         <v>13</v>
       </c>
       <c r="C127" t="s" s="375">
         <v>423</v>
       </c>
       <c r="D127" t="s" s="375">
         <v>424</v>
       </c>
       <c r="E127" t="s" s="375">
-        <v>100</v>
+        <v>165</v>
       </c>
       <c r="F127" t="n" s="376">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G127" t="n" s="377">
-        <v>9.781761113154E12</v>
+        <v>9.780008734749E12</v>
       </c>
       <c r="H127" t="s" s="376">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I127" t="s" s="375">
         <v>425</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="n" s="379">
-        <v>1286624.0</v>
+        <v>1209917.0</v>
       </c>
       <c r="B128" t="s" s="379">
         <v>13</v>
       </c>
       <c r="C128" t="s" s="378">
         <v>426</v>
       </c>
       <c r="D128" t="s" s="378">
         <v>427</v>
       </c>
       <c r="E128" t="s" s="378">
-        <v>169</v>
+        <v>428</v>
       </c>
       <c r="F128" t="n" s="379">
         <v>2025.0</v>
       </c>
       <c r="G128" t="n" s="380">
-        <v>9.780008734749E12</v>
+        <v>9.781922800817E12</v>
       </c>
       <c r="H128" t="s" s="379">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I128" t="s" s="378">
-        <v>428</v>
+        <v>429</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="n" s="382">
-        <v>1209917.0</v>
+        <v>1028425.0</v>
       </c>
       <c r="B129" t="s" s="382">
         <v>13</v>
       </c>
       <c r="C129" t="s" s="381">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="D129" t="s" s="381">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E129" t="s" s="381">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F129" t="n" s="382">
-        <v>2025.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G129" t="n" s="383">
-        <v>9.781922800817E12</v>
+        <v>9.781444965759E12</v>
       </c>
       <c r="H129" t="s" s="382">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I129" t="s" s="381">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="n" s="385">
-        <v>1028425.0</v>
+        <v>1423820.0</v>
       </c>
       <c r="B130" t="s" s="385">
         <v>13</v>
       </c>
       <c r="C130" t="s" s="384">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="D130" t="s" s="384">
-        <v>434</v>
+        <v>431</v>
       </c>
       <c r="E130" t="s" s="384">
-        <v>435</v>
+        <v>432</v>
       </c>
       <c r="F130" t="n" s="385">
-        <v>2023.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G130" t="n" s="386">
-        <v>9.781444965759E12</v>
+        <v>9.78144497836E12</v>
       </c>
       <c r="H130" t="s" s="385">
         <v>17</v>
       </c>
       <c r="I130" t="s" s="384">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="n" s="388">
-        <v>1423820.0</v>
+        <v>1423818.0</v>
       </c>
       <c r="B131" t="s" s="388">
         <v>13</v>
       </c>
       <c r="C131" t="s" s="387">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="D131" t="s" s="387">
-        <v>434</v>
+        <v>431</v>
       </c>
       <c r="E131" t="s" s="387">
-        <v>435</v>
+        <v>432</v>
       </c>
       <c r="F131" t="n" s="388">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G131" t="n" s="389">
-        <v>9.78144497836E12</v>
+        <v>9.78144496578E12</v>
       </c>
       <c r="H131" t="s" s="388">
         <v>17</v>
       </c>
       <c r="I131" t="s" s="387">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="n" s="391">
-        <v>1423818.0</v>
+        <v>1423819.0</v>
       </c>
       <c r="B132" t="s" s="391">
         <v>13</v>
       </c>
       <c r="C132" t="s" s="390">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="D132" t="s" s="390">
-        <v>434</v>
+        <v>431</v>
       </c>
       <c r="E132" t="s" s="390">
-        <v>435</v>
+        <v>432</v>
       </c>
       <c r="F132" t="n" s="391">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G132" t="n" s="392">
-        <v>9.78144496578E12</v>
+        <v>9.781444978384E12</v>
       </c>
       <c r="H132" t="s" s="391">
         <v>17</v>
       </c>
       <c r="I132" t="s" s="390">
-        <v>440</v>
+        <v>439</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="n" s="394">
-        <v>1423819.0</v>
+        <v>1294684.0</v>
       </c>
       <c r="B133" t="s" s="394">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C133" t="s" s="393">
+        <v>440</v>
+      </c>
+      <c r="D133" t="s" s="393">
         <v>441</v>
       </c>
-      <c r="D133" t="s" s="393">
-[...1 lines deleted...]
-      </c>
       <c r="E133" t="s" s="393">
-        <v>435</v>
+        <v>161</v>
       </c>
       <c r="F133" t="n" s="394">
         <v>2025.0</v>
       </c>
       <c r="G133" t="n" s="395">
-        <v>9.781444978384E12</v>
+        <v>9.781761340512E12</v>
       </c>
       <c r="H133" t="s" s="394">
-        <v>17</v>
+        <v>83</v>
       </c>
       <c r="I133" t="s" s="393">
         <v>442</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="n" s="397">
-        <v>1294684.0</v>
+        <v>1495512.0</v>
       </c>
       <c r="B134" t="s" s="397">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C134" t="s" s="396">
         <v>443</v>
       </c>
       <c r="D134" t="s" s="396">
         <v>444</v>
       </c>
       <c r="E134" t="s" s="396">
-        <v>165</v>
+        <v>76</v>
       </c>
       <c r="F134" t="n" s="397">
         <v>2025.0</v>
       </c>
       <c r="G134" t="n" s="398">
-        <v>9.781761340512E12</v>
+        <v>9.780008757632E12</v>
       </c>
       <c r="H134" t="s" s="397">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="I134" t="s" s="396">
-        <v>13</v>
+        <v>445</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="n" s="400">
-        <v>1495512.0</v>
+        <v>1388331.0</v>
       </c>
       <c r="B135" t="s" s="400">
         <v>13</v>
       </c>
       <c r="C135" t="s" s="399">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="D135" t="s" s="399">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="E135" t="s" s="399">
-        <v>81</v>
+        <v>16</v>
       </c>
       <c r="F135" t="n" s="400">
         <v>2025.0</v>
       </c>
       <c r="G135" t="n" s="401">
-        <v>9.780008757632E12</v>
+        <v>9.781761214837E12</v>
       </c>
       <c r="H135" t="s" s="400">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I135" t="s" s="399">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="n" s="403">
-        <v>1388331.0</v>
+        <v>1425899.0</v>
       </c>
       <c r="B136" t="s" s="403">
         <v>13</v>
       </c>
       <c r="C136" t="s" s="402">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="D136" t="s" s="402">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E136" t="s" s="402">
-        <v>16</v>
+        <v>451</v>
       </c>
       <c r="F136" t="n" s="403">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G136" t="n" s="404">
-        <v>9.781761214837E12</v>
+        <v>9.781923543072E12</v>
       </c>
       <c r="H136" t="s" s="403">
         <v>38</v>
       </c>
       <c r="I136" t="s" s="402">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="n" s="406">
-        <v>1425899.0</v>
+        <v>1423832.0</v>
       </c>
       <c r="B137" t="s" s="406">
         <v>13</v>
       </c>
       <c r="C137" t="s" s="405">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="D137" t="s" s="405">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="E137" t="s" s="405">
-        <v>453</v>
+        <v>45</v>
       </c>
       <c r="F137" t="n" s="406">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G137" t="n" s="407">
-        <v>9.781923543072E12</v>
+        <v>9.781805075721E12</v>
       </c>
       <c r="H137" t="s" s="406">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I137" t="s" s="405">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="n" s="409">
-        <v>1423832.0</v>
+        <v>1423939.0</v>
       </c>
       <c r="B138" t="s" s="409">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C138" t="s" s="408">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="D138" t="s" s="408">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="E138" t="s" s="408">
-        <v>45</v>
+        <v>458</v>
       </c>
       <c r="F138" t="n" s="409">
         <v>2025.0</v>
       </c>
       <c r="G138" t="n" s="410">
-        <v>9.781805075721E12</v>
+        <v>9.78000879475E12</v>
       </c>
       <c r="H138" t="s" s="409">
-        <v>30</v>
+        <v>83</v>
       </c>
       <c r="I138" t="s" s="408">
-        <v>457</v>
+        <v>459</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="n" s="412">
-        <v>1423939.0</v>
+        <v>1502265.0</v>
       </c>
       <c r="B139" t="s" s="412">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C139" t="s" s="411">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="D139" t="s" s="411">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="E139" t="s" s="411">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="F139" t="n" s="412">
-        <v>2025.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G139" t="n" s="413">
-        <v>9.78000879475E12</v>
+        <v>9.781459837119E12</v>
       </c>
       <c r="H139" t="s" s="412">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="I139" t="s" s="411">
-        <v>461</v>
+        <v>463</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="n" s="415">
-        <v>1502265.0</v>
+        <v>1423917.0</v>
       </c>
       <c r="B140" t="s" s="415">
         <v>13</v>
       </c>
       <c r="C140" t="s" s="414">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="D140" t="s" s="414">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E140" t="s" s="414">
-        <v>464</v>
+        <v>124</v>
       </c>
       <c r="F140" t="n" s="415">
-        <v>2023.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G140" t="n" s="416">
-        <v>9.781459837119E12</v>
+        <v>9.781529528824E12</v>
       </c>
       <c r="H140" t="s" s="415">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="I140" t="s" s="414">
-        <v>465</v>
+        <v>466</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="n" s="418">
-        <v>1423917.0</v>
+        <v>1409651.0</v>
       </c>
       <c r="B141" t="s" s="418">
         <v>13</v>
       </c>
       <c r="C141" t="s" s="417">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="D141" t="s" s="417">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E141" t="s" s="417">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="F141" t="n" s="418">
         <v>2025.0</v>
       </c>
       <c r="G141" t="n" s="419">
-        <v>9.781529528824E12</v>
+        <v>9.781529527346E12</v>
       </c>
       <c r="H141" t="s" s="418">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I141" t="s" s="417">
-        <v>468</v>
+        <v>469</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="n" s="421">
-        <v>1409651.0</v>
+        <v>1423339.0</v>
       </c>
       <c r="B142" t="s" s="421">
         <v>13</v>
       </c>
       <c r="C142" t="s" s="420">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="D142" t="s" s="420">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E142" t="s" s="420">
-        <v>128</v>
+        <v>96</v>
       </c>
       <c r="F142" t="n" s="421">
         <v>2025.0</v>
       </c>
       <c r="G142" t="n" s="422">
-        <v>9.781529527346E12</v>
+        <v>9.781761112799E12</v>
       </c>
       <c r="H142" t="s" s="421">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="I142" t="s" s="420">
-        <v>471</v>
+        <v>472</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="n" s="424">
-        <v>1423339.0</v>
+        <v>1424014.0</v>
       </c>
       <c r="B143" t="s" s="424">
         <v>13</v>
       </c>
       <c r="C143" t="s" s="423">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="D143" t="s" s="423">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E143" t="s" s="423">
-        <v>100</v>
+        <v>161</v>
       </c>
       <c r="F143" t="n" s="424">
         <v>2025.0</v>
       </c>
       <c r="G143" t="n" s="425">
-        <v>9.781761112799E12</v>
+        <v>9.781761352898E12</v>
       </c>
       <c r="H143" t="s" s="424">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="I143" t="s" s="423">
-        <v>474</v>
+        <v>475</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="n" s="427">
-        <v>1424014.0</v>
+        <v>1019822.0</v>
       </c>
       <c r="B144" t="s" s="427">
         <v>13</v>
       </c>
       <c r="C144" t="s" s="426">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="D144" t="s" s="426">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E144" t="s" s="426">
-        <v>165</v>
+        <v>184</v>
       </c>
       <c r="F144" t="n" s="427">
-        <v>2025.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G144" t="n" s="428">
-        <v>9.781761352898E12</v>
+        <v>9.781922943477E12</v>
       </c>
       <c r="H144" t="s" s="427">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I144" t="s" s="426">
-        <v>477</v>
+        <v>478</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="n" s="430">
-        <v>1019822.0</v>
+        <v>1243196.0</v>
       </c>
       <c r="B145" t="s" s="430">
         <v>13</v>
       </c>
       <c r="C145" t="s" s="429">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="D145" t="s" s="429">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E145" t="s" s="429">
-        <v>188</v>
+        <v>21</v>
       </c>
       <c r="F145" t="n" s="430">
-        <v>2023.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G145" t="n" s="431">
-        <v>9.781922943477E12</v>
+        <v>9.781760268251E12</v>
       </c>
       <c r="H145" t="s" s="430">
         <v>38</v>
       </c>
       <c r="I145" t="s" s="429">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="n" s="433">
-        <v>1243196.0</v>
+        <v>1388333.0</v>
       </c>
       <c r="B146" t="s" s="433">
         <v>13</v>
       </c>
       <c r="C146" t="s" s="432">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="D146" t="s" s="432">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E146" t="s" s="432">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="F146" t="n" s="433">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G146" t="n" s="434">
-        <v>9.781760268251E12</v>
+        <v>9.781761215537E12</v>
       </c>
       <c r="H146" t="s" s="433">
         <v>38</v>
       </c>
       <c r="I146" t="s" s="432">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="n" s="436">
-        <v>1388333.0</v>
+        <v>1286602.0</v>
       </c>
       <c r="B147" t="s" s="436">
         <v>13</v>
       </c>
       <c r="C147" t="s" s="435">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="D147" t="s" s="435">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="E147" t="s" s="435">
-        <v>59</v>
+        <v>154</v>
       </c>
       <c r="F147" t="n" s="436">
         <v>2025.0</v>
       </c>
       <c r="G147" t="n" s="437">
-        <v>9.781761215537E12</v>
+        <v>9.781922777669E12</v>
       </c>
       <c r="H147" t="s" s="436">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I147" t="s" s="435">
-        <v>486</v>
+        <v>487</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="n" s="439">
-        <v>1286602.0</v>
+        <v>1358226.0</v>
       </c>
       <c r="B148" t="s" s="439">
         <v>13</v>
       </c>
       <c r="C148" t="s" s="438">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="D148" t="s" s="438">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E148" t="s" s="438">
-        <v>158</v>
+        <v>490</v>
       </c>
       <c r="F148" t="n" s="439">
         <v>2025.0</v>
       </c>
       <c r="G148" t="n" s="440">
-        <v>9.781922777669E12</v>
+        <v>9.781761353406E12</v>
       </c>
       <c r="H148" t="s" s="439">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I148" t="s" s="438">
-        <v>489</v>
+        <v>491</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="n" s="442">
-        <v>1358226.0</v>
+        <v>1423827.0</v>
       </c>
       <c r="B149" t="s" s="442">
         <v>13</v>
       </c>
       <c r="C149" t="s" s="441">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="D149" t="s" s="441">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E149" t="s" s="441">
-        <v>492</v>
+        <v>282</v>
       </c>
       <c r="F149" t="n" s="442">
         <v>2025.0</v>
       </c>
       <c r="G149" t="n" s="443">
-        <v>9.781761353406E12</v>
+        <v>9.781460766224E12</v>
       </c>
       <c r="H149" t="s" s="442">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I149" t="s" s="441">
-        <v>493</v>
+        <v>494</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="n" s="445">
-        <v>1423827.0</v>
+        <v>1388340.0</v>
       </c>
       <c r="B150" t="s" s="445">
         <v>13</v>
       </c>
       <c r="C150" t="s" s="444">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="D150" t="s" s="444">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="E150" t="s" s="444">
-        <v>286</v>
+        <v>16</v>
       </c>
       <c r="F150" t="n" s="445">
         <v>2025.0</v>
       </c>
       <c r="G150" t="n" s="446">
-        <v>9.781460766224E12</v>
+        <v>9.781761216398E12</v>
       </c>
       <c r="H150" t="s" s="445">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I150" t="s" s="444">
-        <v>496</v>
+        <v>497</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="n" s="448">
-        <v>1388340.0</v>
+        <v>1480145.0</v>
       </c>
       <c r="B151" t="s" s="448">
         <v>13</v>
       </c>
       <c r="C151" t="s" s="447">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="D151" t="s" s="447">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E151" t="s" s="447">
-        <v>16</v>
+        <v>335</v>
       </c>
       <c r="F151" t="n" s="448">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G151" t="n" s="449">
-        <v>9.781761216398E12</v>
+        <v>9.781761182365E12</v>
       </c>
       <c r="H151" t="s" s="448">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I151" t="s" s="447">
-        <v>499</v>
+        <v>500</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="n" s="451">
-        <v>1480145.0</v>
+        <v>1423996.0</v>
       </c>
       <c r="B152" t="s" s="451">
         <v>13</v>
       </c>
       <c r="C152" t="s" s="450">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="D152" t="s" s="450">
-        <v>501</v>
+        <v>386</v>
       </c>
       <c r="E152" t="s" s="450">
-        <v>338</v>
+        <v>154</v>
       </c>
       <c r="F152" t="n" s="451">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G152" t="n" s="452">
-        <v>9.781761182365E12</v>
+        <v>9.781922142733E12</v>
       </c>
       <c r="H152" t="s" s="451">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I152" t="s" s="450">
         <v>502</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="n" s="454">
-        <v>1423996.0</v>
+        <v>1447498.0</v>
       </c>
       <c r="B153" t="s" s="454">
         <v>13</v>
       </c>
       <c r="C153" t="s" s="453">
         <v>503</v>
       </c>
       <c r="D153" t="s" s="453">
-        <v>389</v>
+        <v>504</v>
       </c>
       <c r="E153" t="s" s="453">
-        <v>158</v>
+        <v>335</v>
       </c>
       <c r="F153" t="n" s="454">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G153" t="n" s="455">
-        <v>9.781922142733E12</v>
+        <v>9.781761181191E12</v>
       </c>
       <c r="H153" t="s" s="454">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I153" t="s" s="453">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="n" s="457">
-        <v>1447498.0</v>
+        <v>1423358.0</v>
       </c>
       <c r="B154" t="s" s="457">
         <v>13</v>
       </c>
       <c r="C154" t="s" s="456">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="D154" t="s" s="456">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="E154" t="s" s="456">
-        <v>338</v>
+        <v>508</v>
       </c>
       <c r="F154" t="n" s="457">
-        <v>2026.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G154" t="n" s="458">
-        <v>9.781761181191E12</v>
+        <v>9.780241529515E12</v>
       </c>
       <c r="H154" t="s" s="457">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I154" t="s" s="456">
-        <v>507</v>
+        <v>509</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="n" s="460">
-        <v>1423358.0</v>
+        <v>1423961.0</v>
       </c>
       <c r="B155" t="s" s="460">
         <v>13</v>
       </c>
       <c r="C155" t="s" s="459">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="D155" t="s" s="459">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E155" t="s" s="459">
-        <v>510</v>
+        <v>278</v>
       </c>
       <c r="F155" t="n" s="460">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G155" t="n" s="461">
-        <v>9.780241529515E12</v>
+        <v>9.781761181016E12</v>
       </c>
       <c r="H155" t="s" s="460">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I155" t="s" s="459">
-        <v>511</v>
+        <v>512</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="n" s="463">
-        <v>1423961.0</v>
+        <v>1424082.0</v>
       </c>
       <c r="B156" t="s" s="463">
         <v>13</v>
       </c>
       <c r="C156" t="s" s="462">
-        <v>512</v>
+        <v>510</v>
       </c>
       <c r="D156" t="s" s="462">
         <v>513</v>
       </c>
       <c r="E156" t="s" s="462">
-        <v>282</v>
+        <v>176</v>
       </c>
       <c r="F156" t="n" s="463">
         <v>2025.0</v>
       </c>
       <c r="G156" t="n" s="464">
-        <v>9.781761181016E12</v>
+        <v>9.781761213991E12</v>
       </c>
       <c r="H156" t="s" s="463">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="I156" t="s" s="462">
         <v>514</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="n" s="466">
-        <v>1424082.0</v>
+        <v>1456700.0</v>
       </c>
       <c r="B157" t="s" s="466">
         <v>13</v>
       </c>
       <c r="C157" t="s" s="465">
-        <v>512</v>
+        <v>515</v>
       </c>
       <c r="D157" t="s" s="465">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="E157" t="s" s="465">
-        <v>180</v>
+        <v>21</v>
       </c>
       <c r="F157" t="n" s="466">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G157" t="n" s="467">
-        <v>9.781761213991E12</v>
+        <v>9.781761726422E12</v>
       </c>
       <c r="H157" t="s" s="466">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I157" t="s" s="465">
-        <v>516</v>
+        <v>517</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="n" s="469">
-        <v>1456700.0</v>
+        <v>1382018.0</v>
       </c>
       <c r="B158" t="s" s="469">
         <v>13</v>
       </c>
       <c r="C158" t="s" s="468">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="D158" t="s" s="468">
-        <v>518</v>
+        <v>123</v>
       </c>
       <c r="E158" t="s" s="468">
-        <v>21</v>
+        <v>124</v>
       </c>
       <c r="F158" t="n" s="469">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G158" t="n" s="470">
-        <v>9.781761726422E12</v>
+        <v>9.781761601323E12</v>
       </c>
       <c r="H158" t="s" s="469">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I158" t="s" s="468">
         <v>519</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="n" s="472">
-        <v>1382018.0</v>
+        <v>1339779.0</v>
       </c>
       <c r="B159" t="s" s="472">
         <v>13</v>
       </c>
       <c r="C159" t="s" s="471">
         <v>520</v>
       </c>
       <c r="D159" t="s" s="471">
-        <v>127</v>
+        <v>521</v>
       </c>
       <c r="E159" t="s" s="471">
-        <v>128</v>
+        <v>522</v>
       </c>
       <c r="F159" t="n" s="472">
         <v>2025.0</v>
       </c>
       <c r="G159" t="n" s="473">
-        <v>9.781761601323E12</v>
+        <v>9.781761341946E12</v>
       </c>
       <c r="H159" t="s" s="472">
         <v>38</v>
       </c>
       <c r="I159" t="s" s="471">
-        <v>521</v>
+        <v>523</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="n" s="475">
-        <v>1339779.0</v>
+        <v>1431673.0</v>
       </c>
       <c r="B160" t="s" s="475">
         <v>13</v>
       </c>
       <c r="C160" t="s" s="474">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="D160" t="s" s="474">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="E160" t="s" s="474">
-        <v>524</v>
+        <v>508</v>
       </c>
       <c r="F160" t="n" s="475">
         <v>2025.0</v>
       </c>
       <c r="G160" t="n" s="476">
-        <v>9.781761341946E12</v>
+        <v>9.780241741061E12</v>
       </c>
       <c r="H160" t="s" s="475">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I160" t="s" s="474">
-        <v>525</v>
+        <v>526</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="n" s="478">
-        <v>1431673.0</v>
+        <v>1380680.0</v>
       </c>
       <c r="B161" t="s" s="478">
         <v>13</v>
       </c>
       <c r="C161" t="s" s="477">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="D161" t="s" s="477">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="E161" t="s" s="477">
-        <v>510</v>
+        <v>529</v>
       </c>
       <c r="F161" t="n" s="478">
         <v>2025.0</v>
       </c>
       <c r="G161" t="n" s="479">
-        <v>9.780241741061E12</v>
+        <v>9.781869715748E12</v>
       </c>
       <c r="H161" t="s" s="478">
         <v>17</v>
       </c>
       <c r="I161" t="s" s="477">
-        <v>528</v>
+        <v>530</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="n" s="481">
-        <v>1380680.0</v>
+        <v>1308013.0</v>
       </c>
       <c r="B162" t="s" s="481">
         <v>13</v>
       </c>
       <c r="C162" t="s" s="480">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="D162" t="s" s="480">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="E162" t="s" s="480">
-        <v>531</v>
+        <v>21</v>
       </c>
       <c r="F162" t="n" s="481">
         <v>2025.0</v>
       </c>
       <c r="G162" t="n" s="482">
-        <v>9.781869715748E12</v>
+        <v>9.781760260187E12</v>
       </c>
       <c r="H162" t="s" s="481">
         <v>17</v>
       </c>
       <c r="I162" t="s" s="480">
-        <v>532</v>
+        <v>533</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="n" s="484">
-        <v>1308013.0</v>
+        <v>1308014.0</v>
       </c>
       <c r="B163" t="s" s="484">
         <v>13</v>
       </c>
       <c r="C163" t="s" s="483">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="D163" t="s" s="483">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="E163" t="s" s="483">
         <v>21</v>
       </c>
       <c r="F163" t="n" s="484">
         <v>2025.0</v>
       </c>
       <c r="G163" t="n" s="485">
-        <v>9.781760260187E12</v>
+        <v>9.78176026017E12</v>
       </c>
       <c r="H163" t="s" s="484">
         <v>17</v>
       </c>
       <c r="I163" t="s" s="483">
-        <v>535</v>
+        <v>536</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="n" s="487">
-        <v>1308014.0</v>
+        <v>1380684.0</v>
       </c>
       <c r="B164" t="s" s="487">
         <v>13</v>
       </c>
       <c r="C164" t="s" s="486">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="D164" t="s" s="486">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E164" t="s" s="486">
         <v>21</v>
       </c>
       <c r="F164" t="n" s="487">
         <v>2025.0</v>
       </c>
       <c r="G164" t="n" s="488">
-        <v>9.78176026017E12</v>
+        <v>9.781760260194E12</v>
       </c>
       <c r="H164" t="s" s="487">
         <v>17</v>
       </c>
       <c r="I164" t="s" s="486">
         <v>538</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="n" s="490">
-        <v>1380684.0</v>
+        <v>1423962.0</v>
       </c>
       <c r="B165" t="s" s="490">
         <v>13</v>
       </c>
       <c r="C165" t="s" s="489">
         <v>539</v>
       </c>
       <c r="D165" t="s" s="489">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="E165" t="s" s="489">
-        <v>21</v>
+        <v>335</v>
       </c>
       <c r="F165" t="n" s="490">
         <v>2025.0</v>
       </c>
       <c r="G165" t="n" s="491">
-        <v>9.781760260194E12</v>
+        <v>9.781761065095E12</v>
       </c>
       <c r="H165" t="s" s="490">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I165" t="s" s="489">
-        <v>540</v>
+        <v>541</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="n" s="493">
-        <v>1423962.0</v>
+        <v>886448.0</v>
       </c>
       <c r="B166" t="s" s="493">
         <v>13</v>
       </c>
       <c r="C166" t="s" s="492">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="D166" t="s" s="492">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="E166" t="s" s="492">
-        <v>338</v>
+        <v>124</v>
       </c>
       <c r="F166" t="n" s="493">
-        <v>2025.0</v>
+        <v>2022.0</v>
       </c>
       <c r="G166" t="n" s="494">
-        <v>9.781761065095E12</v>
+        <v>9.781529504019E12</v>
       </c>
       <c r="H166" t="s" s="493">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I166" t="s" s="492">
-        <v>543</v>
+        <v>544</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="n" s="496">
-        <v>886448.0</v>
+        <v>1414783.0</v>
       </c>
       <c r="B167" t="s" s="496">
         <v>13</v>
       </c>
       <c r="C167" t="s" s="495">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="D167" t="s" s="495">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="E167" t="s" s="495">
-        <v>128</v>
+        <v>547</v>
       </c>
       <c r="F167" t="n" s="496">
-        <v>2022.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G167" t="n" s="497">
-        <v>9.781529504019E12</v>
+        <v>9.781922856395E12</v>
       </c>
       <c r="H167" t="s" s="496">
         <v>30</v>
       </c>
       <c r="I167" t="s" s="495">
-        <v>546</v>
+        <v>548</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="n" s="499">
-        <v>1414783.0</v>
+        <v>1414799.0</v>
       </c>
       <c r="B168" t="s" s="499">
         <v>13</v>
       </c>
       <c r="C168" t="s" s="498">
+        <v>549</v>
+      </c>
+      <c r="D168" t="s" s="498">
+        <v>546</v>
+      </c>
+      <c r="E168" t="s" s="498">
         <v>547</v>
       </c>
-      <c r="D168" t="s" s="498">
-[...4 lines deleted...]
-      </c>
       <c r="F168" t="n" s="499">
-        <v>2023.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G168" t="n" s="500">
-        <v>9.781922856395E12</v>
+        <v>9.781922856456E12</v>
       </c>
       <c r="H168" t="s" s="499">
         <v>30</v>
       </c>
       <c r="I168" t="s" s="498">
         <v>550</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="n" s="502">
-        <v>1414799.0</v>
+        <v>1216886.0</v>
       </c>
       <c r="B169" t="s" s="502">
         <v>13</v>
       </c>
       <c r="C169" t="s" s="501">
         <v>551</v>
       </c>
       <c r="D169" t="s" s="501">
-        <v>548</v>
+        <v>552</v>
       </c>
       <c r="E169" t="s" s="501">
-        <v>549</v>
+        <v>553</v>
       </c>
       <c r="F169" t="n" s="502">
         <v>2024.0</v>
       </c>
       <c r="G169" t="n" s="503">
-        <v>9.781922856456E12</v>
+        <v>9.780571310982E12</v>
       </c>
       <c r="H169" t="s" s="502">
         <v>30</v>
       </c>
       <c r="I169" t="s" s="501">
-        <v>552</v>
+        <v>554</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="n" s="505">
-        <v>1216886.0</v>
+        <v>1423915.0</v>
       </c>
       <c r="B170" t="s" s="505">
         <v>13</v>
       </c>
       <c r="C170" t="s" s="504">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="D170" t="s" s="504">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="E170" t="s" s="504">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="F170" t="n" s="505">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G170" t="n" s="506">
-        <v>9.780571310982E12</v>
+        <v>9.781760657796E12</v>
       </c>
       <c r="H170" t="s" s="505">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="I170" t="s" s="504">
-        <v>556</v>
+        <v>558</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="n" s="508">
-        <v>1423915.0</v>
+        <v>1502270.0</v>
       </c>
       <c r="B171" t="s" s="508">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C171" t="s" s="507">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D171" t="s" s="507">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="E171" t="s" s="507">
-        <v>559</v>
+        <v>462</v>
       </c>
       <c r="F171" t="n" s="508">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G171" t="n" s="509">
-        <v>9.781760657796E12</v>
+        <v>9.781459837744E12</v>
       </c>
       <c r="H171" t="s" s="508">
-        <v>38</v>
+        <v>83</v>
       </c>
       <c r="I171" t="s" s="507">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="n" s="511">
-        <v>1502270.0</v>
+        <v>1423946.0</v>
       </c>
       <c r="B172" t="s" s="511">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C172" t="s" s="510">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="D172" t="s" s="510">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="E172" t="s" s="510">
-        <v>464</v>
+        <v>108</v>
       </c>
       <c r="F172" t="n" s="511">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G172" t="n" s="512">
-        <v>9.781459837744E12</v>
+        <v>9.781460765197E12</v>
       </c>
       <c r="H172" t="s" s="511">
         <v>50</v>
       </c>
       <c r="I172" t="s" s="510">
-        <v>563</v>
+        <v>564</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="n" s="514">
-        <v>1423946.0</v>
+        <v>1482207.0</v>
       </c>
       <c r="B173" t="s" s="514">
         <v>13</v>
       </c>
       <c r="C173" t="s" s="513">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="D173" t="s" s="513">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="E173" t="s" s="513">
-        <v>112</v>
+        <v>522</v>
       </c>
       <c r="F173" t="n" s="514">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G173" t="n" s="515">
-        <v>9.781460765197E12</v>
+        <v>9.781761341977E12</v>
       </c>
       <c r="H173" t="s" s="514">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I173" t="s" s="513">
-        <v>566</v>
+        <v>567</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="n" s="517">
-        <v>1482207.0</v>
+        <v>751268.0</v>
       </c>
       <c r="B174" t="s" s="517">
         <v>13</v>
       </c>
       <c r="C174" t="s" s="516">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="D174" t="s" s="516">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="E174" t="s" s="516">
-        <v>524</v>
+        <v>124</v>
       </c>
       <c r="F174" t="n" s="517">
-        <v>2026.0</v>
+        <v>2018.0</v>
       </c>
       <c r="G174" t="n" s="518">
-        <v>9.781761341977E12</v>
+        <v>9.781406386851E12</v>
       </c>
       <c r="H174" t="s" s="517">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="I174" t="s" s="516">
-        <v>569</v>
+        <v>570</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="n" s="520">
-        <v>751268.0</v>
+        <v>1495495.0</v>
       </c>
       <c r="B175" t="s" s="520">
         <v>13</v>
       </c>
       <c r="C175" t="s" s="519">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="D175" t="s" s="519">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="E175" t="s" s="519">
-        <v>128</v>
+        <v>249</v>
       </c>
       <c r="F175" t="n" s="520">
-        <v>2018.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G175" t="n" s="521">
-        <v>9.781406386851E12</v>
+        <v>9.780733342059E12</v>
       </c>
       <c r="H175" t="s" s="520">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I175" t="s" s="519">
-        <v>572</v>
+        <v>573</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="n" s="523">
-        <v>1495495.0</v>
+        <v>1359286.0</v>
       </c>
       <c r="B176" t="s" s="523">
         <v>13</v>
       </c>
       <c r="C176" t="s" s="522">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="D176" t="s" s="522">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="E176" t="s" s="522">
-        <v>253</v>
+        <v>366</v>
       </c>
       <c r="F176" t="n" s="523">
-        <v>2026.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G176" t="n" s="524">
-        <v>9.780733342059E12</v>
+        <v>9.781839945182E12</v>
       </c>
       <c r="H176" t="s" s="523">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I176" t="s" s="522">
-        <v>575</v>
+        <v>576</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="n" s="526">
-        <v>1359286.0</v>
+        <v>803512.0</v>
       </c>
       <c r="B177" t="s" s="526">
         <v>13</v>
       </c>
       <c r="C177" t="s" s="525">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="D177" t="s" s="525">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="E177" t="s" s="525">
-        <v>369</v>
+        <v>335</v>
       </c>
       <c r="F177" t="n" s="526">
-        <v>2024.0</v>
+        <v>2021.0</v>
       </c>
       <c r="G177" t="n" s="527">
-        <v>9.781839945182E12</v>
+        <v>9.78176087902E12</v>
       </c>
       <c r="H177" t="s" s="526">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I177" t="s" s="525">
-        <v>578</v>
+        <v>579</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="n" s="529">
-        <v>803512.0</v>
+        <v>1425825.0</v>
       </c>
       <c r="B178" t="s" s="529">
         <v>13</v>
       </c>
       <c r="C178" t="s" s="528">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="D178" t="s" s="528">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="E178" t="s" s="528">
-        <v>338</v>
+        <v>582</v>
       </c>
       <c r="F178" t="n" s="529">
-        <v>2021.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G178" t="n" s="530">
-        <v>9.78176087902E12</v>
+        <v>9.781761112867E12</v>
       </c>
       <c r="H178" t="s" s="529">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="I178" t="s" s="528">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="n" s="532">
-        <v>1425825.0</v>
+        <v>1109572.0</v>
       </c>
       <c r="B179" t="s" s="532">
         <v>13</v>
       </c>
       <c r="C179" t="s" s="531">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="D179" t="s" s="531">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="E179" t="s" s="531">
-        <v>584</v>
+        <v>21</v>
       </c>
       <c r="F179" t="n" s="532">
-        <v>2026.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G179" t="n" s="533">
-        <v>9.781761112867E12</v>
+        <v>9.78176152495E12</v>
       </c>
       <c r="H179" t="s" s="532">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I179" t="s" s="531">
-        <v>585</v>
+        <v>586</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="n" s="535">
-        <v>1109572.0</v>
+        <v>1329971.0</v>
       </c>
       <c r="B180" t="s" s="535">
         <v>13</v>
       </c>
       <c r="C180" t="s" s="534">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="D180" t="s" s="534">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="E180" t="s" s="534">
-        <v>21</v>
+        <v>335</v>
       </c>
       <c r="F180" t="n" s="535">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G180" t="n" s="536">
-        <v>9.78176152495E12</v>
+        <v>9.781761181238E12</v>
       </c>
       <c r="H180" t="s" s="535">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I180" t="s" s="534">
-        <v>588</v>
+        <v>589</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="n" s="538">
-        <v>1329971.0</v>
+        <v>1424023.0</v>
       </c>
       <c r="B181" t="s" s="538">
         <v>13</v>
       </c>
       <c r="C181" t="s" s="537">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="D181" t="s" s="537">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="E181" t="s" s="537">
-        <v>338</v>
+        <v>592</v>
       </c>
       <c r="F181" t="n" s="538">
         <v>2025.0</v>
       </c>
       <c r="G181" t="n" s="539">
-        <v>9.781761181238E12</v>
+        <v>9.78192305833E12</v>
       </c>
       <c r="H181" t="s" s="538">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I181" t="s" s="537">
-        <v>591</v>
+        <v>593</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="n" s="541">
-        <v>1424023.0</v>
+        <v>1409496.0</v>
       </c>
       <c r="B182" t="s" s="541">
         <v>13</v>
       </c>
       <c r="C182" t="s" s="540">
+        <v>594</v>
+      </c>
+      <c r="D182" t="s" s="540">
+        <v>595</v>
+      </c>
+      <c r="E182" t="s" s="540">
         <v>592</v>
       </c>
-      <c r="D182" t="s" s="540">
-[...4 lines deleted...]
-      </c>
       <c r="F182" t="n" s="541">
         <v>2025.0</v>
       </c>
       <c r="G182" t="n" s="542">
-        <v>9.78192305833E12</v>
+        <v>9.781922790729E12</v>
       </c>
       <c r="H182" t="s" s="541">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="I182" t="s" s="540">
-        <v>595</v>
+        <v>596</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="n" s="544">
-        <v>1409496.0</v>
+        <v>1470623.0</v>
       </c>
       <c r="B183" t="s" s="544">
         <v>13</v>
       </c>
       <c r="C183" t="s" s="543">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="D183" t="s" s="543">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E183" t="s" s="543">
-        <v>594</v>
+        <v>21</v>
       </c>
       <c r="F183" t="n" s="544">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G183" t="n" s="545">
-        <v>9.781922790729E12</v>
+        <v>9.781761720949E12</v>
       </c>
       <c r="H183" t="s" s="544">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I183" t="s" s="543">
-        <v>598</v>
+        <v>599</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="n" s="547">
-        <v>1470623.0</v>
+        <v>1149664.0</v>
       </c>
       <c r="B184" t="s" s="547">
         <v>13</v>
       </c>
       <c r="C184" t="s" s="546">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="D184" t="s" s="546">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E184" t="s" s="546">
-        <v>21</v>
+        <v>522</v>
       </c>
       <c r="F184" t="n" s="547">
-        <v>2026.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G184" t="n" s="548">
-        <v>9.781761720949E12</v>
+        <v>9.781761342424E12</v>
       </c>
       <c r="H184" t="s" s="547">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I184" t="s" s="546">
-        <v>601</v>
+        <v>602</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="n" s="550">
-        <v>1149664.0</v>
+        <v>1356597.0</v>
       </c>
       <c r="B185" t="s" s="550">
         <v>13</v>
       </c>
       <c r="C185" t="s" s="549">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="D185" t="s" s="549">
-        <v>603</v>
+        <v>601</v>
       </c>
       <c r="E185" t="s" s="549">
-        <v>524</v>
+        <v>161</v>
       </c>
       <c r="F185" t="n" s="550">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G185" t="n" s="551">
-        <v>9.781761342424E12</v>
+        <v>9.781761350634E12</v>
       </c>
       <c r="H185" t="s" s="550">
         <v>30</v>
       </c>
       <c r="I185" t="s" s="549">
         <v>604</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="n" s="553">
-        <v>1356597.0</v>
+        <v>1426067.0</v>
       </c>
       <c r="B186" t="s" s="553">
         <v>13</v>
       </c>
       <c r="C186" t="s" s="552">
         <v>605</v>
       </c>
       <c r="D186" t="s" s="552">
-        <v>603</v>
+        <v>606</v>
       </c>
       <c r="E186" t="s" s="552">
-        <v>165</v>
+        <v>192</v>
       </c>
       <c r="F186" t="n" s="553">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G186" t="n" s="554">
-        <v>9.781761350634E12</v>
+        <v>9.781760803193E12</v>
       </c>
       <c r="H186" t="s" s="553">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I186" t="s" s="552">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="n" s="556">
-        <v>1426067.0</v>
+        <v>785819.0</v>
       </c>
       <c r="B187" t="s" s="556">
         <v>13</v>
       </c>
       <c r="C187" t="s" s="555">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="D187" t="s" s="555">
-        <v>608</v>
+        <v>20</v>
       </c>
       <c r="E187" t="s" s="555">
-        <v>196</v>
+        <v>21</v>
       </c>
       <c r="F187" t="n" s="556">
-        <v>2026.0</v>
+        <v>2021.0</v>
       </c>
       <c r="G187" t="n" s="557">
-        <v>9.781760803193E12</v>
+        <v>9.781760977368E12</v>
       </c>
       <c r="H187" t="s" s="556">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I187" t="s" s="555">
         <v>609</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="n" s="559">
-        <v>785819.0</v>
+        <v>781392.0</v>
       </c>
       <c r="B188" t="s" s="559">
         <v>13</v>
       </c>
       <c r="C188" t="s" s="558">
         <v>610</v>
       </c>
       <c r="D188" t="s" s="558">
         <v>20</v>
       </c>
       <c r="E188" t="s" s="558">
         <v>21</v>
       </c>
       <c r="F188" t="n" s="559">
-        <v>2021.0</v>
+        <v>2020.0</v>
       </c>
       <c r="G188" t="n" s="560">
-        <v>9.781760977368E12</v>
+        <v>9.781743834954E12</v>
       </c>
       <c r="H188" t="s" s="559">
         <v>17</v>
       </c>
       <c r="I188" t="s" s="558">
         <v>611</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="n" s="562">
-        <v>781392.0</v>
+        <v>1344976.0</v>
       </c>
       <c r="B189" t="s" s="562">
         <v>13</v>
       </c>
       <c r="C189" t="s" s="561">
         <v>612</v>
       </c>
       <c r="D189" t="s" s="561">
-        <v>20</v>
+        <v>613</v>
       </c>
       <c r="E189" t="s" s="561">
         <v>21</v>
       </c>
       <c r="F189" t="n" s="562">
-        <v>2020.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G189" t="n" s="563">
-        <v>9.781743834954E12</v>
+        <v>9.781761521461E12</v>
       </c>
       <c r="H189" t="s" s="562">
         <v>17</v>
       </c>
       <c r="I189" t="s" s="561">
-        <v>613</v>
+        <v>614</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="n" s="565">
-        <v>1344976.0</v>
+        <v>1361309.0</v>
       </c>
       <c r="B190" t="s" s="565">
         <v>13</v>
       </c>
       <c r="C190" t="s" s="564">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="D190" t="s" s="564">
-        <v>615</v>
+        <v>20</v>
       </c>
       <c r="E190" t="s" s="564">
         <v>21</v>
       </c>
       <c r="F190" t="n" s="565">
-        <v>2025.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G190" t="n" s="566">
-        <v>9.781761521461E12</v>
+        <v>9.781761207327E12</v>
       </c>
       <c r="H190" t="s" s="565">
         <v>17</v>
       </c>
       <c r="I190" t="s" s="564">
         <v>616</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="n" s="568">
-        <v>1361309.0</v>
+        <v>1039330.0</v>
       </c>
       <c r="B191" t="s" s="568">
         <v>13</v>
       </c>
       <c r="C191" t="s" s="567">
         <v>617</v>
       </c>
       <c r="D191" t="s" s="567">
         <v>20</v>
       </c>
       <c r="E191" t="s" s="567">
         <v>21</v>
       </c>
       <c r="F191" t="n" s="568">
         <v>2023.0</v>
       </c>
       <c r="G191" t="n" s="569">
-        <v>9.781761207327E12</v>
+        <v>9.78176129259E12</v>
       </c>
       <c r="H191" t="s" s="568">
         <v>17</v>
       </c>
       <c r="I191" t="s" s="567">
         <v>618</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="n" s="571">
-        <v>1039330.0</v>
+        <v>1399451.0</v>
       </c>
       <c r="B192" t="s" s="571">
         <v>13</v>
       </c>
       <c r="C192" t="s" s="570">
         <v>619</v>
       </c>
       <c r="D192" t="s" s="570">
         <v>20</v>
       </c>
       <c r="E192" t="s" s="570">
         <v>21</v>
       </c>
       <c r="F192" t="n" s="571">
-        <v>2023.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G192" t="n" s="572">
-        <v>9.78176129259E12</v>
+        <v>9.781761521454E12</v>
       </c>
       <c r="H192" t="s" s="571">
         <v>17</v>
       </c>
       <c r="I192" t="s" s="570">
         <v>620</v>
       </c>
     </row>
     <row r="193">
-      <c r="A193" t="n" s="574">
-        <v>1399451.0</v>
+      <c r="A193" t="s" s="574">
+        <v>13</v>
       </c>
       <c r="B193" t="s" s="574">
         <v>13</v>
       </c>
       <c r="C193" t="s" s="573">
         <v>621</v>
       </c>
       <c r="D193" t="s" s="573">
-        <v>20</v>
+        <v>211</v>
       </c>
       <c r="E193" t="s" s="573">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>9.781761521454E12</v>
+        <v>13</v>
+      </c>
+      <c r="F193" t="s" s="574">
+        <v>13</v>
+      </c>
+      <c r="G193" t="s" s="575">
+        <v>13</v>
       </c>
       <c r="H193" t="s" s="574">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I193" t="s" s="573">
         <v>622</v>
       </c>
     </row>
     <row r="194">
-      <c r="A194" t="s" s="577">
-        <v>13</v>
+      <c r="A194" t="n" s="577">
+        <v>1424053.0</v>
       </c>
       <c r="B194" t="s" s="577">
         <v>13</v>
       </c>
       <c r="C194" t="s" s="576">
         <v>623</v>
       </c>
       <c r="D194" t="s" s="576">
-        <v>215</v>
+        <v>285</v>
       </c>
       <c r="E194" t="s" s="576">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>286</v>
+      </c>
+      <c r="F194" t="n" s="577">
+        <v>2023.0</v>
+      </c>
+      <c r="G194" t="n" s="578">
+        <v>9.780702313462E12</v>
       </c>
       <c r="H194" t="s" s="577">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I194" t="s" s="576">
         <v>624</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="n" s="580">
-        <v>1424053.0</v>
+        <v>1424098.0</v>
       </c>
       <c r="B195" t="s" s="580">
         <v>13</v>
       </c>
       <c r="C195" t="s" s="579">
         <v>625</v>
       </c>
       <c r="D195" t="s" s="579">
-        <v>289</v>
+        <v>626</v>
       </c>
       <c r="E195" t="s" s="579">
-        <v>290</v>
+        <v>259</v>
       </c>
       <c r="F195" t="n" s="580">
-        <v>2023.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G195" t="n" s="581">
-        <v>9.780702313462E12</v>
+        <v>9.781839134654E12</v>
       </c>
       <c r="H195" t="s" s="580">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I195" t="s" s="579">
-        <v>626</v>
+        <v>627</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="n" s="583">
-        <v>1424098.0</v>
+        <v>943392.0</v>
       </c>
       <c r="B196" t="s" s="583">
         <v>13</v>
       </c>
       <c r="C196" t="s" s="582">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="D196" t="s" s="582">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E196" t="s" s="582">
-        <v>263</v>
+        <v>428</v>
       </c>
       <c r="F196" t="n" s="583">
-        <v>2025.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G196" t="n" s="584">
-        <v>9.781839134654E12</v>
+        <v>9.781922800145E12</v>
       </c>
       <c r="H196" t="s" s="583">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="I196" t="s" s="582">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="n" s="586">
-        <v>943392.0</v>
+        <v>1423328.0</v>
       </c>
       <c r="B197" t="s" s="586">
         <v>13</v>
       </c>
       <c r="C197" t="s" s="585">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="D197" t="s" s="585">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E197" t="s" s="585">
-        <v>431</v>
+        <v>96</v>
       </c>
       <c r="F197" t="n" s="586">
-        <v>2023.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G197" t="n" s="587">
-        <v>9.781922800145E12</v>
+        <v>9.78176111214E12</v>
       </c>
       <c r="H197" t="s" s="586">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I197" t="s" s="585">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="n" s="589">
-        <v>1423328.0</v>
+        <v>1359339.0</v>
       </c>
       <c r="B198" t="s" s="589">
         <v>13</v>
       </c>
       <c r="C198" t="s" s="588">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="D198" t="s" s="588">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E198" t="s" s="588">
-        <v>100</v>
+        <v>69</v>
       </c>
       <c r="F198" t="n" s="589">
         <v>2025.0</v>
       </c>
       <c r="G198" t="n" s="590">
-        <v>9.78176111214E12</v>
+        <v>9.781444983067E12</v>
       </c>
       <c r="H198" t="s" s="589">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="I198" t="s" s="588">
-        <v>635</v>
+        <v>636</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="n" s="592">
-        <v>1359339.0</v>
+        <v>1363767.0</v>
       </c>
       <c r="B199" t="s" s="592">
         <v>13</v>
       </c>
       <c r="C199" t="s" s="591">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="D199" t="s" s="591">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E199" t="s" s="591">
-        <v>74</v>
+        <v>432</v>
       </c>
       <c r="F199" t="n" s="592">
         <v>2025.0</v>
       </c>
       <c r="G199" t="n" s="593">
-        <v>9.781444983067E12</v>
+        <v>9.780734422514E12</v>
       </c>
       <c r="H199" t="s" s="592">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="I199" t="s" s="591">
-        <v>638</v>
+        <v>639</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="n" s="595">
-        <v>1363767.0</v>
+        <v>1304629.0</v>
       </c>
       <c r="B200" t="s" s="595">
         <v>13</v>
       </c>
       <c r="C200" t="s" s="594">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="D200" t="s" s="594">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E200" t="s" s="594">
-        <v>435</v>
+        <v>124</v>
       </c>
       <c r="F200" t="n" s="595">
         <v>2025.0</v>
       </c>
       <c r="G200" t="n" s="596">
-        <v>9.780734422514E12</v>
+        <v>9.781529516487E12</v>
       </c>
       <c r="H200" t="s" s="595">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I200" t="s" s="594">
-        <v>641</v>
+        <v>642</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="n" s="598">
-        <v>1304629.0</v>
+        <v>1395121.0</v>
       </c>
       <c r="B201" t="s" s="598">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C201" t="s" s="597">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="D201" t="s" s="597">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E201" t="s" s="597">
-        <v>128</v>
+        <v>165</v>
       </c>
       <c r="F201" t="n" s="598">
         <v>2025.0</v>
       </c>
       <c r="G201" t="n" s="599">
-        <v>9.781529516487E12</v>
+        <v>9.780008716561E12</v>
       </c>
       <c r="H201" t="s" s="598">
-        <v>17</v>
+        <v>83</v>
       </c>
       <c r="I201" t="s" s="597">
-        <v>644</v>
+        <v>645</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="n" s="601">
-        <v>1395121.0</v>
+        <v>1409586.0</v>
       </c>
       <c r="B202" t="s" s="601">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C202" t="s" s="600">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="D202" t="s" s="600">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E202" t="s" s="600">
-        <v>169</v>
+        <v>648</v>
       </c>
       <c r="F202" t="n" s="601">
         <v>2025.0</v>
       </c>
       <c r="G202" t="n" s="602">
-        <v>9.780008716561E12</v>
+        <v>9.781804661376E12</v>
       </c>
       <c r="H202" t="s" s="601">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="I202" t="s" s="600">
-        <v>647</v>
+        <v>649</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="n" s="604">
-        <v>1409586.0</v>
+        <v>1423976.0</v>
       </c>
       <c r="B203" t="s" s="604">
         <v>13</v>
       </c>
       <c r="C203" t="s" s="603">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="D203" t="s" s="603">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="E203" t="s" s="603">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="F203" t="n" s="604">
         <v>2025.0</v>
       </c>
       <c r="G203" t="n" s="605">
-        <v>9.781804661376E12</v>
+        <v>9.780648815495E12</v>
       </c>
       <c r="H203" t="s" s="604">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I203" t="s" s="603">
-        <v>651</v>
+        <v>653</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="n" s="607">
-        <v>1423976.0</v>
+        <v>1423807.0</v>
       </c>
       <c r="B204" t="s" s="607">
         <v>13</v>
       </c>
       <c r="C204" t="s" s="606">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="D204" t="s" s="606">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="E204" t="s" s="606">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="F204" t="n" s="607">
         <v>2025.0</v>
       </c>
       <c r="G204" t="n" s="608">
-        <v>9.780648815495E12</v>
+        <v>9.78151023202E12</v>
       </c>
       <c r="H204" t="s" s="607">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I204" t="s" s="606">
-        <v>655</v>
+        <v>657</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="n" s="610">
-        <v>1423807.0</v>
+        <v>1395103.0</v>
       </c>
       <c r="B205" t="s" s="610">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C205" t="s" s="609">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="D205" t="s" s="609">
-        <v>657</v>
+        <v>86</v>
       </c>
       <c r="E205" t="s" s="609">
-        <v>658</v>
+        <v>87</v>
       </c>
       <c r="F205" t="n" s="610">
         <v>2025.0</v>
       </c>
       <c r="G205" t="n" s="611">
-        <v>9.78151023202E12</v>
+        <v>9.780008629243E12</v>
       </c>
       <c r="H205" t="s" s="610">
-        <v>55</v>
+        <v>83</v>
       </c>
       <c r="I205" t="s" s="609">
         <v>659</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="n" s="613">
-        <v>1395103.0</v>
+        <v>1019789.0</v>
       </c>
       <c r="B206" t="s" s="613">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C206" t="s" s="612">
         <v>660</v>
       </c>
       <c r="D206" t="s" s="612">
-        <v>90</v>
+        <v>661</v>
       </c>
       <c r="E206" t="s" s="612">
-        <v>91</v>
+        <v>662</v>
       </c>
       <c r="F206" t="n" s="613">
-        <v>2025.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G206" t="n" s="614">
-        <v>9.780008629243E12</v>
+        <v>9.781912920532E12</v>
       </c>
       <c r="H206" t="s" s="613">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="I206" t="s" s="612">
-        <v>661</v>
+        <v>663</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="n" s="616">
-        <v>1019789.0</v>
+        <v>1409670.0</v>
       </c>
       <c r="B207" t="s" s="616">
         <v>13</v>
       </c>
       <c r="C207" t="s" s="615">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="D207" t="s" s="615">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="E207" t="s" s="615">
-        <v>664</v>
+        <v>161</v>
       </c>
       <c r="F207" t="n" s="616">
-        <v>2023.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G207" t="n" s="617">
-        <v>9.781912920532E12</v>
+        <v>9.781923058576E12</v>
       </c>
       <c r="H207" t="s" s="616">
         <v>17</v>
       </c>
       <c r="I207" t="s" s="615">
-        <v>665</v>
+        <v>666</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="n" s="619">
-        <v>1409670.0</v>
+        <v>960018.0</v>
       </c>
       <c r="B208" t="s" s="619">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C208" t="s" s="618">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="D208" t="s" s="618">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="E208" t="s" s="618">
-        <v>165</v>
+        <v>669</v>
       </c>
       <c r="F208" t="n" s="619">
-        <v>2025.0</v>
+        <v>2020.0</v>
       </c>
       <c r="G208" t="n" s="620">
-        <v>9.781923058576E12</v>
+        <v>9.781925818543E12</v>
       </c>
       <c r="H208" t="s" s="619">
-        <v>17</v>
+        <v>83</v>
       </c>
       <c r="I208" t="s" s="618">
-        <v>668</v>
+        <v>670</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="n" s="622">
-        <v>960018.0</v>
+        <v>1423823.0</v>
       </c>
       <c r="B209" t="s" s="622">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C209" t="s" s="621">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="D209" t="s" s="621">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="E209" t="s" s="621">
-        <v>671</v>
+        <v>69</v>
       </c>
       <c r="F209" t="n" s="622">
-        <v>2020.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G209" t="n" s="623">
-        <v>9.781925818543E12</v>
+        <v>9.780733343216E12</v>
       </c>
       <c r="H209" t="s" s="622">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="I209" t="s" s="621">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="n" s="625">
-        <v>1423823.0</v>
+        <v>1285182.0</v>
       </c>
       <c r="B210" t="s" s="625">
         <v>13</v>
       </c>
       <c r="C210" t="s" s="624">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="D210" t="s" s="624">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="E210" t="s" s="624">
-        <v>74</v>
+        <v>676</v>
       </c>
       <c r="F210" t="n" s="625">
         <v>2025.0</v>
       </c>
       <c r="G210" t="n" s="626">
-        <v>9.780733343216E12</v>
+        <v>9.78153620142E12</v>
       </c>
       <c r="H210" t="s" s="625">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I210" t="s" s="624">
-        <v>675</v>
+        <v>677</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="n" s="628">
-        <v>1285182.0</v>
+        <v>1367123.0</v>
       </c>
       <c r="B211" t="s" s="628">
         <v>13</v>
       </c>
       <c r="C211" t="s" s="627">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="D211" t="s" s="627">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="E211" t="s" s="627">
-        <v>678</v>
+        <v>557</v>
       </c>
       <c r="F211" t="n" s="628">
         <v>2025.0</v>
       </c>
       <c r="G211" t="n" s="629">
-        <v>9.78153620142E12</v>
+        <v>9.781760659721E12</v>
       </c>
       <c r="H211" t="s" s="628">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I211" t="s" s="627">
-        <v>679</v>
+        <v>680</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="n" s="631">
-        <v>1367123.0</v>
+        <v>1495376.0</v>
       </c>
       <c r="B212" t="s" s="631">
         <v>13</v>
       </c>
       <c r="C212" t="s" s="630">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="D212" t="s" s="630">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="E212" t="s" s="630">
-        <v>559</v>
+        <v>359</v>
       </c>
       <c r="F212" t="n" s="631">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G212" t="n" s="632">
-        <v>9.781760659721E12</v>
+        <v>9.781922998231E12</v>
       </c>
       <c r="H212" t="s" s="631">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I212" t="s" s="630">
-        <v>682</v>
+        <v>683</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="n" s="634">
-        <v>1495376.0</v>
+        <v>1359418.0</v>
       </c>
       <c r="B213" t="s" s="634">
         <v>13</v>
       </c>
       <c r="C213" t="s" s="633">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="D213" t="s" s="633">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="E213" t="s" s="633">
-        <v>362</v>
+        <v>686</v>
       </c>
       <c r="F213" t="n" s="634">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G213" t="n" s="635">
-        <v>9.781922998231E12</v>
+        <v>9.781922610997E12</v>
       </c>
       <c r="H213" t="s" s="634">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I213" t="s" s="633">
-        <v>685</v>
+        <v>687</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="n" s="637">
-        <v>1359418.0</v>
+        <v>1125102.0</v>
       </c>
       <c r="B214" t="s" s="637">
         <v>13</v>
       </c>
       <c r="C214" t="s" s="636">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="D214" t="s" s="636">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="E214" t="s" s="636">
-        <v>688</v>
+        <v>21</v>
       </c>
       <c r="F214" t="n" s="637">
-        <v>2025.0</v>
+        <v>2022.0</v>
       </c>
       <c r="G214" t="n" s="638">
-        <v>9.781922610997E12</v>
+        <v>9.781760979218E12</v>
       </c>
       <c r="H214" t="s" s="637">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="I214" t="s" s="636">
-        <v>689</v>
+        <v>690</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="n" s="640">
-        <v>1125102.0</v>
+        <v>1424017.0</v>
       </c>
       <c r="B215" t="s" s="640">
         <v>13</v>
       </c>
       <c r="C215" t="s" s="639">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="D215" t="s" s="639">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E215" t="s" s="639">
-        <v>21</v>
+        <v>161</v>
       </c>
       <c r="F215" t="n" s="640">
-        <v>2022.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G215" t="n" s="641">
-        <v>9.781760979218E12</v>
+        <v>9.781761355882E12</v>
       </c>
       <c r="H215" t="s" s="640">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I215" t="s" s="639">
-        <v>692</v>
+        <v>693</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="n" s="643">
-        <v>1424017.0</v>
+        <v>1304503.0</v>
       </c>
       <c r="B216" t="s" s="643">
         <v>13</v>
       </c>
       <c r="C216" t="s" s="642">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="D216" t="s" s="642">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E216" t="s" s="642">
-        <v>165</v>
+        <v>696</v>
       </c>
       <c r="F216" t="n" s="643">
         <v>2025.0</v>
       </c>
       <c r="G216" t="n" s="644">
-        <v>9.781761355882E12</v>
+        <v>9.781913123246E12</v>
       </c>
       <c r="H216" t="s" s="643">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I216" t="s" s="642">
-        <v>695</v>
+        <v>697</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="n" s="646">
-        <v>1304503.0</v>
+        <v>1244408.0</v>
       </c>
       <c r="B217" t="s" s="646">
         <v>13</v>
       </c>
       <c r="C217" t="s" s="645">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="D217" t="s" s="645">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="E217" t="s" s="645">
-        <v>698</v>
+        <v>120</v>
       </c>
       <c r="F217" t="n" s="646">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G217" t="n" s="647">
-        <v>9.781913123246E12</v>
+        <v>9.7817609939E12</v>
       </c>
       <c r="H217" t="s" s="646">
         <v>17</v>
       </c>
       <c r="I217" t="s" s="645">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="n" s="649">
-        <v>1244408.0</v>
+        <v>1424043.0</v>
       </c>
       <c r="B218" t="s" s="649">
         <v>13</v>
       </c>
       <c r="C218" t="s" s="648">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="D218" t="s" s="648">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="E218" t="s" s="648">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="F218" t="n" s="649">
-        <v>2024.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G218" t="n" s="650">
-        <v>9.7817609939E12</v>
+        <v>9.781760996611E12</v>
       </c>
       <c r="H218" t="s" s="649">
         <v>17</v>
       </c>
       <c r="I218" t="s" s="648">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="n" s="652">
-        <v>1424043.0</v>
+        <v>1423913.0</v>
       </c>
       <c r="B219" t="s" s="652">
         <v>13</v>
       </c>
       <c r="C219" t="s" s="651">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="D219" t="s" s="651">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="E219" t="s" s="651">
         <v>124</v>
       </c>
       <c r="F219" t="n" s="652">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G219" t="n" s="653">
-        <v>9.781760996611E12</v>
+        <v>9.780593810507E12</v>
       </c>
       <c r="H219" t="s" s="652">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="I219" t="s" s="651">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="n" s="655">
-        <v>1423913.0</v>
+        <v>1330229.0</v>
       </c>
       <c r="B220" t="s" s="655">
         <v>13</v>
       </c>
       <c r="C220" t="s" s="654">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="D220" t="s" s="654">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="E220" t="s" s="654">
-        <v>128</v>
+        <v>709</v>
       </c>
       <c r="F220" t="n" s="655">
         <v>2025.0</v>
       </c>
       <c r="G220" t="n" s="656">
-        <v>9.780593810507E12</v>
+        <v>9.781742036557E12</v>
       </c>
       <c r="H220" t="s" s="655">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="I220" t="s" s="654">
-        <v>708</v>
+        <v>710</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="n" s="658">
-        <v>1330229.0</v>
+        <v>1367137.0</v>
       </c>
       <c r="B221" t="s" s="658">
         <v>13</v>
       </c>
       <c r="C221" t="s" s="657">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="D221" t="s" s="657">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="E221" t="s" s="657">
-        <v>711</v>
+        <v>294</v>
       </c>
       <c r="F221" t="n" s="658">
         <v>2025.0</v>
       </c>
       <c r="G221" t="n" s="659">
-        <v>9.781742036557E12</v>
+        <v>9.780734423634E12</v>
       </c>
       <c r="H221" t="s" s="658">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I221" t="s" s="657">
-        <v>712</v>
+        <v>713</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="n" s="661">
-        <v>1367137.0</v>
+        <v>1424018.0</v>
       </c>
       <c r="B222" t="s" s="661">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C222" t="s" s="660">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="D222" t="s" s="660">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="E222" t="s" s="660">
-        <v>298</v>
+        <v>716</v>
       </c>
       <c r="F222" t="n" s="661">
         <v>2025.0</v>
       </c>
       <c r="G222" t="n" s="662">
-        <v>9.780734423634E12</v>
+        <v>9.781444983951E12</v>
       </c>
       <c r="H222" t="s" s="661">
-        <v>38</v>
+        <v>83</v>
       </c>
       <c r="I222" t="s" s="660">
-        <v>715</v>
+        <v>717</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="n" s="664">
-        <v>1424018.0</v>
+        <v>1424041.0</v>
       </c>
       <c r="B223" t="s" s="664">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C223" t="s" s="663">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="D223" t="s" s="663">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="E223" t="s" s="663">
-        <v>718</v>
+        <v>282</v>
       </c>
       <c r="F223" t="n" s="664">
         <v>2025.0</v>
       </c>
       <c r="G223" t="n" s="665">
-        <v>9.781444983951E12</v>
+        <v>9.780063078888E12</v>
       </c>
       <c r="H223" t="s" s="664">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="I223" t="s" s="663">
-        <v>719</v>
+        <v>720</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="n" s="667">
-        <v>1424041.0</v>
+        <v>1484164.0</v>
       </c>
       <c r="B224" t="s" s="667">
         <v>13</v>
       </c>
       <c r="C224" t="s" s="666">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="D224" t="s" s="666">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="E224" t="s" s="666">
-        <v>286</v>
+        <v>396</v>
       </c>
       <c r="F224" t="n" s="667">
         <v>2025.0</v>
       </c>
       <c r="G224" t="n" s="668">
-        <v>9.780063078888E12</v>
+        <v>9.781760763572E12</v>
       </c>
       <c r="H224" t="s" s="667">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I224" t="s" s="666">
-        <v>722</v>
+        <v>723</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="n" s="670">
-        <v>1484164.0</v>
+        <v>1152242.0</v>
       </c>
       <c r="B225" t="s" s="670">
         <v>13</v>
       </c>
       <c r="C225" t="s" s="669">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="D225" t="s" s="669">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="E225" t="s" s="669">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F225" t="n" s="670">
-        <v>2025.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G225" t="n" s="671">
-        <v>9.781760763572E12</v>
+        <v>9.78176076348E12</v>
       </c>
       <c r="H225" t="s" s="670">
         <v>17</v>
       </c>
       <c r="I225" t="s" s="669">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="n" s="673">
-        <v>1152242.0</v>
+        <v>1366499.0</v>
       </c>
       <c r="B226" t="s" s="673">
         <v>13</v>
       </c>
       <c r="C226" t="s" s="672">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="D226" t="s" s="672">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="E226" t="s" s="672">
-        <v>399</v>
+        <v>319</v>
       </c>
       <c r="F226" t="n" s="673">
-        <v>2023.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G226" t="n" s="674">
-        <v>9.78176076348E12</v>
+        <v>9.780063472631E12</v>
       </c>
       <c r="H226" t="s" s="673">
         <v>17</v>
       </c>
       <c r="I226" t="s" s="672">
-        <v>728</v>
+        <v>729</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="n" s="676">
-        <v>1366499.0</v>
+        <v>1424064.0</v>
       </c>
       <c r="B227" t="s" s="676">
         <v>13</v>
       </c>
       <c r="C227" t="s" s="675">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="D227" t="s" s="675">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="E227" t="s" s="675">
-        <v>323</v>
+        <v>54</v>
       </c>
       <c r="F227" t="n" s="676">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G227" t="n" s="677">
-        <v>9.780063472631E12</v>
+        <v>9.781761211225E12</v>
       </c>
       <c r="H227" t="s" s="676">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I227" t="s" s="675">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="n" s="679">
-        <v>1424064.0</v>
+        <v>820937.0</v>
       </c>
       <c r="B228" t="s" s="679">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C228" t="s" s="678">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="D228" t="s" s="678">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="E228" t="s" s="678">
-        <v>59</v>
+        <v>165</v>
       </c>
       <c r="F228" t="n" s="679">
         <v>2025.0</v>
       </c>
       <c r="G228" t="n" s="680">
-        <v>9.781761211225E12</v>
+        <v>9.780008758707E12</v>
       </c>
       <c r="H228" t="s" s="679">
-        <v>38</v>
+        <v>83</v>
       </c>
       <c r="I228" t="s" s="678">
-        <v>734</v>
+        <v>735</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="n" s="682">
-        <v>820937.0</v>
+        <v>1423342.0</v>
       </c>
       <c r="B229" t="s" s="682">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C229" t="s" s="681">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="D229" t="s" s="681">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="E229" t="s" s="681">
-        <v>169</v>
+        <v>96</v>
       </c>
       <c r="F229" t="n" s="682">
         <v>2025.0</v>
       </c>
       <c r="G229" t="n" s="683">
-        <v>9.780008758707E12</v>
+        <v>9.781761112898E12</v>
       </c>
       <c r="H229" t="s" s="682">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="I229" t="s" s="681">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="n" s="685">
-        <v>1423342.0</v>
+        <v>1485690.0</v>
       </c>
       <c r="B230" t="s" s="685">
         <v>13</v>
       </c>
       <c r="C230" t="s" s="684">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="D230" t="s" s="684">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="E230" t="s" s="684">
-        <v>100</v>
+        <v>124</v>
       </c>
       <c r="F230" t="n" s="685">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G230" t="n" s="686">
-        <v>9.781761112898E12</v>
+        <v>9.781760657352E12</v>
       </c>
       <c r="H230" t="s" s="685">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I230" t="s" s="684">
-        <v>740</v>
+        <v>741</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="n" s="688">
-        <v>1485690.0</v>
+        <v>1485688.0</v>
       </c>
       <c r="B231" t="s" s="688">
         <v>13</v>
       </c>
       <c r="C231" t="s" s="687">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="D231" t="s" s="687">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="E231" t="s" s="687">
-        <v>128</v>
+        <v>259</v>
       </c>
       <c r="F231" t="n" s="688">
         <v>2026.0</v>
       </c>
       <c r="G231" t="n" s="689">
-        <v>9.781760657352E12</v>
+        <v>9.781839135101E12</v>
       </c>
       <c r="H231" t="s" s="688">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I231" t="s" s="687">
-        <v>743</v>
+        <v>744</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="n" s="691">
-        <v>1485688.0</v>
+        <v>1229313.0</v>
       </c>
       <c r="B232" t="s" s="691">
         <v>13</v>
       </c>
       <c r="C232" t="s" s="690">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="D232" t="s" s="690">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="E232" t="s" s="690">
-        <v>263</v>
+        <v>747</v>
       </c>
       <c r="F232" t="n" s="691">
-        <v>2026.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G232" t="n" s="692">
-        <v>9.781839135101E12</v>
+        <v>9.780241686737E12</v>
       </c>
       <c r="H232" t="s" s="691">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I232" t="s" s="690">
-        <v>746</v>
+        <v>748</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="n" s="694">
-        <v>1229313.0</v>
+        <v>1334248.0</v>
       </c>
       <c r="B233" t="s" s="694">
         <v>13</v>
       </c>
       <c r="C233" t="s" s="693">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="D233" t="s" s="693">
-        <v>748</v>
+        <v>750</v>
       </c>
       <c r="E233" t="s" s="693">
-        <v>749</v>
+        <v>263</v>
       </c>
       <c r="F233" t="n" s="694">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G233" t="n" s="695">
-        <v>9.780241686737E12</v>
+        <v>9.781915659378E12</v>
       </c>
       <c r="H233" t="s" s="694">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I233" t="s" s="693">
-        <v>750</v>
+        <v>751</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="n" s="697">
-        <v>1334248.0</v>
+        <v>1019909.0</v>
       </c>
       <c r="B234" t="s" s="697">
         <v>13</v>
       </c>
       <c r="C234" t="s" s="696">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="D234" t="s" s="696">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="E234" t="s" s="696">
-        <v>267</v>
+        <v>49</v>
       </c>
       <c r="F234" t="n" s="697">
-        <v>2025.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G234" t="n" s="698">
-        <v>9.781915659378E12</v>
+        <v>9.781761048074E12</v>
       </c>
       <c r="H234" t="s" s="697">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I234" t="s" s="696">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="n" s="700">
-        <v>1019909.0</v>
+        <v>1423984.0</v>
       </c>
       <c r="B235" t="s" s="700">
         <v>13</v>
       </c>
       <c r="C235" t="s" s="699">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="D235" t="s" s="699">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="E235" t="s" s="699">
-        <v>54</v>
+        <v>124</v>
       </c>
       <c r="F235" t="n" s="700">
-        <v>2023.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G235" t="n" s="701">
-        <v>9.781761048074E12</v>
+        <v>9.781529530988E12</v>
       </c>
       <c r="H235" t="s" s="700">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I235" t="s" s="699">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="n" s="703">
-        <v>1423984.0</v>
+        <v>1426002.0</v>
       </c>
       <c r="B236" t="s" s="703">
         <v>13</v>
       </c>
       <c r="C236" t="s" s="702">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="D236" t="s" s="702">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="E236" t="s" s="702">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="F236" t="n" s="703">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G236" t="n" s="704">
-        <v>9.781529530988E12</v>
+        <v>9.781529530995E12</v>
       </c>
       <c r="H236" t="s" s="703">
         <v>17</v>
       </c>
       <c r="I236" t="s" s="702">
-        <v>759</v>
+        <v>760</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="n" s="706">
-        <v>1426002.0</v>
+        <v>1409635.0</v>
       </c>
       <c r="B237" t="s" s="706">
         <v>13</v>
       </c>
       <c r="C237" t="s" s="705">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="D237" t="s" s="705">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="E237" t="s" s="705">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="F237" t="n" s="706">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G237" t="n" s="707">
-        <v>9.781529530995E12</v>
+        <v>9.781529526004E12</v>
       </c>
       <c r="H237" t="s" s="706">
         <v>17</v>
       </c>
       <c r="I237" t="s" s="705">
-        <v>762</v>
+        <v>763</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="n" s="709">
-        <v>1409635.0</v>
+        <v>1038945.0</v>
       </c>
       <c r="B238" t="s" s="709">
         <v>13</v>
       </c>
       <c r="C238" t="s" s="708">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="D238" t="s" s="708">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="E238" t="s" s="708">
-        <v>128</v>
+        <v>766</v>
       </c>
       <c r="F238" t="n" s="709">
-        <v>2025.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G238" t="n" s="710">
-        <v>9.781529526004E12</v>
+        <v>9.781486316403E12</v>
       </c>
       <c r="H238" t="s" s="709">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I238" t="s" s="708">
-        <v>765</v>
+        <v>767</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="n" s="712">
-        <v>1038945.0</v>
+        <v>1476056.0</v>
       </c>
       <c r="B239" t="s" s="712">
         <v>13</v>
       </c>
       <c r="C239" t="s" s="711">
-        <v>766</v>
+        <v>768</v>
       </c>
       <c r="D239" t="s" s="711">
-        <v>767</v>
+        <v>769</v>
       </c>
       <c r="E239" t="s" s="711">
-        <v>768</v>
+        <v>274</v>
       </c>
       <c r="F239" t="n" s="712">
         <v>2023.0</v>
       </c>
       <c r="G239" t="n" s="713">
-        <v>9.781486316403E12</v>
+        <v>9.781800901469E12</v>
       </c>
       <c r="H239" t="s" s="712">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I239" t="s" s="711">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="n" s="715">
-        <v>1476056.0</v>
+        <v>1329949.0</v>
       </c>
       <c r="B240" t="s" s="715">
         <v>13</v>
       </c>
       <c r="C240" t="s" s="714">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="D240" t="s" s="714">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="E240" t="s" s="714">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="F240" t="n" s="715">
-        <v>2023.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G240" t="n" s="716">
-        <v>9.781800901469E12</v>
+        <v>9.781800902725E12</v>
       </c>
       <c r="H240" t="s" s="715">
         <v>17</v>
       </c>
       <c r="I240" t="s" s="714">
-        <v>772</v>
+        <v>773</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="n" s="718">
-        <v>1329949.0</v>
+        <v>923798.0</v>
       </c>
       <c r="B241" t="s" s="718">
         <v>13</v>
       </c>
       <c r="C241" t="s" s="717">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="D241" t="s" s="717">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="E241" t="s" s="717">
-        <v>278</v>
+        <v>652</v>
       </c>
       <c r="F241" t="n" s="718">
-        <v>2025.0</v>
+        <v>2021.0</v>
       </c>
       <c r="G241" t="n" s="719">
-        <v>9.781800902725E12</v>
+        <v>9.780648815419E12</v>
       </c>
       <c r="H241" t="s" s="718">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I241" t="s" s="717">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="n" s="721">
-        <v>923798.0</v>
+        <v>1423931.0</v>
       </c>
       <c r="B242" t="s" s="721">
         <v>13</v>
       </c>
       <c r="C242" t="s" s="720">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="D242" t="s" s="720">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="E242" t="s" s="720">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="F242" t="n" s="721">
-        <v>2021.0</v>
+        <v>2022.0</v>
       </c>
       <c r="G242" t="n" s="722">
-        <v>9.780648815419E12</v>
+        <v>9.780648815471E12</v>
       </c>
       <c r="H242" t="s" s="721">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I242" t="s" s="720">
-        <v>778</v>
+        <v>779</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="n" s="724">
-        <v>1423931.0</v>
+        <v>1423826.0</v>
       </c>
       <c r="B243" t="s" s="724">
         <v>13</v>
       </c>
       <c r="C243" t="s" s="723">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="D243" t="s" s="723">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="E243" t="s" s="723">
-        <v>654</v>
+        <v>69</v>
       </c>
       <c r="F243" t="n" s="724">
-        <v>2022.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G243" t="n" s="725">
-        <v>9.780648815471E12</v>
+        <v>9.780733343971E12</v>
       </c>
       <c r="H243" t="s" s="724">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I243" t="s" s="723">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="n" s="727">
-        <v>1423826.0</v>
+        <v>1495480.0</v>
       </c>
       <c r="B244" t="s" s="727">
         <v>13</v>
       </c>
       <c r="C244" t="s" s="726">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="D244" t="s" s="726">
-        <v>783</v>
+        <v>781</v>
       </c>
       <c r="E244" t="s" s="726">
-        <v>74</v>
+        <v>249</v>
       </c>
       <c r="F244" t="n" s="727">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G244" t="n" s="728">
-        <v>9.780733343971E12</v>
+        <v>9.781460718612E12</v>
       </c>
       <c r="H244" t="s" s="727">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I244" t="s" s="726">
         <v>784</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="n" s="730">
-        <v>1495480.0</v>
+        <v>1502072.0</v>
       </c>
       <c r="B245" t="s" s="730">
         <v>13</v>
       </c>
       <c r="C245" t="s" s="729">
         <v>785</v>
       </c>
       <c r="D245" t="s" s="729">
-        <v>783</v>
+        <v>786</v>
       </c>
       <c r="E245" t="s" s="729">
-        <v>253</v>
+        <v>787</v>
       </c>
       <c r="F245" t="n" s="730">
         <v>2026.0</v>
       </c>
       <c r="G245" t="n" s="731">
-        <v>9.781460718612E12</v>
+        <v>9.798348027285E12</v>
       </c>
       <c r="H245" t="s" s="730">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I245" t="s" s="729">
-        <v>786</v>
+        <v>788</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="n" s="733">
-        <v>1502072.0</v>
+        <v>1425940.0</v>
       </c>
       <c r="B246" t="s" s="733">
         <v>13</v>
       </c>
       <c r="C246" t="s" s="732">
-        <v>787</v>
+        <v>789</v>
       </c>
       <c r="D246" t="s" s="732">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="E246" t="s" s="732">
-        <v>789</v>
+        <v>124</v>
       </c>
       <c r="F246" t="n" s="733">
         <v>2026.0</v>
       </c>
       <c r="G246" t="n" s="734">
-        <v>9.798348027285E12</v>
+        <v>9.781760659936E12</v>
       </c>
       <c r="H246" t="s" s="733">
         <v>17</v>
       </c>
       <c r="I246" t="s" s="732">
-        <v>790</v>
+        <v>791</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="n" s="736">
-        <v>1425940.0</v>
+        <v>1423989.0</v>
       </c>
       <c r="B247" t="s" s="736">
         <v>13</v>
       </c>
       <c r="C247" t="s" s="735">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="D247" t="s" s="735">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="E247" t="s" s="735">
-        <v>128</v>
+        <v>557</v>
       </c>
       <c r="F247" t="n" s="736">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G247" t="n" s="737">
-        <v>9.781760659936E12</v>
+        <v>9.781760658106E12</v>
       </c>
       <c r="H247" t="s" s="736">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I247" t="s" s="735">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="n" s="739">
-        <v>1423989.0</v>
+        <v>1470706.0</v>
       </c>
       <c r="B248" t="s" s="739">
         <v>13</v>
       </c>
       <c r="C248" t="s" s="738">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="D248" t="s" s="738">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="E248" t="s" s="738">
-        <v>559</v>
+        <v>335</v>
       </c>
       <c r="F248" t="n" s="739">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G248" t="n" s="740">
-        <v>9.781760658106E12</v>
+        <v>9.781761181689E12</v>
       </c>
       <c r="H248" t="s" s="739">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I248" t="s" s="738">
-        <v>796</v>
+        <v>797</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="n" s="742">
-        <v>1470706.0</v>
+        <v>1355854.0</v>
       </c>
       <c r="B249" t="s" s="742">
         <v>13</v>
       </c>
       <c r="C249" t="s" s="741">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="D249" t="s" s="741">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="E249" t="s" s="741">
-        <v>338</v>
+        <v>180</v>
       </c>
       <c r="F249" t="n" s="742">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G249" t="n" s="743">
-        <v>9.781761181689E12</v>
+        <v>9.780702268977E12</v>
       </c>
       <c r="H249" t="s" s="742">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="I249" t="s" s="741">
-        <v>799</v>
+        <v>800</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="n" s="745">
-        <v>1355854.0</v>
+        <v>1423806.0</v>
       </c>
       <c r="B250" t="s" s="745">
         <v>13</v>
       </c>
       <c r="C250" t="s" s="744">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="D250" t="s" s="744">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="E250" t="s" s="744">
-        <v>184</v>
+        <v>522</v>
       </c>
       <c r="F250" t="n" s="745">
         <v>2025.0</v>
       </c>
       <c r="G250" t="n" s="746">
-        <v>9.780702268977E12</v>
+        <v>9.781761347085E12</v>
       </c>
       <c r="H250" t="s" s="745">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="I250" t="s" s="744">
-        <v>802</v>
+        <v>803</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="n" s="748">
-        <v>1423806.0</v>
+        <v>1415321.0</v>
       </c>
       <c r="B251" t="s" s="748">
         <v>13</v>
       </c>
       <c r="C251" t="s" s="747">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="D251" t="s" s="747">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="E251" t="s" s="747">
-        <v>524</v>
+        <v>176</v>
       </c>
       <c r="F251" t="n" s="748">
         <v>2025.0</v>
       </c>
       <c r="G251" t="n" s="749">
-        <v>9.781761347085E12</v>
+        <v>9.781761212987E12</v>
       </c>
       <c r="H251" t="s" s="748">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I251" t="s" s="747">
-        <v>805</v>
+        <v>806</v>
       </c>
     </row>
     <row r="252">
-      <c r="A252" t="n" s="751">
-        <v>1415321.0</v>
+      <c r="A252" t="s" s="751">
+        <v>13</v>
       </c>
       <c r="B252" t="s" s="751">
         <v>13</v>
       </c>
       <c r="C252" t="s" s="750">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="D252" t="s" s="750">
-        <v>807</v>
+        <v>572</v>
       </c>
       <c r="E252" t="s" s="750">
-        <v>180</v>
-[...5 lines deleted...]
-        <v>9.781761212987E12</v>
+        <v>13</v>
+      </c>
+      <c r="F252" t="s" s="751">
+        <v>13</v>
+      </c>
+      <c r="G252" t="s" s="752">
+        <v>13</v>
       </c>
       <c r="H252" t="s" s="751">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I252" t="s" s="750">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" t="n" s="754">
+        <v>1501907.0</v>
+      </c>
+      <c r="B253" t="s" s="754">
+        <v>13</v>
+      </c>
+      <c r="C253" t="s" s="753">
         <v>808</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C253" t="s" s="753">
+      <c r="D253" t="s" s="753">
         <v>809</v>
       </c>
-      <c r="D253" t="s" s="753">
-[...1 lines deleted...]
-      </c>
       <c r="E253" t="s" s="753">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>557</v>
+      </c>
+      <c r="F253" t="n" s="754">
+        <v>2026.0</v>
+      </c>
+      <c r="G253" t="n" s="755">
+        <v>9.781760658892E12</v>
       </c>
       <c r="H253" t="s" s="754">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I253" t="s" s="753">
-        <v>216</v>
+        <v>810</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="n" s="757">
-        <v>1501907.0</v>
+        <v>1423979.0</v>
       </c>
       <c r="B254" t="s" s="757">
         <v>13</v>
       </c>
       <c r="C254" t="s" s="756">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="D254" t="s" s="756">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="E254" t="s" s="756">
-        <v>559</v>
+        <v>813</v>
       </c>
       <c r="F254" t="n" s="757">
-        <v>2026.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G254" t="n" s="758">
-        <v>9.781760658892E12</v>
+        <v>9.780593530566E12</v>
       </c>
       <c r="H254" t="s" s="757">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I254" t="s" s="756">
-        <v>812</v>
+        <v>814</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="n" s="760">
-        <v>1423979.0</v>
+        <v>1357344.0</v>
       </c>
       <c r="B255" t="s" s="760">
         <v>13</v>
       </c>
       <c r="C255" t="s" s="759">
-        <v>813</v>
+        <v>815</v>
       </c>
       <c r="D255" t="s" s="759">
-        <v>814</v>
+        <v>816</v>
       </c>
       <c r="E255" t="s" s="759">
-        <v>815</v>
+        <v>21</v>
       </c>
       <c r="F255" t="n" s="760">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G255" t="n" s="761">
-        <v>9.780593530566E12</v>
+        <v>9.781761205668E12</v>
       </c>
       <c r="H255" t="s" s="760">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I255" t="s" s="759">
-        <v>816</v>
+        <v>817</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="n" s="763">
-        <v>1357344.0</v>
+        <v>1424096.0</v>
       </c>
       <c r="B256" t="s" s="763">
         <v>13</v>
       </c>
       <c r="C256" t="s" s="762">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="D256" t="s" s="762">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="E256" t="s" s="762">
-        <v>21</v>
+        <v>820</v>
       </c>
       <c r="F256" t="n" s="763">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G256" t="n" s="764">
-        <v>9.781761205668E12</v>
+        <v>9.780008617035E12</v>
       </c>
       <c r="H256" t="s" s="763">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I256" t="s" s="762">
-        <v>819</v>
+        <v>821</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="n" s="766">
-        <v>1424096.0</v>
+        <v>1098175.0</v>
       </c>
       <c r="B257" t="s" s="766">
         <v>13</v>
       </c>
       <c r="C257" t="s" s="765">
-        <v>820</v>
+        <v>822</v>
       </c>
       <c r="D257" t="s" s="765">
-        <v>821</v>
+        <v>816</v>
       </c>
       <c r="E257" t="s" s="765">
-        <v>822</v>
+        <v>21</v>
       </c>
       <c r="F257" t="n" s="766">
-        <v>2026.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G257" t="n" s="767">
-        <v>9.780008617035E12</v>
+        <v>9.781761205699E12</v>
       </c>
       <c r="H257" t="s" s="766">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="I257" t="s" s="765">
         <v>823</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="n" s="769">
-        <v>1098175.0</v>
+        <v>1424051.0</v>
       </c>
       <c r="B258" t="s" s="769">
         <v>13</v>
       </c>
       <c r="C258" t="s" s="768">
         <v>824</v>
       </c>
       <c r="D258" t="s" s="768">
-        <v>818</v>
+        <v>825</v>
       </c>
       <c r="E258" t="s" s="768">
-        <v>21</v>
+        <v>826</v>
       </c>
       <c r="F258" t="n" s="769">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G258" t="n" s="770">
-        <v>9.781761205699E12</v>
+        <v>9.780316279796E12</v>
       </c>
       <c r="H258" t="s" s="769">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I258" t="s" s="768">
-        <v>825</v>
+        <v>827</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="n" s="772">
-        <v>1424051.0</v>
+        <v>1406496.0</v>
       </c>
       <c r="B259" t="s" s="772">
         <v>13</v>
       </c>
       <c r="C259" t="s" s="771">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="D259" t="s" s="771">
-        <v>827</v>
+        <v>829</v>
       </c>
       <c r="E259" t="s" s="771">
-        <v>828</v>
+        <v>592</v>
       </c>
       <c r="F259" t="n" s="772">
         <v>2025.0</v>
       </c>
       <c r="G259" t="n" s="773">
-        <v>9.780316279796E12</v>
+        <v>9.781923058453E12</v>
       </c>
       <c r="H259" t="s" s="772">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="I259" t="s" s="771">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="n" s="775">
-        <v>1406496.0</v>
+        <v>1424010.0</v>
       </c>
       <c r="B260" t="s" s="775">
         <v>13</v>
       </c>
       <c r="C260" t="s" s="774">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="D260" t="s" s="774">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="E260" t="s" s="774">
-        <v>594</v>
+        <v>161</v>
       </c>
       <c r="F260" t="n" s="775">
         <v>2025.0</v>
       </c>
       <c r="G260" t="n" s="776">
-        <v>9.781923058453E12</v>
+        <v>9.781761349416E12</v>
       </c>
       <c r="H260" t="s" s="775">
         <v>17</v>
       </c>
       <c r="I260" t="s" s="774">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="n" s="778">
-        <v>1424010.0</v>
+        <v>1380606.0</v>
       </c>
       <c r="B261" t="s" s="778">
         <v>13</v>
       </c>
       <c r="C261" t="s" s="777">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="D261" t="s" s="777">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="E261" t="s" s="777">
-        <v>165</v>
+        <v>747</v>
       </c>
       <c r="F261" t="n" s="778">
         <v>2025.0</v>
       </c>
       <c r="G261" t="n" s="779">
-        <v>9.781761349416E12</v>
+        <v>9.780241684054E12</v>
       </c>
       <c r="H261" t="s" s="778">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="I261" t="s" s="777">
-        <v>835</v>
+        <v>836</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="n" s="781">
-        <v>1380606.0</v>
+        <v>1423396.0</v>
       </c>
       <c r="B262" t="s" s="781">
         <v>13</v>
       </c>
       <c r="C262" t="s" s="780">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="D262" t="s" s="780">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="E262" t="s" s="780">
-        <v>749</v>
+        <v>154</v>
       </c>
       <c r="F262" t="n" s="781">
         <v>2025.0</v>
       </c>
       <c r="G262" t="n" s="782">
-        <v>9.780241684054E12</v>
+        <v>9.781922864147E12</v>
       </c>
       <c r="H262" t="s" s="781">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="I262" t="s" s="780">
-        <v>838</v>
+        <v>839</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="n" s="784">
-        <v>1423396.0</v>
+        <v>1332708.0</v>
       </c>
       <c r="B263" t="s" s="784">
         <v>13</v>
       </c>
       <c r="C263" t="s" s="783">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="D263" t="s" s="783">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="E263" t="s" s="783">
-        <v>158</v>
+        <v>29</v>
       </c>
       <c r="F263" t="n" s="784">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G263" t="n" s="785">
-        <v>9.781922864147E12</v>
+        <v>9.781338816112E12</v>
       </c>
       <c r="H263" t="s" s="784">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I263" t="s" s="783">
-        <v>841</v>
+        <v>842</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="n" s="787">
-        <v>1332708.0</v>
+        <v>759608.0</v>
       </c>
       <c r="B264" t="s" s="787">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C264" t="s" s="786">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="D264" t="s" s="786">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="E264" t="s" s="786">
-        <v>29</v>
+        <v>87</v>
       </c>
       <c r="F264" t="n" s="787">
-        <v>2026.0</v>
+        <v>2020.0</v>
       </c>
       <c r="G264" t="n" s="788">
-        <v>9.781338816112E12</v>
+        <v>9.781405297752E12</v>
       </c>
       <c r="H264" t="s" s="787">
-        <v>17</v>
+        <v>83</v>
       </c>
       <c r="I264" t="s" s="786">
-        <v>844</v>
+        <v>845</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="n" s="790">
-        <v>759608.0</v>
+        <v>1388303.0</v>
       </c>
       <c r="B265" t="s" s="790">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C265" t="s" s="789">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="D265" t="s" s="789">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="E265" t="s" s="789">
-        <v>91</v>
+        <v>154</v>
       </c>
       <c r="F265" t="n" s="790">
-        <v>2020.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G265" t="n" s="791">
-        <v>9.781405297752E12</v>
+        <v>9.781922613424E12</v>
       </c>
       <c r="H265" t="s" s="790">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="I265" t="s" s="789">
-        <v>847</v>
+        <v>848</v>
       </c>
     </row>
     <row r="266">
-      <c r="A266" t="n" s="793">
-        <v>1388303.0</v>
+      <c r="A266" t="s" s="793">
+        <v>13</v>
       </c>
       <c r="B266" t="s" s="793">
         <v>13</v>
       </c>
       <c r="C266" t="s" s="792">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="D266" t="s" s="792">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="E266" t="s" s="792">
-        <v>158</v>
-[...5 lines deleted...]
-        <v>9.781922613424E12</v>
+        <v>13</v>
+      </c>
+      <c r="F266" t="s" s="793">
+        <v>13</v>
+      </c>
+      <c r="G266" t="s" s="794">
+        <v>13</v>
       </c>
       <c r="H266" t="s" s="793">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I266" t="s" s="792">
-        <v>850</v>
+        <v>212</v>
       </c>
     </row>
     <row r="267">
-      <c r="A267" t="s" s="796">
-        <v>13</v>
+      <c r="A267" t="n" s="796">
+        <v>1319280.0</v>
       </c>
       <c r="B267" t="s" s="796">
         <v>13</v>
       </c>
       <c r="C267" t="s" s="795">
         <v>851</v>
       </c>
       <c r="D267" t="s" s="795">
         <v>852</v>
       </c>
       <c r="E267" t="s" s="795">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>21</v>
+      </c>
+      <c r="F267" t="n" s="796">
+        <v>2025.0</v>
+      </c>
+      <c r="G267" t="n" s="797">
+        <v>9.781760267094E12</v>
       </c>
       <c r="H267" t="s" s="796">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I267" t="s" s="795">
-        <v>216</v>
+        <v>853</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="n" s="799">
-        <v>1319280.0</v>
+        <v>1359387.0</v>
       </c>
       <c r="B268" t="s" s="799">
         <v>13</v>
       </c>
       <c r="C268" t="s" s="798">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="D268" t="s" s="798">
-        <v>854</v>
+        <v>230</v>
       </c>
       <c r="E268" t="s" s="798">
-        <v>21</v>
+        <v>522</v>
       </c>
       <c r="F268" t="n" s="799">
         <v>2025.0</v>
       </c>
       <c r="G268" t="n" s="800">
-        <v>9.781760267094E12</v>
+        <v>9.781761620126E12</v>
       </c>
       <c r="H268" t="s" s="799">
         <v>38</v>
       </c>
       <c r="I268" t="s" s="798">
         <v>855</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="n" s="802">
-        <v>1359387.0</v>
+        <v>1426146.0</v>
       </c>
       <c r="B269" t="s" s="802">
         <v>13</v>
       </c>
       <c r="C269" t="s" s="801">
         <v>856</v>
       </c>
       <c r="D269" t="s" s="801">
-        <v>234</v>
+        <v>857</v>
       </c>
       <c r="E269" t="s" s="801">
-        <v>524</v>
+        <v>259</v>
       </c>
       <c r="F269" t="n" s="802">
-        <v>2025.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G269" t="n" s="803">
-        <v>9.781761620126E12</v>
+        <v>9.781839132667E12</v>
       </c>
       <c r="H269" t="s" s="802">
         <v>38</v>
       </c>
       <c r="I269" t="s" s="801">
-        <v>857</v>
+        <v>858</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="n" s="805">
-        <v>1426146.0</v>
+        <v>1356324.0</v>
       </c>
       <c r="B270" t="s" s="805">
         <v>13</v>
       </c>
       <c r="C270" t="s" s="804">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="D270" t="s" s="804">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="E270" t="s" s="804">
-        <v>263</v>
+        <v>249</v>
       </c>
       <c r="F270" t="n" s="805">
-        <v>2023.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G270" t="n" s="806">
-        <v>9.781839132667E12</v>
+        <v>9.780733343629E12</v>
       </c>
       <c r="H270" t="s" s="805">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="I270" t="s" s="804">
-        <v>860</v>
+        <v>861</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="n" s="808">
-        <v>1356324.0</v>
+        <v>1426047.0</v>
       </c>
       <c r="B271" t="s" s="808">
         <v>13</v>
       </c>
       <c r="C271" t="s" s="807">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="D271" t="s" s="807">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="E271" t="s" s="807">
-        <v>253</v>
+        <v>298</v>
       </c>
       <c r="F271" t="n" s="808">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G271" t="n" s="809">
-        <v>9.780733343629E12</v>
+        <v>9.781923345317E12</v>
       </c>
       <c r="H271" t="s" s="808">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I271" t="s" s="807">
-        <v>863</v>
+        <v>864</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="n" s="811">
-        <v>1426047.0</v>
+        <v>1355847.0</v>
       </c>
       <c r="B272" t="s" s="811">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C272" t="s" s="810">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="D272" t="s" s="810">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="E272" t="s" s="810">
-        <v>302</v>
+        <v>716</v>
       </c>
       <c r="F272" t="n" s="811">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G272" t="n" s="812">
-        <v>9.781923345317E12</v>
+        <v>9.780734423597E12</v>
       </c>
       <c r="H272" t="s" s="811">
-        <v>17</v>
+        <v>83</v>
       </c>
       <c r="I272" t="s" s="810">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="n" s="814">
-        <v>1355847.0</v>
+        <v>1475932.0</v>
       </c>
       <c r="B273" t="s" s="814">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C273" t="s" s="813">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="D273" t="s" s="813">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="E273" t="s" s="813">
-        <v>718</v>
+        <v>69</v>
       </c>
       <c r="F273" t="n" s="814">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G273" t="n" s="815">
-        <v>9.780734423597E12</v>
+        <v>9.781460767184E12</v>
       </c>
       <c r="H273" t="s" s="814">
         <v>50</v>
       </c>
       <c r="I273" t="s" s="813">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="274">
-      <c r="A274" t="n" s="817">
-        <v>1475932.0</v>
+      <c r="A274" t="s" s="817">
+        <v>13</v>
       </c>
       <c r="B274" t="s" s="817">
         <v>13</v>
       </c>
       <c r="C274" t="s" s="816">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="D274" t="s" s="816">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="E274" t="s" s="816">
-        <v>74</v>
-[...5 lines deleted...]
-        <v>9.781460767184E12</v>
+        <v>13</v>
+      </c>
+      <c r="F274" t="s" s="817">
+        <v>13</v>
+      </c>
+      <c r="G274" t="s" s="818">
+        <v>13</v>
       </c>
       <c r="H274" t="s" s="817">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I274" t="s" s="816">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="275">
-      <c r="A275" t="s" s="820">
-        <v>13</v>
+      <c r="A275" t="n" s="820">
+        <v>1423974.0</v>
       </c>
       <c r="B275" t="s" s="820">
         <v>13</v>
       </c>
       <c r="C275" t="s" s="819">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="D275" t="s" s="819">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="E275" t="s" s="819">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>432</v>
+      </c>
+      <c r="F275" t="n" s="820">
+        <v>2025.0</v>
+      </c>
+      <c r="G275" t="n" s="821">
+        <v>9.781444919349E12</v>
       </c>
       <c r="H275" t="s" s="820">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I275" t="s" s="819">
-        <v>875</v>
+        <v>876</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="n" s="823">
-        <v>1423974.0</v>
+        <v>1122896.0</v>
       </c>
       <c r="B276" t="s" s="823">
         <v>13</v>
       </c>
       <c r="C276" t="s" s="822">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="D276" t="s" s="822">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="E276" t="s" s="822">
-        <v>435</v>
+        <v>124</v>
       </c>
       <c r="F276" t="n" s="823">
-        <v>2025.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G276" t="n" s="824">
-        <v>9.781444919349E12</v>
+        <v>9.781760654702E12</v>
       </c>
       <c r="H276" t="s" s="823">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I276" t="s" s="822">
-        <v>878</v>
+        <v>879</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="n" s="826">
-        <v>1122896.0</v>
+        <v>1296493.0</v>
       </c>
       <c r="B277" t="s" s="826">
         <v>13</v>
       </c>
       <c r="C277" t="s" s="825">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="D277" t="s" s="825">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="E277" t="s" s="825">
-        <v>128</v>
+        <v>522</v>
       </c>
       <c r="F277" t="n" s="826">
-        <v>2023.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G277" t="n" s="827">
-        <v>9.781760654702E12</v>
+        <v>9.781761346941E12</v>
       </c>
       <c r="H277" t="s" s="826">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I277" t="s" s="825">
-        <v>881</v>
+        <v>882</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="n" s="829">
-        <v>1296493.0</v>
+        <v>1409643.0</v>
       </c>
       <c r="B278" t="s" s="829">
         <v>13</v>
       </c>
       <c r="C278" t="s" s="828">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="D278" t="s" s="828">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="E278" t="s" s="828">
-        <v>524</v>
+        <v>124</v>
       </c>
       <c r="F278" t="n" s="829">
         <v>2025.0</v>
       </c>
       <c r="G278" t="n" s="830">
-        <v>9.781761346941E12</v>
+        <v>9.781529525861E12</v>
       </c>
       <c r="H278" t="s" s="829">
         <v>38</v>
       </c>
       <c r="I278" t="s" s="828">
-        <v>884</v>
+        <v>885</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="n" s="832">
-        <v>1409643.0</v>
+        <v>1209902.0</v>
       </c>
       <c r="B279" t="s" s="832">
         <v>13</v>
       </c>
       <c r="C279" t="s" s="831">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="D279" t="s" s="831">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="E279" t="s" s="831">
-        <v>128</v>
+        <v>45</v>
       </c>
       <c r="F279" t="n" s="832">
         <v>2025.0</v>
       </c>
       <c r="G279" t="n" s="833">
-        <v>9.781529525861E12</v>
+        <v>9.781803707372E12</v>
       </c>
       <c r="H279" t="s" s="832">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I279" t="s" s="831">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="n" s="835">
-        <v>1209902.0</v>
+        <v>952853.0</v>
       </c>
       <c r="B280" t="s" s="835">
         <v>13</v>
       </c>
       <c r="C280" t="s" s="834">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="D280" t="s" s="834">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="E280" t="s" s="834">
-        <v>45</v>
+        <v>891</v>
       </c>
       <c r="F280" t="n" s="835">
-        <v>2025.0</v>
+        <v>2017.0</v>
       </c>
       <c r="G280" t="n" s="836">
-        <v>9.781803707372E12</v>
+        <v>9.78148474736E12</v>
       </c>
       <c r="H280" t="s" s="835">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I280" t="s" s="834">
-        <v>890</v>
+        <v>892</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="n" s="838">
-        <v>952853.0</v>
+        <v>1423804.0</v>
       </c>
       <c r="B281" t="s" s="838">
         <v>13</v>
       </c>
       <c r="C281" t="s" s="837">
-        <v>891</v>
+        <v>893</v>
       </c>
       <c r="D281" t="s" s="837">
-        <v>892</v>
+        <v>894</v>
       </c>
       <c r="E281" t="s" s="837">
-        <v>893</v>
+        <v>294</v>
       </c>
       <c r="F281" t="n" s="838">
-        <v>2017.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G281" t="n" s="839">
-        <v>9.78148474736E12</v>
+        <v>9.780734422682E12</v>
       </c>
       <c r="H281" t="s" s="838">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I281" t="s" s="837">
-        <v>894</v>
+        <v>895</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="n" s="841">
-        <v>1423804.0</v>
+        <v>1423924.0</v>
       </c>
       <c r="B282" t="s" s="841">
         <v>13</v>
       </c>
       <c r="C282" t="s" s="840">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="D282" t="s" s="840">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="E282" t="s" s="840">
-        <v>298</v>
+        <v>205</v>
       </c>
       <c r="F282" t="n" s="841">
         <v>2025.0</v>
       </c>
       <c r="G282" t="n" s="842">
-        <v>9.780734422682E12</v>
+        <v>9.781761381577E12</v>
       </c>
       <c r="H282" t="s" s="841">
         <v>38</v>
       </c>
       <c r="I282" t="s" s="840">
-        <v>897</v>
+        <v>898</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="n" s="844">
-        <v>1423924.0</v>
+        <v>1491638.0</v>
       </c>
       <c r="B283" t="s" s="844">
         <v>13</v>
       </c>
       <c r="C283" t="s" s="843">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="D283" t="s" s="843">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="E283" t="s" s="843">
-        <v>209</v>
+        <v>161</v>
       </c>
       <c r="F283" t="n" s="844">
-        <v>2025.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G283" t="n" s="845">
-        <v>9.781761381577E12</v>
+        <v>9.780593696057E12</v>
       </c>
       <c r="H283" t="s" s="844">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I283" t="s" s="843">
-        <v>900</v>
+        <v>901</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="n" s="847">
-        <v>1491638.0</v>
+        <v>1304567.0</v>
       </c>
       <c r="B284" t="s" s="847">
         <v>13</v>
       </c>
       <c r="C284" t="s" s="846">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="D284" t="s" s="846">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="E284" t="s" s="846">
-        <v>165</v>
+        <v>557</v>
       </c>
       <c r="F284" t="n" s="847">
-        <v>2023.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G284" t="n" s="848">
-        <v>9.780593696057E12</v>
+        <v>9.781529507522E12</v>
       </c>
       <c r="H284" t="s" s="847">
         <v>30</v>
       </c>
       <c r="I284" t="s" s="846">
-        <v>903</v>
+        <v>904</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="n" s="850">
-        <v>1304567.0</v>
+        <v>1423916.0</v>
       </c>
       <c r="B285" t="s" s="850">
         <v>13</v>
       </c>
       <c r="C285" t="s" s="849">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="D285" t="s" s="849">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="E285" t="s" s="849">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="F285" t="n" s="850">
         <v>2025.0</v>
       </c>
       <c r="G285" t="n" s="851">
-        <v>9.781529507522E12</v>
+        <v>9.781761600814E12</v>
       </c>
       <c r="H285" t="s" s="850">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="I285" t="s" s="849">
-        <v>906</v>
+        <v>907</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="n" s="853">
-        <v>1423916.0</v>
+        <v>1071754.0</v>
       </c>
       <c r="B286" t="s" s="853">
         <v>13</v>
       </c>
       <c r="C286" t="s" s="852">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="D286" t="s" s="852">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E286" t="s" s="852">
-        <v>559</v>
+        <v>21</v>
       </c>
       <c r="F286" t="n" s="853">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G286" t="n" s="854">
-        <v>9.781761600814E12</v>
+        <v>9.781761205705E12</v>
       </c>
       <c r="H286" t="s" s="853">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I286" t="s" s="852">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="n" s="856">
-        <v>1071754.0</v>
+        <v>1551900.0</v>
       </c>
       <c r="B287" t="s" s="856">
         <v>13</v>
       </c>
       <c r="C287" t="s" s="855">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="D287" t="s" s="855">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="E287" t="s" s="855">
-        <v>21</v>
+        <v>124</v>
       </c>
       <c r="F287" t="n" s="856">
-        <v>2024.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G287" t="n" s="857">
-        <v>9.781761205705E12</v>
+        <v>9.781761601491E12</v>
       </c>
       <c r="H287" t="s" s="856">
         <v>17</v>
       </c>
       <c r="I287" t="s" s="855">
-        <v>912</v>
+        <v>913</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="n" s="859">
-        <v>1551900.0</v>
+        <v>1370360.0</v>
       </c>
       <c r="B288" t="s" s="859">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C288" t="s" s="858">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="D288" t="s" s="858">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="E288" t="s" s="858">
-        <v>128</v>
+        <v>432</v>
       </c>
       <c r="F288" t="n" s="859">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G288" t="n" s="860">
-        <v>9.781761601491E12</v>
+        <v>9.781444982558E12</v>
       </c>
       <c r="H288" t="s" s="859">
-        <v>17</v>
+        <v>83</v>
       </c>
       <c r="I288" t="s" s="858">
-        <v>915</v>
+        <v>916</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="n" s="862">
-        <v>1370360.0</v>
+        <v>1433797.0</v>
       </c>
       <c r="B289" t="s" s="862">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C289" t="s" s="861">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="D289" t="s" s="861">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="E289" t="s" s="861">
-        <v>435</v>
+        <v>120</v>
       </c>
       <c r="F289" t="n" s="862">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G289" t="n" s="863">
-        <v>9.781444982558E12</v>
+        <v>9.78176099655E12</v>
       </c>
       <c r="H289" t="s" s="862">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="I289" t="s" s="861">
-        <v>918</v>
+        <v>919</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="n" s="865">
-        <v>1433797.0</v>
+        <v>1345428.0</v>
       </c>
       <c r="B290" t="s" s="865">
         <v>13</v>
       </c>
       <c r="C290" t="s" s="864">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="D290" t="s" s="864">
-        <v>920</v>
+        <v>918</v>
       </c>
       <c r="E290" t="s" s="864">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="F290" t="n" s="865">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G290" t="n" s="866">
-        <v>9.78176099655E12</v>
+        <v>9.781760995058E12</v>
       </c>
       <c r="H290" t="s" s="865">
         <v>17</v>
       </c>
       <c r="I290" t="s" s="864">
         <v>921</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="n" s="868">
-        <v>1345428.0</v>
+        <v>1433773.0</v>
       </c>
       <c r="B291" t="s" s="868">
         <v>13</v>
       </c>
       <c r="C291" t="s" s="867">
         <v>922</v>
       </c>
       <c r="D291" t="s" s="867">
-        <v>920</v>
+        <v>918</v>
       </c>
       <c r="E291" t="s" s="867">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="F291" t="n" s="868">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G291" t="n" s="869">
-        <v>9.781760995058E12</v>
+        <v>9.781760996536E12</v>
       </c>
       <c r="H291" t="s" s="868">
         <v>17</v>
       </c>
       <c r="I291" t="s" s="867">
         <v>923</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="n" s="871">
-        <v>1433773.0</v>
+        <v>1359457.0</v>
       </c>
       <c r="B292" t="s" s="871">
         <v>13</v>
       </c>
       <c r="C292" t="s" s="870">
         <v>924</v>
       </c>
       <c r="D292" t="s" s="870">
-        <v>920</v>
+        <v>918</v>
       </c>
       <c r="E292" t="s" s="870">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="F292" t="n" s="871">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G292" t="n" s="872">
-        <v>9.781760996536E12</v>
+        <v>9.781760995034E12</v>
       </c>
       <c r="H292" t="s" s="871">
         <v>17</v>
       </c>
       <c r="I292" t="s" s="870">
         <v>925</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="n" s="874">
-        <v>1359457.0</v>
+        <v>1424009.0</v>
       </c>
       <c r="B293" t="s" s="874">
         <v>13</v>
       </c>
       <c r="C293" t="s" s="873">
         <v>926</v>
       </c>
       <c r="D293" t="s" s="873">
-        <v>920</v>
+        <v>927</v>
       </c>
       <c r="E293" t="s" s="873">
-        <v>124</v>
+        <v>161</v>
       </c>
       <c r="F293" t="n" s="874">
         <v>2025.0</v>
       </c>
       <c r="G293" t="n" s="875">
-        <v>9.781760995034E12</v>
+        <v>9.781761354175E12</v>
       </c>
       <c r="H293" t="s" s="874">
         <v>17</v>
       </c>
       <c r="I293" t="s" s="873">
-        <v>927</v>
+        <v>928</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="n" s="877">
-        <v>1424009.0</v>
+        <v>1423360.0</v>
       </c>
       <c r="B294" t="s" s="877">
         <v>13</v>
       </c>
       <c r="C294" t="s" s="876">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="D294" t="s" s="876">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="E294" t="s" s="876">
-        <v>165</v>
+        <v>582</v>
       </c>
       <c r="F294" t="n" s="877">
         <v>2025.0</v>
       </c>
       <c r="G294" t="n" s="878">
-        <v>9.781761354175E12</v>
+        <v>9.781761112546E12</v>
       </c>
       <c r="H294" t="s" s="877">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="I294" t="s" s="876">
-        <v>930</v>
+        <v>931</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="n" s="880">
-        <v>1423360.0</v>
+        <v>1423941.0</v>
       </c>
       <c r="B295" t="s" s="880">
         <v>13</v>
       </c>
       <c r="C295" t="s" s="879">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="D295" t="s" s="879">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="E295" t="s" s="879">
-        <v>584</v>
+        <v>282</v>
       </c>
       <c r="F295" t="n" s="880">
         <v>2025.0</v>
       </c>
       <c r="G295" t="n" s="881">
-        <v>9.781761112546E12</v>
+        <v>9.780063448247E12</v>
       </c>
       <c r="H295" t="s" s="880">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="I295" t="s" s="879">
-        <v>933</v>
+        <v>934</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="n" s="883">
-        <v>1423941.0</v>
+        <v>1467478.0</v>
       </c>
       <c r="B296" t="s" s="883">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C296" t="s" s="882">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="D296" t="s" s="882">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="E296" t="s" s="882">
-        <v>286</v>
+        <v>522</v>
       </c>
       <c r="F296" t="n" s="883">
         <v>2025.0</v>
       </c>
       <c r="G296" t="n" s="884">
-        <v>9.780063448247E12</v>
+        <v>9.78176134589E12</v>
       </c>
       <c r="H296" t="s" s="883">
-        <v>17</v>
+        <v>83</v>
       </c>
       <c r="I296" t="s" s="882">
-        <v>936</v>
+        <v>937</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="n" s="886">
-        <v>1467478.0</v>
+        <v>1423959.0</v>
       </c>
       <c r="B297" t="s" s="886">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C297" t="s" s="885">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="D297" t="s" s="885">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="E297" t="s" s="885">
-        <v>524</v>
+        <v>21</v>
       </c>
       <c r="F297" t="n" s="886">
         <v>2025.0</v>
       </c>
       <c r="G297" t="n" s="887">
-        <v>9.78176134589E12</v>
+        <v>9.781761643316E12</v>
       </c>
       <c r="H297" t="s" s="886">
+        <v>38</v>
+      </c>
+      <c r="I297" t="s" s="885">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" t="s" s="889">
+        <v>13</v>
+      </c>
+      <c r="B298" t="s" s="889">
+        <v>13</v>
+      </c>
+      <c r="C298" t="s" s="888">
+        <v>941</v>
+      </c>
+      <c r="D298" t="s" s="888">
+        <v>211</v>
+      </c>
+      <c r="E298" t="s" s="888">
+        <v>13</v>
+      </c>
+      <c r="F298" t="s" s="889">
+        <v>13</v>
+      </c>
+      <c r="G298" t="s" s="890">
+        <v>13</v>
+      </c>
+      <c r="H298" t="s" s="889">
         <v>50</v>
       </c>
-      <c r="I297" t="s" s="885">
-[...27 lines deleted...]
-      </c>
       <c r="I298" t="s" s="888">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" t="n" s="892">
+        <v>1244437.0</v>
+      </c>
+      <c r="B299" t="s" s="892">
+        <v>13</v>
+      </c>
+      <c r="C299" t="s" s="891">
         <v>942</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C299" t="s" s="891">
+      <c r="D299" t="s" s="891">
         <v>943</v>
       </c>
-      <c r="D299" t="s" s="891">
-[...1 lines deleted...]
-      </c>
       <c r="E299" t="s" s="891">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>120</v>
+      </c>
+      <c r="F299" t="n" s="892">
+        <v>2024.0</v>
+      </c>
+      <c r="G299" t="n" s="893">
+        <v>9.781760994709E12</v>
       </c>
       <c r="H299" t="s" s="892">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I299" t="s" s="891">
-        <v>216</v>
+        <v>944</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="n" s="895">
-        <v>1244437.0</v>
+        <v>1367116.0</v>
       </c>
       <c r="B300" t="s" s="895">
         <v>13</v>
       </c>
       <c r="C300" t="s" s="894">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="D300" t="s" s="894">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="E300" t="s" s="894">
-        <v>124</v>
+        <v>557</v>
       </c>
       <c r="F300" t="n" s="895">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G300" t="n" s="896">
-        <v>9.781760994709E12</v>
+        <v>9.781760658991E12</v>
       </c>
       <c r="H300" t="s" s="895">
         <v>17</v>
       </c>
       <c r="I300" t="s" s="894">
-        <v>946</v>
+        <v>947</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="n" s="898">
-        <v>1367116.0</v>
+        <v>1209883.0</v>
       </c>
       <c r="B301" t="s" s="898">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C301" t="s" s="897">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="D301" t="s" s="897">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="E301" t="s" s="897">
-        <v>559</v>
+        <v>180</v>
       </c>
       <c r="F301" t="n" s="898">
         <v>2025.0</v>
       </c>
       <c r="G301" t="n" s="899">
-        <v>9.781760658991E12</v>
+        <v>9.780702268885E12</v>
       </c>
       <c r="H301" t="s" s="898">
-        <v>17</v>
+        <v>83</v>
       </c>
       <c r="I301" t="s" s="897">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="n" s="901">
-        <v>1209883.0</v>
+        <v>1424016.0</v>
       </c>
       <c r="B302" t="s" s="901">
         <v>6</v>
       </c>
       <c r="C302" t="s" s="900">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="D302" t="s" s="900">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="E302" t="s" s="900">
-        <v>184</v>
+        <v>161</v>
       </c>
       <c r="F302" t="n" s="901">
         <v>2025.0</v>
       </c>
       <c r="G302" t="n" s="902">
-        <v>9.780702268885E12</v>
+        <v>9.781761357602E12</v>
       </c>
       <c r="H302" t="s" s="901">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="I302" t="s" s="900">
-        <v>952</v>
+        <v>953</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="n" s="904">
-        <v>1424016.0</v>
+        <v>1423801.0</v>
       </c>
       <c r="B303" t="s" s="904">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C303" t="s" s="903">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="D303" t="s" s="903">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="E303" t="s" s="903">
-        <v>165</v>
+        <v>956</v>
       </c>
       <c r="F303" t="n" s="904">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G303" t="n" s="905">
-        <v>9.781761357602E12</v>
+        <v>9.781761268953E12</v>
       </c>
       <c r="H303" t="s" s="904">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="I303" t="s" s="903">
-        <v>955</v>
+        <v>957</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="n" s="907">
-        <v>1423801.0</v>
+        <v>1359433.0</v>
       </c>
       <c r="B304" t="s" s="907">
         <v>13</v>
       </c>
       <c r="C304" t="s" s="906">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="D304" t="s" s="906">
-        <v>957</v>
+        <v>959</v>
       </c>
       <c r="E304" t="s" s="906">
-        <v>958</v>
+        <v>294</v>
       </c>
       <c r="F304" t="n" s="907">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G304" t="n" s="908">
-        <v>9.781761268953E12</v>
+        <v>9.780734420176E12</v>
       </c>
       <c r="H304" t="s" s="907">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I304" t="s" s="906">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="n" s="910">
-        <v>1359433.0</v>
+        <v>1367134.0</v>
       </c>
       <c r="B305" t="s" s="910">
         <v>13</v>
       </c>
       <c r="C305" t="s" s="909">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="D305" t="s" s="909">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="E305" t="s" s="909">
-        <v>298</v>
+        <v>124</v>
       </c>
       <c r="F305" t="n" s="910">
         <v>2025.0</v>
       </c>
       <c r="G305" t="n" s="911">
-        <v>9.780734420176E12</v>
+        <v>9.781760655723E12</v>
       </c>
       <c r="H305" t="s" s="910">
         <v>38</v>
       </c>
       <c r="I305" t="s" s="909">
-        <v>962</v>
+        <v>963</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="n" s="913">
-        <v>1367134.0</v>
+        <v>1495331.0</v>
       </c>
       <c r="B306" t="s" s="913">
         <v>13</v>
       </c>
       <c r="C306" t="s" s="912">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="D306" t="s" s="912">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="E306" t="s" s="912">
-        <v>128</v>
+        <v>45</v>
       </c>
       <c r="F306" t="n" s="913">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G306" t="n" s="914">
-        <v>9.781760655723E12</v>
+        <v>9.781836043768E12</v>
       </c>
       <c r="H306" t="s" s="913">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I306" t="s" s="912">
-        <v>965</v>
+        <v>966</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="n" s="916">
-        <v>1495331.0</v>
+        <v>1334243.0</v>
       </c>
       <c r="B307" t="s" s="916">
         <v>13</v>
       </c>
       <c r="C307" t="s" s="915">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="D307" t="s" s="915">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="E307" t="s" s="915">
-        <v>45</v>
+        <v>124</v>
       </c>
       <c r="F307" t="n" s="916">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G307" t="n" s="917">
-        <v>9.781836043768E12</v>
+        <v>9.781529524178E12</v>
       </c>
       <c r="H307" t="s" s="916">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I307" t="s" s="915">
-        <v>968</v>
+        <v>969</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="n" s="919">
-        <v>1334243.0</v>
+        <v>1423995.0</v>
       </c>
       <c r="B308" t="s" s="919">
         <v>13</v>
       </c>
       <c r="C308" t="s" s="918">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="D308" t="s" s="918">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="E308" t="s" s="918">
-        <v>128</v>
+        <v>45</v>
       </c>
       <c r="F308" t="n" s="919">
         <v>2025.0</v>
       </c>
       <c r="G308" t="n" s="920">
-        <v>9.781529524178E12</v>
+        <v>9.781805318286E12</v>
       </c>
       <c r="H308" t="s" s="919">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I308" t="s" s="918">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="n" s="922">
-        <v>1423995.0</v>
+        <v>1312676.0</v>
       </c>
       <c r="B309" t="s" s="922">
         <v>13</v>
       </c>
       <c r="C309" t="s" s="921">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="D309" t="s" s="921">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="E309" t="s" s="921">
-        <v>45</v>
+        <v>294</v>
       </c>
       <c r="F309" t="n" s="922">
         <v>2025.0</v>
       </c>
       <c r="G309" t="n" s="923">
-        <v>9.781805318286E12</v>
+        <v>9.780734423658E12</v>
       </c>
       <c r="H309" t="s" s="922">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I309" t="s" s="921">
-        <v>974</v>
+        <v>975</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="n" s="925">
-        <v>1312676.0</v>
+        <v>1229903.0</v>
       </c>
       <c r="B310" t="s" s="925">
         <v>13</v>
       </c>
       <c r="C310" t="s" s="924">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="D310" t="s" s="924">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="E310" t="s" s="924">
-        <v>298</v>
+        <v>557</v>
       </c>
       <c r="F310" t="n" s="925">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G310" t="n" s="926">
-        <v>9.780734423658E12</v>
+        <v>9.781760653712E12</v>
       </c>
       <c r="H310" t="s" s="925">
         <v>38</v>
       </c>
       <c r="I310" t="s" s="924">
-        <v>977</v>
+        <v>978</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="n" s="928">
-        <v>1229903.0</v>
+        <v>1423795.0</v>
       </c>
       <c r="B311" t="s" s="928">
         <v>13</v>
       </c>
       <c r="C311" t="s" s="927">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="D311" t="s" s="927">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="E311" t="s" s="927">
-        <v>559</v>
+        <v>282</v>
       </c>
       <c r="F311" t="n" s="928">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G311" t="n" s="929">
-        <v>9.781760653712E12</v>
+        <v>9.781460764701E12</v>
       </c>
       <c r="H311" t="s" s="928">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="I311" t="s" s="927">
-        <v>980</v>
+        <v>981</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="n" s="931">
-        <v>1423795.0</v>
+        <v>1209837.0</v>
       </c>
       <c r="B312" t="s" s="931">
         <v>13</v>
       </c>
       <c r="C312" t="s" s="930">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="D312" t="s" s="930">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="E312" t="s" s="930">
-        <v>286</v>
+        <v>69</v>
       </c>
       <c r="F312" t="n" s="931">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G312" t="n" s="932">
-        <v>9.781460764701E12</v>
+        <v>9.781460766194E12</v>
       </c>
       <c r="H312" t="s" s="931">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I312" t="s" s="930">
-        <v>983</v>
+        <v>984</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="n" s="934">
-        <v>1209837.0</v>
+        <v>845816.0</v>
       </c>
       <c r="B313" t="s" s="934">
         <v>13</v>
       </c>
       <c r="C313" t="s" s="933">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="D313" t="s" s="933">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="E313" t="s" s="933">
-        <v>74</v>
+        <v>54</v>
       </c>
       <c r="F313" t="n" s="934">
-        <v>2024.0</v>
+        <v>2021.0</v>
       </c>
       <c r="G313" t="n" s="935">
-        <v>9.781460766194E12</v>
+        <v>9.781760506919E12</v>
       </c>
       <c r="H313" t="s" s="934">
         <v>38</v>
       </c>
       <c r="I313" t="s" s="933">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="n" s="937">
-        <v>845816.0</v>
+        <v>1433891.0</v>
       </c>
       <c r="B314" t="s" s="937">
         <v>13</v>
       </c>
       <c r="C314" t="s" s="936">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="D314" t="s" s="936">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="E314" t="s" s="936">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="F314" t="n" s="937">
-        <v>2021.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G314" t="n" s="938">
-        <v>9.781760506919E12</v>
+        <v>9.781761647628E12</v>
       </c>
       <c r="H314" t="s" s="937">
         <v>38</v>
       </c>
       <c r="I314" t="s" s="936">
-        <v>989</v>
+        <v>990</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="n" s="940">
-        <v>1433891.0</v>
+        <v>1411272.0</v>
       </c>
       <c r="B315" t="s" s="940">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C315" t="s" s="939">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="D315" t="s" s="939">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="E315" t="s" s="939">
-        <v>21</v>
+        <v>69</v>
       </c>
       <c r="F315" t="n" s="940">
         <v>2026.0</v>
       </c>
       <c r="G315" t="n" s="941">
-        <v>9.781761647628E12</v>
+        <v>9.781038971142E12</v>
       </c>
       <c r="H315" t="s" s="940">
-        <v>38</v>
+        <v>83</v>
       </c>
       <c r="I315" t="s" s="939">
-        <v>992</v>
+        <v>993</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="n" s="943">
-        <v>1411272.0</v>
+        <v>1388327.0</v>
       </c>
       <c r="B316" t="s" s="943">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C316" t="s" s="942">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="D316" t="s" s="942">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="E316" t="s" s="942">
-        <v>74</v>
+        <v>996</v>
       </c>
       <c r="F316" t="n" s="943">
-        <v>2026.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G316" t="n" s="944">
-        <v>9.781038971142E12</v>
+        <v>9.780241662311E12</v>
       </c>
       <c r="H316" t="s" s="943">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="I316" t="s" s="942">
-        <v>995</v>
+        <v>997</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="n" s="946">
-        <v>1388327.0</v>
+        <v>1423920.0</v>
       </c>
       <c r="B317" t="s" s="946">
         <v>13</v>
       </c>
       <c r="C317" t="s" s="945">
-        <v>996</v>
+        <v>998</v>
       </c>
       <c r="D317" t="s" s="945">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="E317" t="s" s="945">
-        <v>998</v>
+        <v>205</v>
       </c>
       <c r="F317" t="n" s="946">
         <v>2024.0</v>
       </c>
       <c r="G317" t="n" s="947">
-        <v>9.780241662311E12</v>
+        <v>9.781761380495E12</v>
       </c>
       <c r="H317" t="s" s="946">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I317" t="s" s="945">
-        <v>999</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="n" s="949">
-        <v>1423920.0</v>
+        <v>1209915.0</v>
       </c>
       <c r="B318" t="s" s="949">
         <v>13</v>
       </c>
       <c r="C318" t="s" s="948">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="D318" t="s" s="948">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="E318" t="s" s="948">
-        <v>209</v>
+        <v>428</v>
       </c>
       <c r="F318" t="n" s="949">
-        <v>2024.0</v>
+        <v>2022.0</v>
       </c>
       <c r="G318" t="n" s="950">
-        <v>9.781761380495E12</v>
+        <v>9.781922800077E12</v>
       </c>
       <c r="H318" t="s" s="949">
         <v>38</v>
       </c>
       <c r="I318" t="s" s="948">
-        <v>1002</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="n" s="952">
-        <v>1209915.0</v>
+        <v>1423821.0</v>
       </c>
       <c r="B319" t="s" s="952">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C319" t="s" s="951">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="D319" t="s" s="951">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="E319" t="s" s="951">
-        <v>431</v>
+        <v>165</v>
       </c>
       <c r="F319" t="n" s="952">
-        <v>2022.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G319" t="n" s="953">
-        <v>9.781922800077E12</v>
+        <v>9.780008782146E12</v>
       </c>
       <c r="H319" t="s" s="952">
-        <v>38</v>
+        <v>83</v>
       </c>
       <c r="I319" t="s" s="951">
-        <v>1005</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="n" s="955">
-        <v>1423821.0</v>
+        <v>1446680.0</v>
       </c>
       <c r="B320" t="s" s="955">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C320" t="s" s="954">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="D320" t="s" s="954">
-        <v>1007</v>
+        <v>41</v>
       </c>
       <c r="E320" t="s" s="954">
-        <v>169</v>
+        <v>21</v>
       </c>
       <c r="F320" t="n" s="955">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G320" t="n" s="956">
-        <v>9.780008782146E12</v>
+        <v>9.781761526794E12</v>
       </c>
       <c r="H320" t="s" s="955">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="I320" t="s" s="954">
         <v>1008</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="n" s="958">
-        <v>1446680.0</v>
+        <v>1399465.0</v>
       </c>
       <c r="B321" t="s" s="958">
         <v>13</v>
       </c>
       <c r="C321" t="s" s="957">
         <v>1009</v>
       </c>
       <c r="D321" t="s" s="957">
-        <v>41</v>
+        <v>1010</v>
       </c>
       <c r="E321" t="s" s="957">
-        <v>21</v>
+        <v>112</v>
       </c>
       <c r="F321" t="n" s="958">
-        <v>2026.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G321" t="n" s="959">
-        <v>9.781761526794E12</v>
+        <v>9.781761527838E12</v>
       </c>
       <c r="H321" t="s" s="958">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="I321" t="s" s="957">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="n" s="961">
-        <v>1399465.0</v>
+        <v>1345003.0</v>
       </c>
       <c r="B322" t="s" s="961">
         <v>13</v>
       </c>
       <c r="C322" t="s" s="960">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="D322" t="s" s="960">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="E322" t="s" s="960">
-        <v>116</v>
+        <v>124</v>
       </c>
       <c r="F322" t="n" s="961">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G322" t="n" s="962">
-        <v>9.781761527838E12</v>
+        <v>9.781529526318E12</v>
       </c>
       <c r="H322" t="s" s="961">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I322" t="s" s="960">
-        <v>1013</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="n" s="964">
-        <v>1345003.0</v>
+        <v>1185535.0</v>
       </c>
       <c r="B323" t="s" s="964">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C323" t="s" s="963">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="D323" t="s" s="963">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="E323" t="s" s="963">
-        <v>128</v>
+        <v>335</v>
       </c>
       <c r="F323" t="n" s="964">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G323" t="n" s="965">
-        <v>9.781529526318E12</v>
+        <v>9.781761180767E12</v>
       </c>
       <c r="H323" t="s" s="964">
-        <v>38</v>
+        <v>83</v>
       </c>
       <c r="I323" t="s" s="963">
-        <v>1016</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="n" s="967">
-        <v>1185535.0</v>
+        <v>1423789.0</v>
       </c>
       <c r="B324" t="s" s="967">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C324" t="s" s="966">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="D324" t="s" s="966">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="E324" t="s" s="966">
-        <v>338</v>
+        <v>282</v>
       </c>
       <c r="F324" t="n" s="967">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G324" t="n" s="968">
-        <v>9.781761180767E12</v>
+        <v>9.780008771911E12</v>
       </c>
       <c r="H324" t="s" s="967">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="I324" t="s" s="966">
-        <v>1019</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="n" s="970">
-        <v>1423789.0</v>
+        <v>1304505.0</v>
       </c>
       <c r="B325" t="s" s="970">
         <v>13</v>
       </c>
       <c r="C325" t="s" s="969">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="D325" t="s" s="969">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="E325" t="s" s="969">
-        <v>286</v>
+        <v>1023</v>
       </c>
       <c r="F325" t="n" s="970">
         <v>2025.0</v>
       </c>
       <c r="G325" t="n" s="971">
-        <v>9.780008771911E12</v>
+        <v>9.781398533936E12</v>
       </c>
       <c r="H325" t="s" s="970">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I325" t="s" s="969">
-        <v>1022</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="n" s="973">
-        <v>1304505.0</v>
+        <v>1155280.0</v>
       </c>
       <c r="B326" t="s" s="973">
         <v>13</v>
       </c>
       <c r="C326" t="s" s="972">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="D326" t="s" s="972">
-        <v>1024</v>
+        <v>1026</v>
       </c>
       <c r="E326" t="s" s="972">
-        <v>1025</v>
+        <v>826</v>
       </c>
       <c r="F326" t="n" s="973">
-        <v>2025.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G326" t="n" s="974">
-        <v>9.781398533936E12</v>
+        <v>9.780316705318E12</v>
       </c>
       <c r="H326" t="s" s="973">
         <v>17</v>
       </c>
       <c r="I326" t="s" s="972">
-        <v>1026</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="n" s="976">
-        <v>1155280.0</v>
+        <v>759155.0</v>
       </c>
       <c r="B327" t="s" s="976">
         <v>13</v>
       </c>
       <c r="C327" t="s" s="975">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="D327" t="s" s="975">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="E327" t="s" s="975">
-        <v>828</v>
+        <v>432</v>
       </c>
       <c r="F327" t="n" s="976">
-        <v>2023.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G327" t="n" s="977">
-        <v>9.780316705318E12</v>
+        <v>9.781510202795E12</v>
       </c>
       <c r="H327" t="s" s="976">
         <v>17</v>
       </c>
       <c r="I327" t="s" s="975">
-        <v>1029</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="n" s="979">
-        <v>759155.0</v>
+        <v>1424034.0</v>
       </c>
       <c r="B328" t="s" s="979">
         <v>13</v>
       </c>
       <c r="C328" t="s" s="978">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="D328" t="s" s="978">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="E328" t="s" s="978">
-        <v>435</v>
+        <v>120</v>
       </c>
       <c r="F328" t="n" s="979">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G328" t="n" s="980">
-        <v>9.781510202795E12</v>
+        <v>9.781760996482E12</v>
       </c>
       <c r="H328" t="s" s="979">
         <v>17</v>
       </c>
       <c r="I328" t="s" s="978">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="n" s="982">
-        <v>1424034.0</v>
+        <v>1359442.0</v>
       </c>
       <c r="B329" t="s" s="982">
         <v>13</v>
       </c>
       <c r="C329" t="s" s="981">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="D329" t="s" s="981">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="E329" t="s" s="981">
-        <v>124</v>
+        <v>294</v>
       </c>
       <c r="F329" t="n" s="982">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G329" t="n" s="983">
-        <v>9.781760996482E12</v>
+        <v>9.780734423641E12</v>
       </c>
       <c r="H329" t="s" s="982">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I329" t="s" s="981">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="n" s="985">
-        <v>1359442.0</v>
+        <v>1472330.0</v>
       </c>
       <c r="B330" t="s" s="985">
         <v>13</v>
       </c>
       <c r="C330" t="s" s="984">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="D330" t="s" s="984">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="E330" t="s" s="984">
-        <v>298</v>
+        <v>242</v>
       </c>
       <c r="F330" t="n" s="985">
         <v>2025.0</v>
       </c>
       <c r="G330" t="n" s="986">
-        <v>9.780734423641E12</v>
+        <v>9.780063375222E12</v>
       </c>
       <c r="H330" t="s" s="985">
         <v>38</v>
       </c>
       <c r="I330" t="s" s="984">
-        <v>1038</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="n" s="988">
-        <v>1472330.0</v>
+        <v>1399475.0</v>
       </c>
       <c r="B331" t="s" s="988">
         <v>13</v>
       </c>
       <c r="C331" t="s" s="987">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="D331" t="s" s="987">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="E331" t="s" s="987">
-        <v>246</v>
+        <v>294</v>
       </c>
       <c r="F331" t="n" s="988">
         <v>2025.0</v>
       </c>
       <c r="G331" t="n" s="989">
-        <v>9.780063375222E12</v>
+        <v>9.780734421418E12</v>
       </c>
       <c r="H331" t="s" s="988">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I331" t="s" s="987">
-        <v>1041</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="n" s="991">
-        <v>1399475.0</v>
+        <v>979459.0</v>
       </c>
       <c r="B332" t="s" s="991">
         <v>13</v>
       </c>
       <c r="C332" t="s" s="990">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="D332" t="s" s="990">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="E332" t="s" s="990">
-        <v>298</v>
+        <v>709</v>
       </c>
       <c r="F332" t="n" s="991">
-        <v>2025.0</v>
+        <v>2022.0</v>
       </c>
       <c r="G332" t="n" s="992">
-        <v>9.780734421418E12</v>
+        <v>9.781742036533E12</v>
       </c>
       <c r="H332" t="s" s="991">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I332" t="s" s="990">
-        <v>1044</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="n" s="994">
-        <v>979459.0</v>
+        <v>1321170.0</v>
       </c>
       <c r="B333" t="s" s="994">
         <v>13</v>
       </c>
       <c r="C333" t="s" s="993">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="D333" t="s" s="993">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="E333" t="s" s="993">
-        <v>711</v>
+        <v>140</v>
       </c>
       <c r="F333" t="n" s="994">
-        <v>2022.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G333" t="n" s="995">
-        <v>9.781742036533E12</v>
+        <v>9.781526680976E12</v>
       </c>
       <c r="H333" t="s" s="994">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I333" t="s" s="993">
-        <v>1047</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="n" s="997">
-        <v>1321170.0</v>
+        <v>1423814.0</v>
       </c>
       <c r="B334" t="s" s="997">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C334" t="s" s="996">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="D334" t="s" s="996">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="E334" t="s" s="996">
-        <v>144</v>
+        <v>1051</v>
       </c>
       <c r="F334" t="n" s="997">
         <v>2025.0</v>
       </c>
       <c r="G334" t="n" s="998">
-        <v>9.781526680976E12</v>
+        <v>9.781444979343E12</v>
       </c>
       <c r="H334" t="s" s="997">
-        <v>17</v>
+        <v>83</v>
       </c>
       <c r="I334" t="s" s="996">
-        <v>1050</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="n" s="1000">
-        <v>1423814.0</v>
+        <v>1371152.0</v>
       </c>
       <c r="B335" t="s" s="1000">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C335" t="s" s="999">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="D335" t="s" s="999">
-        <v>1052</v>
+        <v>1054</v>
       </c>
       <c r="E335" t="s" s="999">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="F335" t="n" s="1000">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G335" t="n" s="1001">
-        <v>9.781444979343E12</v>
+        <v>9.781603095341E12</v>
       </c>
       <c r="H335" t="s" s="1000">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="I335" t="s" s="999">
-        <v>1054</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="n" s="1003">
-        <v>1371152.0</v>
+        <v>1424054.0</v>
       </c>
       <c r="B336" t="s" s="1003">
         <v>13</v>
       </c>
       <c r="C336" t="s" s="1002">
-        <v>1055</v>
+        <v>1057</v>
       </c>
       <c r="D336" t="s" s="1002">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="E336" t="s" s="1002">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="F336" t="n" s="1003">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G336" t="n" s="1004">
-        <v>9.781603095341E12</v>
+        <v>9.780063278035E12</v>
       </c>
       <c r="H336" t="s" s="1003">
         <v>30</v>
       </c>
       <c r="I336" t="s" s="1002">
-        <v>1058</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="n" s="1006">
-        <v>1424054.0</v>
+        <v>1338014.0</v>
       </c>
       <c r="B337" t="s" s="1006">
         <v>13</v>
       </c>
       <c r="C337" t="s" s="1005">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="D337" t="s" s="1005">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="E337" t="s" s="1005">
-        <v>1061</v>
+        <v>21</v>
       </c>
       <c r="F337" t="n" s="1006">
         <v>2025.0</v>
       </c>
       <c r="G337" t="n" s="1007">
-        <v>9.780063278035E12</v>
+        <v>9.781761722561E12</v>
       </c>
       <c r="H337" t="s" s="1006">
         <v>30</v>
       </c>
       <c r="I337" t="s" s="1005">
-        <v>1062</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="n" s="1009">
-        <v>1338014.0</v>
+        <v>1209972.0</v>
       </c>
       <c r="B338" t="s" s="1009">
         <v>13</v>
       </c>
       <c r="C338" t="s" s="1008">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="D338" t="s" s="1008">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="E338" t="s" s="1008">
-        <v>21</v>
+        <v>1066</v>
       </c>
       <c r="F338" t="n" s="1009">
-        <v>2025.0</v>
+        <v>2019.0</v>
       </c>
       <c r="G338" t="n" s="1010">
-        <v>9.781761722561E12</v>
+        <v>9.780349003344E12</v>
       </c>
       <c r="H338" t="s" s="1009">
         <v>30</v>
       </c>
       <c r="I338" t="s" s="1008">
-        <v>1065</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="n" s="1012">
-        <v>1209972.0</v>
+        <v>1401634.0</v>
       </c>
       <c r="B339" t="s" s="1012">
         <v>13</v>
       </c>
       <c r="C339" t="s" s="1011">
-        <v>1066</v>
+        <v>1068</v>
       </c>
       <c r="D339" t="s" s="1011">
-        <v>1067</v>
+        <v>1069</v>
       </c>
       <c r="E339" t="s" s="1011">
-        <v>1068</v>
+        <v>1070</v>
       </c>
       <c r="F339" t="n" s="1012">
-        <v>2019.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G339" t="n" s="1013">
-        <v>9.780349003344E12</v>
+        <v>9.781510112988E12</v>
       </c>
       <c r="H339" t="s" s="1012">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I339" t="s" s="1011">
-        <v>1069</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="n" s="1015">
-        <v>1401634.0</v>
+        <v>1446838.0</v>
       </c>
       <c r="B340" t="s" s="1015">
         <v>13</v>
       </c>
       <c r="C340" t="s" s="1014">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="D340" t="s" s="1014">
-        <v>1071</v>
+        <v>1073</v>
       </c>
       <c r="E340" t="s" s="1014">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="F340" t="n" s="1015">
         <v>2025.0</v>
       </c>
       <c r="G340" t="n" s="1016">
-        <v>9.781510112988E12</v>
+        <v>9.78000879376E12</v>
       </c>
       <c r="H340" t="s" s="1015">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I340" t="s" s="1014">
-        <v>1073</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="n" s="1018">
-        <v>1446838.0</v>
+        <v>1367138.0</v>
       </c>
       <c r="B341" t="s" s="1018">
         <v>13</v>
       </c>
       <c r="C341" t="s" s="1017">
-        <v>1074</v>
+        <v>1076</v>
       </c>
       <c r="D341" t="s" s="1017">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="E341" t="s" s="1017">
-        <v>1076</v>
+        <v>787</v>
       </c>
       <c r="F341" t="n" s="1018">
         <v>2025.0</v>
       </c>
       <c r="G341" t="n" s="1019">
-        <v>9.78000879376E12</v>
+        <v>9.798765670521E12</v>
       </c>
       <c r="H341" t="s" s="1018">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I341" t="s" s="1017">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="n" s="1021">
-        <v>1367138.0</v>
+        <v>1424058.0</v>
       </c>
       <c r="B342" t="s" s="1021">
         <v>13</v>
       </c>
       <c r="C342" t="s" s="1020">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="D342" t="s" s="1020">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="E342" t="s" s="1020">
-        <v>789</v>
+        <v>826</v>
       </c>
       <c r="F342" t="n" s="1021">
         <v>2025.0</v>
       </c>
       <c r="G342" t="n" s="1022">
-        <v>9.798765670521E12</v>
+        <v>9.780316597104E12</v>
       </c>
       <c r="H342" t="s" s="1021">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I342" t="s" s="1020">
-        <v>1080</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="n" s="1024">
-        <v>1424058.0</v>
+        <v>864867.0</v>
       </c>
       <c r="B343" t="s" s="1024">
         <v>13</v>
       </c>
       <c r="C343" t="s" s="1023">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="D343" t="s" s="1023">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="E343" t="s" s="1023">
-        <v>828</v>
+        <v>339</v>
       </c>
       <c r="F343" t="n" s="1024">
-        <v>2025.0</v>
+        <v>2017.0</v>
       </c>
       <c r="G343" t="n" s="1025">
-        <v>9.780316597104E12</v>
+        <v>9.780994528001E12</v>
       </c>
       <c r="H343" t="s" s="1024">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="I343" t="s" s="1023">
-        <v>1083</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="n" s="1027">
-        <v>864867.0</v>
+        <v>121391.0</v>
       </c>
       <c r="B344" t="s" s="1027">
         <v>13</v>
       </c>
       <c r="C344" t="s" s="1026">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="D344" t="s" s="1026">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="E344" t="s" s="1026">
-        <v>342</v>
+        <v>120</v>
       </c>
       <c r="F344" t="n" s="1027">
-        <v>2017.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G344" t="n" s="1028">
-        <v>9.780994528001E12</v>
+        <v>9.781760992958E12</v>
       </c>
       <c r="H344" t="s" s="1027">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="I344" t="s" s="1026">
-        <v>1086</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="n" s="1030">
-        <v>121391.0</v>
+        <v>1304854.0</v>
       </c>
       <c r="B345" t="s" s="1030">
         <v>13</v>
       </c>
       <c r="C345" t="s" s="1029">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="D345" t="s" s="1029">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="E345" t="s" s="1029">
         <v>124</v>
       </c>
       <c r="F345" t="n" s="1030">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G345" t="n" s="1031">
-        <v>9.781760992958E12</v>
+        <v>9.781529501322E12</v>
       </c>
       <c r="H345" t="s" s="1030">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="I345" t="s" s="1029">
-        <v>1089</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="n" s="1033">
-        <v>1304854.0</v>
+        <v>1395160.0</v>
       </c>
       <c r="B346" t="s" s="1033">
         <v>13</v>
       </c>
       <c r="C346" t="s" s="1032">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="D346" t="s" s="1032">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="E346" t="s" s="1032">
-        <v>128</v>
+        <v>16</v>
       </c>
       <c r="F346" t="n" s="1033">
         <v>2025.0</v>
       </c>
       <c r="G346" t="n" s="1034">
-        <v>9.781529501322E12</v>
+        <v>9.781760501846E12</v>
       </c>
       <c r="H346" t="s" s="1033">
         <v>30</v>
       </c>
       <c r="I346" t="s" s="1032">
-        <v>1092</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="n" s="1036">
-        <v>1395160.0</v>
+        <v>1423824.0</v>
       </c>
       <c r="B347" t="s" s="1036">
         <v>13</v>
       </c>
       <c r="C347" t="s" s="1035">
-        <v>1093</v>
+        <v>1094</v>
       </c>
       <c r="D347" t="s" s="1035">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="E347" t="s" s="1035">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="F347" t="n" s="1036">
         <v>2025.0</v>
       </c>
       <c r="G347" t="n" s="1037">
-        <v>9.781760501846E12</v>
+        <v>9.781460761816E12</v>
       </c>
       <c r="H347" t="s" s="1036">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I347" t="s" s="1035">
-        <v>1095</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="n" s="1039">
-        <v>1423824.0</v>
+        <v>1292388.0</v>
       </c>
       <c r="B348" t="s" s="1039">
         <v>13</v>
       </c>
       <c r="C348" t="s" s="1038">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="D348" t="s" s="1038">
-        <v>1097</v>
+        <v>1095</v>
       </c>
       <c r="E348" t="s" s="1038">
-        <v>74</v>
+        <v>282</v>
       </c>
       <c r="F348" t="n" s="1039">
         <v>2025.0</v>
       </c>
       <c r="G348" t="n" s="1040">
-        <v>9.781460761816E12</v>
+        <v>9.781460761809E12</v>
       </c>
       <c r="H348" t="s" s="1039">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I348" t="s" s="1038">
         <v>1098</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="n" s="1042">
-        <v>1292388.0</v>
+        <v>1424136.0</v>
       </c>
       <c r="B349" t="s" s="1042">
         <v>13</v>
       </c>
       <c r="C349" t="s" s="1041">
         <v>1099</v>
       </c>
       <c r="D349" t="s" s="1041">
-        <v>1097</v>
+        <v>1100</v>
       </c>
       <c r="E349" t="s" s="1041">
-        <v>286</v>
+        <v>161</v>
       </c>
       <c r="F349" t="n" s="1042">
         <v>2025.0</v>
       </c>
       <c r="G349" t="n" s="1043">
-        <v>9.781460761809E12</v>
+        <v>9.781761348556E12</v>
       </c>
       <c r="H349" t="s" s="1042">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I349" t="s" s="1041">
-        <v>1100</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="n" s="1045">
-        <v>1424136.0</v>
+        <v>1495606.0</v>
       </c>
       <c r="B350" t="s" s="1045">
         <v>13</v>
       </c>
       <c r="C350" t="s" s="1044">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="D350" t="s" s="1044">
-        <v>1102</v>
+        <v>1100</v>
       </c>
       <c r="E350" t="s" s="1044">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="F350" t="n" s="1045">
         <v>2025.0</v>
       </c>
       <c r="G350" t="n" s="1046">
-        <v>9.781761348556E12</v>
+        <v>9.781761348532E12</v>
       </c>
       <c r="H350" t="s" s="1045">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I350" t="s" s="1044">
         <v>1103</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="n" s="1048">
-        <v>1495606.0</v>
+        <v>1495599.0</v>
       </c>
       <c r="B351" t="s" s="1048">
         <v>13</v>
       </c>
       <c r="C351" t="s" s="1047">
         <v>1104</v>
       </c>
       <c r="D351" t="s" s="1047">
-        <v>1102</v>
+        <v>1100</v>
       </c>
       <c r="E351" t="s" s="1047">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="F351" t="n" s="1048">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G351" t="n" s="1049">
-        <v>9.781761348532E12</v>
+        <v>9.781761348563E12</v>
       </c>
       <c r="H351" t="s" s="1048">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I351" t="s" s="1047">
         <v>1105</v>
       </c>
     </row>
     <row r="352">
-      <c r="A352" t="n" s="1051">
-        <v>1495599.0</v>
+      <c r="A352" t="s" s="1051">
+        <v>13</v>
       </c>
       <c r="B352" t="s" s="1051">
         <v>13</v>
       </c>
       <c r="C352" t="s" s="1050">
         <v>1106</v>
       </c>
       <c r="D352" t="s" s="1050">
-        <v>1102</v>
+        <v>1107</v>
       </c>
       <c r="E352" t="s" s="1050">
-        <v>165</v>
-[...5 lines deleted...]
-        <v>9.781761348563E12</v>
+        <v>13</v>
+      </c>
+      <c r="F352" t="s" s="1051">
+        <v>13</v>
+      </c>
+      <c r="G352" t="s" s="1052">
+        <v>13</v>
       </c>
       <c r="H352" t="s" s="1051">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I352" t="s" s="1050">
-        <v>1107</v>
+        <v>212</v>
       </c>
     </row>
     <row r="353">
-      <c r="A353" t="s" s="1054">
-        <v>13</v>
+      <c r="A353" t="n" s="1054">
+        <v>1423355.0</v>
       </c>
       <c r="B353" t="s" s="1054">
         <v>13</v>
       </c>
       <c r="C353" t="s" s="1053">
         <v>1108</v>
       </c>
       <c r="D353" t="s" s="1053">
         <v>1109</v>
       </c>
       <c r="E353" t="s" s="1053">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>96</v>
+      </c>
+      <c r="F353" t="n" s="1054">
+        <v>2025.0</v>
+      </c>
+      <c r="G353" t="n" s="1055">
+        <v>9.781761112409E12</v>
       </c>
       <c r="H353" t="s" s="1054">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I353" t="s" s="1053">
-        <v>216</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="n" s="1057">
-        <v>1423355.0</v>
+        <v>1209885.0</v>
       </c>
       <c r="B354" t="s" s="1057">
         <v>13</v>
       </c>
       <c r="C354" t="s" s="1056">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="D354" t="s" s="1056">
-        <v>1111</v>
+        <v>1112</v>
       </c>
       <c r="E354" t="s" s="1056">
-        <v>100</v>
+        <v>1113</v>
       </c>
       <c r="F354" t="n" s="1057">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G354" t="n" s="1058">
-        <v>9.781761112409E12</v>
+        <v>9.781250829122E12</v>
       </c>
       <c r="H354" t="s" s="1057">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I354" t="s" s="1056">
-        <v>1112</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="355">
-      <c r="A355" t="n" s="1060">
-        <v>1209885.0</v>
+      <c r="A355" t="s" s="1060">
+        <v>13</v>
       </c>
       <c r="B355" t="s" s="1060">
         <v>13</v>
       </c>
       <c r="C355" t="s" s="1059">
-        <v>1113</v>
+        <v>1115</v>
       </c>
       <c r="D355" t="s" s="1059">
-        <v>1114</v>
+        <v>1116</v>
       </c>
       <c r="E355" t="s" s="1059">
-        <v>1115</v>
-[...5 lines deleted...]
-        <v>9.781250829122E12</v>
+        <v>13</v>
+      </c>
+      <c r="F355" t="s" s="1060">
+        <v>13</v>
+      </c>
+      <c r="G355" t="s" s="1061">
+        <v>13</v>
       </c>
       <c r="H355" t="s" s="1060">
         <v>17</v>
       </c>
       <c r="I355" t="s" s="1059">
-        <v>1116</v>
+        <v>212</v>
       </c>
     </row>
     <row r="356">
-      <c r="A356" t="s" s="1063">
-        <v>13</v>
+      <c r="A356" t="n" s="1063">
+        <v>1423803.0</v>
       </c>
       <c r="B356" t="s" s="1063">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C356" t="s" s="1062">
         <v>1117</v>
       </c>
       <c r="D356" t="s" s="1062">
         <v>1118</v>
       </c>
       <c r="E356" t="s" s="1062">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>747</v>
+      </c>
+      <c r="F356" t="n" s="1063">
+        <v>2025.0</v>
+      </c>
+      <c r="G356" t="n" s="1064">
+        <v>9.780241712788E12</v>
       </c>
       <c r="H356" t="s" s="1063">
-        <v>17</v>
+        <v>83</v>
       </c>
       <c r="I356" t="s" s="1062">
-        <v>216</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="357">
-      <c r="A357" t="n" s="1066">
-        <v>1423803.0</v>
+      <c r="A357" t="s" s="1066">
+        <v>13</v>
       </c>
       <c r="B357" t="s" s="1066">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C357" t="s" s="1065">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="D357" t="s" s="1065">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="E357" t="s" s="1065">
-        <v>749</v>
-[...5 lines deleted...]
-        <v>9.780241712788E12</v>
+        <v>13</v>
+      </c>
+      <c r="F357" t="s" s="1066">
+        <v>13</v>
+      </c>
+      <c r="G357" t="s" s="1067">
+        <v>13</v>
       </c>
       <c r="H357" t="s" s="1066">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="I357" t="s" s="1065">
-        <v>1121</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="358">
-      <c r="A358" t="s" s="1069">
-        <v>13</v>
+      <c r="A358" t="n" s="1069">
+        <v>1423914.0</v>
       </c>
       <c r="B358" t="s" s="1069">
         <v>13</v>
       </c>
       <c r="C358" t="s" s="1068">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="D358" t="s" s="1068">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E358" t="s" s="1068">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>787</v>
+      </c>
+      <c r="F358" t="n" s="1069">
+        <v>2025.0</v>
+      </c>
+      <c r="G358" t="n" s="1070">
+        <v>9.798765688656E12</v>
       </c>
       <c r="H358" t="s" s="1069">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="I358" t="s" s="1068">
-        <v>1124</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="n" s="1072">
-        <v>1423914.0</v>
+        <v>1332955.0</v>
       </c>
       <c r="B359" t="s" s="1072">
         <v>13</v>
       </c>
       <c r="C359" t="s" s="1071">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="D359" t="s" s="1071">
-        <v>1126</v>
+        <v>778</v>
       </c>
       <c r="E359" t="s" s="1071">
-        <v>789</v>
+        <v>339</v>
       </c>
       <c r="F359" t="n" s="1072">
-        <v>2025.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G359" t="n" s="1073">
-        <v>9.798765688656E12</v>
+        <v>9.780645378856E12</v>
       </c>
       <c r="H359" t="s" s="1072">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I359" t="s" s="1071">
         <v>1127</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="n" s="1075">
-        <v>1332955.0</v>
+        <v>1359349.0</v>
       </c>
       <c r="B360" t="s" s="1075">
         <v>13</v>
       </c>
       <c r="C360" t="s" s="1074">
         <v>1128</v>
       </c>
       <c r="D360" t="s" s="1074">
-        <v>780</v>
+        <v>1129</v>
       </c>
       <c r="E360" t="s" s="1074">
-        <v>342</v>
+        <v>161</v>
       </c>
       <c r="F360" t="n" s="1075">
-        <v>2023.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G360" t="n" s="1076">
-        <v>9.780645378856E12</v>
+        <v>9.780241732793E12</v>
       </c>
       <c r="H360" t="s" s="1075">
         <v>30</v>
       </c>
       <c r="I360" t="s" s="1074">
-        <v>1129</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="n" s="1078">
-        <v>1359349.0</v>
+        <v>1366482.0</v>
       </c>
       <c r="B361" t="s" s="1078">
         <v>13</v>
       </c>
       <c r="C361" t="s" s="1077">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="D361" t="s" s="1077">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="E361" t="s" s="1077">
-        <v>165</v>
+        <v>282</v>
       </c>
       <c r="F361" t="n" s="1078">
         <v>2025.0</v>
       </c>
       <c r="G361" t="n" s="1079">
-        <v>9.780241732793E12</v>
+        <v>9.781460765081E12</v>
       </c>
       <c r="H361" t="s" s="1078">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I361" t="s" s="1077">
-        <v>1132</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="n" s="1081">
-        <v>1366482.0</v>
+        <v>1162611.0</v>
       </c>
       <c r="B362" t="s" s="1081">
         <v>13</v>
       </c>
       <c r="C362" t="s" s="1080">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="D362" t="s" s="1080">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="E362" t="s" s="1080">
-        <v>286</v>
+        <v>1023</v>
       </c>
       <c r="F362" t="n" s="1081">
-        <v>2025.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G362" t="n" s="1082">
-        <v>9.781460765081E12</v>
+        <v>9.781398517707E12</v>
       </c>
       <c r="H362" t="s" s="1081">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I362" t="s" s="1080">
-        <v>1135</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="n" s="1084">
-        <v>1162611.0</v>
+        <v>1228275.0</v>
       </c>
       <c r="B363" t="s" s="1084">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C363" t="s" s="1083">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="D363" t="s" s="1083">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="E363" t="s" s="1083">
-        <v>1025</v>
+        <v>1139</v>
       </c>
       <c r="F363" t="n" s="1084">
-        <v>2023.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G363" t="n" s="1085">
-        <v>9.781398517707E12</v>
+        <v>9.78006306779E12</v>
       </c>
       <c r="H363" t="s" s="1084">
-        <v>17</v>
+        <v>83</v>
       </c>
       <c r="I363" t="s" s="1083">
-        <v>1138</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="n" s="1087">
-        <v>1228275.0</v>
+        <v>1424063.0</v>
       </c>
       <c r="B364" t="s" s="1087">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C364" t="s" s="1086">
-        <v>1139</v>
+        <v>1141</v>
       </c>
       <c r="D364" t="s" s="1086">
-        <v>1140</v>
+        <v>1142</v>
       </c>
       <c r="E364" t="s" s="1086">
-        <v>1141</v>
+        <v>1143</v>
       </c>
       <c r="F364" t="n" s="1087">
         <v>2025.0</v>
       </c>
       <c r="G364" t="n" s="1088">
-        <v>9.78006306779E12</v>
+        <v>9.78144518674E12</v>
       </c>
       <c r="H364" t="s" s="1087">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="I364" t="s" s="1086">
-        <v>1142</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="n" s="1090">
-        <v>1424063.0</v>
+        <v>1329955.0</v>
       </c>
       <c r="B365" t="s" s="1090">
         <v>13</v>
       </c>
       <c r="C365" t="s" s="1089">
-        <v>1143</v>
+        <v>1145</v>
       </c>
       <c r="D365" t="s" s="1089">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="E365" t="s" s="1089">
-        <v>1145</v>
+        <v>335</v>
       </c>
       <c r="F365" t="n" s="1090">
         <v>2025.0</v>
       </c>
       <c r="G365" t="n" s="1091">
-        <v>9.78144518674E12</v>
+        <v>9.781761181726E12</v>
       </c>
       <c r="H365" t="s" s="1090">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="I365" t="s" s="1089">
-        <v>1146</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="n" s="1093">
-        <v>1329955.0</v>
+        <v>1424025.0</v>
       </c>
       <c r="B366" t="s" s="1093">
         <v>13</v>
       </c>
       <c r="C366" t="s" s="1092">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="D366" t="s" s="1092">
-        <v>1148</v>
+        <v>1149</v>
       </c>
       <c r="E366" t="s" s="1092">
-        <v>338</v>
+        <v>1150</v>
       </c>
       <c r="F366" t="n" s="1093">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G366" t="n" s="1094">
-        <v>9.781761181726E12</v>
+        <v>9.781922592545E12</v>
       </c>
       <c r="H366" t="s" s="1093">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I366" t="s" s="1092">
-        <v>1149</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="n" s="1096">
-        <v>1424025.0</v>
+        <v>1231021.0</v>
       </c>
       <c r="B367" t="s" s="1096">
         <v>13</v>
       </c>
       <c r="C367" t="s" s="1095">
-        <v>1150</v>
+        <v>1152</v>
       </c>
       <c r="D367" t="s" s="1095">
-        <v>1151</v>
+        <v>1153</v>
       </c>
       <c r="E367" t="s" s="1095">
-        <v>1152</v>
+        <v>21</v>
       </c>
       <c r="F367" t="n" s="1096">
         <v>2024.0</v>
       </c>
       <c r="G367" t="n" s="1097">
-        <v>9.781922592545E12</v>
+        <v>9.781760261153E12</v>
       </c>
       <c r="H367" t="s" s="1096">
         <v>38</v>
       </c>
       <c r="I367" t="s" s="1095">
-        <v>1153</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="n" s="1099">
-        <v>1231021.0</v>
+        <v>1423333.0</v>
       </c>
       <c r="B368" t="s" s="1099">
         <v>13</v>
       </c>
       <c r="C368" t="s" s="1098">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="D368" t="s" s="1098">
-        <v>1155</v>
+        <v>1156</v>
       </c>
       <c r="E368" t="s" s="1098">
-        <v>21</v>
+        <v>96</v>
       </c>
       <c r="F368" t="n" s="1099">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G368" t="n" s="1100">
-        <v>9.781760261153E12</v>
+        <v>9.781761112614E12</v>
       </c>
       <c r="H368" t="s" s="1099">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I368" t="s" s="1098">
-        <v>1156</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="n" s="1102">
-        <v>1423333.0</v>
+        <v>1424070.0</v>
       </c>
       <c r="B369" t="s" s="1102">
         <v>13</v>
       </c>
       <c r="C369" t="s" s="1101">
-        <v>1157</v>
+        <v>1158</v>
       </c>
       <c r="D369" t="s" s="1101">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="E369" t="s" s="1101">
-        <v>100</v>
+        <v>16</v>
       </c>
       <c r="F369" t="n" s="1102">
         <v>2025.0</v>
       </c>
       <c r="G369" t="n" s="1103">
-        <v>9.781761112614E12</v>
+        <v>9.781761217234E12</v>
       </c>
       <c r="H369" t="s" s="1102">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="I369" t="s" s="1101">
-        <v>1159</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="n" s="1105">
-        <v>1424070.0</v>
+        <v>1423942.0</v>
       </c>
       <c r="B370" t="s" s="1105">
         <v>13</v>
       </c>
       <c r="C370" t="s" s="1104">
-        <v>1160</v>
+        <v>1161</v>
       </c>
       <c r="D370" t="s" s="1104">
-        <v>1161</v>
+        <v>1162</v>
       </c>
       <c r="E370" t="s" s="1104">
-        <v>16</v>
+        <v>1074</v>
       </c>
       <c r="F370" t="n" s="1105">
         <v>2025.0</v>
       </c>
       <c r="G370" t="n" s="1106">
-        <v>9.781761217234E12</v>
+        <v>9.780008781828E12</v>
       </c>
       <c r="H370" t="s" s="1105">
         <v>17</v>
       </c>
       <c r="I370" t="s" s="1104">
-        <v>1162</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="n" s="1108">
-        <v>1423942.0</v>
+        <v>1423811.0</v>
       </c>
       <c r="B371" t="s" s="1108">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C371" t="s" s="1107">
-        <v>1163</v>
+        <v>1164</v>
       </c>
       <c r="D371" t="s" s="1107">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="E371" t="s" s="1107">
-        <v>1076</v>
+        <v>1166</v>
       </c>
       <c r="F371" t="n" s="1108">
         <v>2025.0</v>
       </c>
       <c r="G371" t="n" s="1109">
-        <v>9.780008781828E12</v>
+        <v>9.781035413027E12</v>
       </c>
       <c r="H371" t="s" s="1108">
-        <v>17</v>
+        <v>83</v>
       </c>
       <c r="I371" t="s" s="1107">
-        <v>1165</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="n" s="1111">
-        <v>1423811.0</v>
+        <v>1188544.0</v>
       </c>
       <c r="B372" t="s" s="1111">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C372" t="s" s="1110">
-        <v>1166</v>
+        <v>1168</v>
       </c>
       <c r="D372" t="s" s="1110">
-        <v>1167</v>
+        <v>1169</v>
       </c>
       <c r="E372" t="s" s="1110">
-        <v>1168</v>
+        <v>709</v>
       </c>
       <c r="F372" t="n" s="1111">
-        <v>2025.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G372" t="n" s="1112">
-        <v>9.781035413027E12</v>
+        <v>9.781742036427E12</v>
       </c>
       <c r="H372" t="s" s="1111">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="I372" t="s" s="1110">
-        <v>1169</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="n" s="1114">
-        <v>1188544.0</v>
+        <v>1446670.0</v>
       </c>
       <c r="B373" t="s" s="1114">
         <v>13</v>
       </c>
       <c r="C373" t="s" s="1113">
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="D373" t="s" s="1113">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="E373" t="s" s="1113">
-        <v>711</v>
+        <v>21</v>
       </c>
       <c r="F373" t="n" s="1114">
-        <v>2023.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G373" t="n" s="1115">
-        <v>9.781742036427E12</v>
+        <v>9.781761646874E12</v>
       </c>
       <c r="H373" t="s" s="1114">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="I373" t="s" s="1113">
-        <v>1172</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="n" s="1117">
-        <v>1446670.0</v>
+        <v>1423929.0</v>
       </c>
       <c r="B374" t="s" s="1117">
         <v>13</v>
       </c>
       <c r="C374" t="s" s="1116">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="D374" t="s" s="1116">
-        <v>1174</v>
+        <v>338</v>
       </c>
       <c r="E374" t="s" s="1116">
-        <v>21</v>
+        <v>339</v>
       </c>
       <c r="F374" t="n" s="1117">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G374" t="n" s="1118">
-        <v>9.781761646874E12</v>
+        <v>9.780648815488E12</v>
       </c>
       <c r="H374" t="s" s="1117">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="I374" t="s" s="1116">
         <v>1175</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="n" s="1120">
-        <v>1423929.0</v>
+        <v>1329643.0</v>
       </c>
       <c r="B375" t="s" s="1120">
         <v>13</v>
       </c>
       <c r="C375" t="s" s="1119">
         <v>1176</v>
       </c>
       <c r="D375" t="s" s="1119">
-        <v>341</v>
+        <v>1177</v>
       </c>
       <c r="E375" t="s" s="1119">
-        <v>342</v>
+        <v>1178</v>
       </c>
       <c r="F375" t="n" s="1120">
         <v>2025.0</v>
       </c>
       <c r="G375" t="n" s="1121">
-        <v>9.780648815488E12</v>
+        <v>9.781923141483E12</v>
       </c>
       <c r="H375" t="s" s="1120">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I375" t="s" s="1119">
-        <v>1177</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="n" s="1123">
-        <v>1329643.0</v>
+        <v>1423933.0</v>
       </c>
       <c r="B376" t="s" s="1123">
         <v>13</v>
       </c>
       <c r="C376" t="s" s="1122">
-        <v>1178</v>
+        <v>1180</v>
       </c>
       <c r="D376" t="s" s="1122">
-        <v>1179</v>
+        <v>1181</v>
       </c>
       <c r="E376" t="s" s="1122">
-        <v>1180</v>
+        <v>652</v>
       </c>
       <c r="F376" t="n" s="1123">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G376" t="n" s="1124">
-        <v>9.781923141483E12</v>
+        <v>9.780645378887E12</v>
       </c>
       <c r="H376" t="s" s="1123">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I376" t="s" s="1122">
-        <v>1181</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="n" s="1126">
-        <v>1423933.0</v>
+        <v>1277866.0</v>
       </c>
       <c r="B377" t="s" s="1126">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C377" t="s" s="1125">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D377" t="s" s="1125">
-        <v>1183</v>
+        <v>1184</v>
       </c>
       <c r="E377" t="s" s="1125">
-        <v>654</v>
+        <v>1185</v>
       </c>
       <c r="F377" t="n" s="1126">
         <v>2024.0</v>
       </c>
       <c r="G377" t="n" s="1127">
-        <v>9.780645378887E12</v>
+        <v>9.781250838292E12</v>
       </c>
       <c r="H377" t="s" s="1126">
-        <v>17</v>
+        <v>83</v>
       </c>
       <c r="I377" t="s" s="1125">
-        <v>1184</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="n" s="1129">
-        <v>1277866.0</v>
+        <v>1329974.0</v>
       </c>
       <c r="B378" t="s" s="1129">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C378" t="s" s="1128">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="D378" t="s" s="1128">
-        <v>1186</v>
+        <v>1188</v>
       </c>
       <c r="E378" t="s" s="1128">
-        <v>1187</v>
+        <v>69</v>
       </c>
       <c r="F378" t="n" s="1129">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G378" t="n" s="1130">
-        <v>9.781250838292E12</v>
+        <v>9.781460765517E12</v>
       </c>
       <c r="H378" t="s" s="1129">
         <v>50</v>
       </c>
       <c r="I378" t="s" s="1128">
-        <v>1188</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="n" s="1132">
-        <v>1329974.0</v>
+        <v>1018465.0</v>
       </c>
       <c r="B379" t="s" s="1132">
         <v>13</v>
       </c>
       <c r="C379" t="s" s="1131">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="D379" t="s" s="1131">
-        <v>1190</v>
+        <v>1191</v>
       </c>
       <c r="E379" t="s" s="1131">
-        <v>74</v>
+        <v>1192</v>
       </c>
       <c r="F379" t="n" s="1132">
-        <v>2025.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G379" t="n" s="1133">
-        <v>9.781460765517E12</v>
+        <v>9.781510110281E12</v>
       </c>
       <c r="H379" t="s" s="1132">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I379" t="s" s="1131">
-        <v>1191</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="n" s="1135">
-        <v>1018465.0</v>
+        <v>1304649.0</v>
       </c>
       <c r="B380" t="s" s="1135">
         <v>13</v>
       </c>
       <c r="C380" t="s" s="1134">
-        <v>1192</v>
+        <v>1194</v>
       </c>
       <c r="D380" t="s" s="1134">
-        <v>1193</v>
+        <v>1195</v>
       </c>
       <c r="E380" t="s" s="1134">
-        <v>1194</v>
+        <v>294</v>
       </c>
       <c r="F380" t="n" s="1135">
-        <v>2023.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G380" t="n" s="1136">
-        <v>9.781510110281E12</v>
+        <v>9.780734422224E12</v>
       </c>
       <c r="H380" t="s" s="1135">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I380" t="s" s="1134">
-        <v>1195</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="n" s="1138">
-        <v>1304649.0</v>
+        <v>1087432.0</v>
       </c>
       <c r="B381" t="s" s="1138">
         <v>13</v>
       </c>
       <c r="C381" t="s" s="1137">
-        <v>1196</v>
+        <v>1197</v>
       </c>
       <c r="D381" t="s" s="1137">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="E381" t="s" s="1137">
-        <v>298</v>
+        <v>366</v>
       </c>
       <c r="F381" t="n" s="1138">
-        <v>2025.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G381" t="n" s="1139">
-        <v>9.780734422224E12</v>
+        <v>9.781839949296E12</v>
       </c>
       <c r="H381" t="s" s="1138">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I381" t="s" s="1137">
-        <v>1198</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="n" s="1141">
-        <v>1087432.0</v>
+        <v>1423802.0</v>
       </c>
       <c r="B382" t="s" s="1141">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C382" t="s" s="1140">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="D382" t="s" s="1140">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="E382" t="s" s="1140">
-        <v>369</v>
+        <v>747</v>
       </c>
       <c r="F382" t="n" s="1141">
-        <v>2023.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G382" t="n" s="1142">
-        <v>9.781839949296E12</v>
+        <v>9.780241763124E12</v>
       </c>
       <c r="H382" t="s" s="1141">
-        <v>17</v>
+        <v>83</v>
       </c>
       <c r="I382" t="s" s="1140">
-        <v>1201</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="n" s="1144">
-        <v>1423802.0</v>
+        <v>1446855.0</v>
       </c>
       <c r="B383" t="s" s="1144">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C383" t="s" s="1143">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="D383" t="s" s="1143">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="E383" t="s" s="1143">
-        <v>749</v>
+        <v>1205</v>
       </c>
       <c r="F383" t="n" s="1144">
         <v>2025.0</v>
       </c>
       <c r="G383" t="n" s="1145">
-        <v>9.780241763124E12</v>
+        <v>9.781763773301E12</v>
       </c>
       <c r="H383" t="s" s="1144">
         <v>50</v>
       </c>
       <c r="I383" t="s" s="1143">
-        <v>1204</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="n" s="1147">
-        <v>1446855.0</v>
+        <v>1423353.0</v>
       </c>
       <c r="B384" t="s" s="1147">
         <v>13</v>
       </c>
       <c r="C384" t="s" s="1146">
-        <v>1205</v>
+        <v>1207</v>
       </c>
       <c r="D384" t="s" s="1146">
-        <v>1206</v>
+        <v>1208</v>
       </c>
       <c r="E384" t="s" s="1146">
-        <v>1207</v>
+        <v>96</v>
       </c>
       <c r="F384" t="n" s="1147">
         <v>2025.0</v>
       </c>
       <c r="G384" t="n" s="1148">
-        <v>9.781763773301E12</v>
+        <v>9.781761112577E12</v>
       </c>
       <c r="H384" t="s" s="1147">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="I384" t="s" s="1146">
-        <v>1208</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="n" s="1150">
-        <v>1423353.0</v>
+        <v>1424092.0</v>
       </c>
       <c r="B385" t="s" s="1150">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C385" t="s" s="1149">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="D385" t="s" s="1149">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="E385" t="s" s="1149">
-        <v>100</v>
+        <v>87</v>
       </c>
       <c r="F385" t="n" s="1150">
         <v>2025.0</v>
       </c>
       <c r="G385" t="n" s="1151">
-        <v>9.781761112577E12</v>
+        <v>9.780008513788E12</v>
       </c>
       <c r="H385" t="s" s="1150">
-        <v>30</v>
+        <v>83</v>
       </c>
       <c r="I385" t="s" s="1149">
-        <v>1211</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="n" s="1153">
-        <v>1424092.0</v>
+        <v>1485723.0</v>
       </c>
       <c r="B386" t="s" s="1153">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C386" t="s" s="1152">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="D386" t="s" s="1152">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="E386" t="s" s="1152">
-        <v>91</v>
+        <v>432</v>
       </c>
       <c r="F386" t="n" s="1153">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G386" t="n" s="1154">
-        <v>9.780008513788E12</v>
+        <v>9.781444931983E12</v>
       </c>
       <c r="H386" t="s" s="1153">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="I386" t="s" s="1152">
-        <v>1214</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="n" s="1156">
-        <v>1485723.0</v>
+        <v>1337815.0</v>
       </c>
       <c r="B387" t="s" s="1156">
         <v>13</v>
       </c>
       <c r="C387" t="s" s="1155">
-        <v>1215</v>
+        <v>1216</v>
       </c>
       <c r="D387" t="s" s="1155">
-        <v>1216</v>
+        <v>1217</v>
       </c>
       <c r="E387" t="s" s="1155">
-        <v>435</v>
+        <v>259</v>
       </c>
       <c r="F387" t="n" s="1156">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G387" t="n" s="1157">
-        <v>9.781444931983E12</v>
+        <v>9.781839134722E12</v>
       </c>
       <c r="H387" t="s" s="1156">
         <v>17</v>
       </c>
       <c r="I387" t="s" s="1155">
-        <v>1217</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="n" s="1159">
-        <v>1337815.0</v>
+        <v>1489983.0</v>
       </c>
       <c r="B388" t="s" s="1159">
         <v>13</v>
       </c>
       <c r="C388" t="s" s="1158">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="D388" t="s" s="1158">
-        <v>1219</v>
+        <v>1220</v>
       </c>
       <c r="E388" t="s" s="1158">
-        <v>263</v>
+        <v>1051</v>
       </c>
       <c r="F388" t="n" s="1159">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G388" t="n" s="1160">
-        <v>9.781839134722E12</v>
+        <v>9.78144497878E12</v>
       </c>
       <c r="H388" t="s" s="1159">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="I388" t="s" s="1158">
-        <v>1220</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="n" s="1162">
-        <v>1489983.0</v>
+        <v>771238.0</v>
       </c>
       <c r="B389" t="s" s="1162">
         <v>13</v>
       </c>
       <c r="C389" t="s" s="1161">
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="D389" t="s" s="1161">
-        <v>1222</v>
+        <v>665</v>
       </c>
       <c r="E389" t="s" s="1161">
-        <v>1053</v>
+        <v>592</v>
       </c>
       <c r="F389" t="n" s="1162">
-        <v>2026.0</v>
+        <v>2020.0</v>
       </c>
       <c r="G389" t="n" s="1163">
-        <v>9.78144497878E12</v>
+        <v>9.781922268679E12</v>
       </c>
       <c r="H389" t="s" s="1162">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="I389" t="s" s="1161">
         <v>1223</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="n" s="1165">
-        <v>771238.0</v>
+        <v>1356336.0</v>
       </c>
       <c r="B390" t="s" s="1165">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C390" t="s" s="1164">
         <v>1224</v>
       </c>
       <c r="D390" t="s" s="1164">
-        <v>667</v>
+        <v>1225</v>
       </c>
       <c r="E390" t="s" s="1164">
-        <v>594</v>
+        <v>282</v>
       </c>
       <c r="F390" t="n" s="1165">
-        <v>2020.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G390" t="n" s="1166">
-        <v>9.781922268679E12</v>
+        <v>9.7800086266E12</v>
       </c>
       <c r="H390" t="s" s="1165">
-        <v>17</v>
+        <v>83</v>
       </c>
       <c r="I390" t="s" s="1164">
-        <v>1225</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="n" s="1168">
-        <v>1356336.0</v>
+        <v>1370105.0</v>
       </c>
       <c r="B391" t="s" s="1168">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C391" t="s" s="1167">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="D391" t="s" s="1167">
-        <v>1227</v>
+        <v>1228</v>
       </c>
       <c r="E391" t="s" s="1167">
-        <v>286</v>
+        <v>124</v>
       </c>
       <c r="F391" t="n" s="1168">
         <v>2025.0</v>
       </c>
       <c r="G391" t="n" s="1169">
-        <v>9.7800086266E12</v>
+        <v>9.781761601231E12</v>
       </c>
       <c r="H391" t="s" s="1168">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="I391" t="s" s="1167">
-        <v>1228</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="n" s="1171">
-        <v>1370105.0</v>
+        <v>1345055.0</v>
       </c>
       <c r="B392" t="s" s="1171">
         <v>13</v>
       </c>
       <c r="C392" t="s" s="1170">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="D392" t="s" s="1170">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="E392" t="s" s="1170">
-        <v>128</v>
+        <v>69</v>
       </c>
       <c r="F392" t="n" s="1171">
         <v>2025.0</v>
       </c>
       <c r="G392" t="n" s="1172">
-        <v>9.781761601231E12</v>
+        <v>9.780008503628E12</v>
       </c>
       <c r="H392" t="s" s="1171">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="I392" t="s" s="1170">
-        <v>1231</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="n" s="1174">
-        <v>1345055.0</v>
+        <v>1329952.0</v>
       </c>
       <c r="B393" t="s" s="1174">
         <v>13</v>
       </c>
       <c r="C393" t="s" s="1173">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="D393" t="s" s="1173">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="E393" t="s" s="1173">
-        <v>74</v>
+        <v>278</v>
       </c>
       <c r="F393" t="n" s="1174">
         <v>2025.0</v>
       </c>
       <c r="G393" t="n" s="1175">
-        <v>9.780008503628E12</v>
+        <v>9.781761181733E12</v>
       </c>
       <c r="H393" t="s" s="1174">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I393" t="s" s="1173">
-        <v>1234</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="n" s="1177">
-        <v>1329952.0</v>
+        <v>1417287.0</v>
       </c>
       <c r="B394" t="s" s="1177">
         <v>13</v>
       </c>
       <c r="C394" t="s" s="1176">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="D394" t="s" s="1176">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="E394" t="s" s="1176">
-        <v>282</v>
+        <v>161</v>
       </c>
       <c r="F394" t="n" s="1177">
         <v>2025.0</v>
       </c>
       <c r="G394" t="n" s="1178">
-        <v>9.781761181733E12</v>
+        <v>9.781761351068E12</v>
       </c>
       <c r="H394" t="s" s="1177">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="I394" t="s" s="1176">
-        <v>1237</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="n" s="1180">
-        <v>1417287.0</v>
+        <v>1423945.0</v>
       </c>
       <c r="B395" t="s" s="1180">
         <v>13</v>
       </c>
       <c r="C395" t="s" s="1179">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="D395" t="s" s="1179">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E395" t="s" s="1179">
-        <v>165</v>
+        <v>282</v>
       </c>
       <c r="F395" t="n" s="1180">
         <v>2025.0</v>
       </c>
       <c r="G395" t="n" s="1181">
-        <v>9.781761351068E12</v>
+        <v>9.780008582128E12</v>
       </c>
       <c r="H395" t="s" s="1180">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="I395" t="s" s="1179">
-        <v>1240</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="n" s="1183">
-        <v>1423945.0</v>
+        <v>1484259.0</v>
       </c>
       <c r="B396" t="s" s="1183">
         <v>13</v>
       </c>
       <c r="C396" t="s" s="1182">
-        <v>1241</v>
+        <v>1242</v>
       </c>
       <c r="D396" t="s" s="1182">
-        <v>1242</v>
+        <v>1243</v>
       </c>
       <c r="E396" t="s" s="1182">
-        <v>286</v>
+        <v>218</v>
       </c>
       <c r="F396" t="n" s="1183">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G396" t="n" s="1184">
-        <v>9.780008582128E12</v>
+        <v>9.781923419308E12</v>
       </c>
       <c r="H396" t="s" s="1183">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I396" t="s" s="1182">
-        <v>1243</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="n" s="1186">
-        <v>1484259.0</v>
+        <v>1329975.0</v>
       </c>
       <c r="B397" t="s" s="1186">
         <v>13</v>
       </c>
       <c r="C397" t="s" s="1185">
-        <v>1244</v>
+        <v>1245</v>
       </c>
       <c r="D397" t="s" s="1185">
-        <v>1245</v>
+        <v>1246</v>
       </c>
       <c r="E397" t="s" s="1185">
-        <v>222</v>
+        <v>335</v>
       </c>
       <c r="F397" t="n" s="1186">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G397" t="n" s="1187">
-        <v>9.781923419308E12</v>
+        <v>9.781761181832E12</v>
       </c>
       <c r="H397" t="s" s="1186">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="I397" t="s" s="1185">
-        <v>1246</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="n" s="1189">
-        <v>1329975.0</v>
+        <v>1477096.0</v>
       </c>
       <c r="B398" t="s" s="1189">
         <v>13</v>
       </c>
       <c r="C398" t="s" s="1188">
-        <v>1247</v>
+        <v>1248</v>
       </c>
       <c r="D398" t="s" s="1188">
-        <v>1248</v>
+        <v>1249</v>
       </c>
       <c r="E398" t="s" s="1188">
-        <v>338</v>
+        <v>553</v>
       </c>
       <c r="F398" t="n" s="1189">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G398" t="n" s="1190">
-        <v>9.781761181832E12</v>
+        <v>9.780571394661E12</v>
       </c>
       <c r="H398" t="s" s="1189">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="I398" t="s" s="1188">
-        <v>1249</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="n" s="1192">
-        <v>1477096.0</v>
+        <v>1484155.0</v>
       </c>
       <c r="B399" t="s" s="1192">
         <v>13</v>
       </c>
       <c r="C399" t="s" s="1191">
-        <v>1250</v>
+        <v>1251</v>
       </c>
       <c r="D399" t="s" s="1191">
-        <v>1251</v>
+        <v>1252</v>
       </c>
       <c r="E399" t="s" s="1191">
-        <v>555</v>
+        <v>161</v>
       </c>
       <c r="F399" t="n" s="1192">
-        <v>2024.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G399" t="n" s="1193">
-        <v>9.780571394661E12</v>
+        <v>9.781761355059E12</v>
       </c>
       <c r="H399" t="s" s="1192">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="I399" t="s" s="1191">
-        <v>1252</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="n" s="1195">
-        <v>1484155.0</v>
+        <v>1423986.0</v>
       </c>
       <c r="B400" t="s" s="1195">
         <v>13</v>
       </c>
       <c r="C400" t="s" s="1194">
-        <v>1253</v>
+        <v>1254</v>
       </c>
       <c r="D400" t="s" s="1194">
-        <v>1254</v>
+        <v>1255</v>
       </c>
       <c r="E400" t="s" s="1194">
-        <v>165</v>
+        <v>124</v>
       </c>
       <c r="F400" t="n" s="1195">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G400" t="n" s="1196">
-        <v>9.781761355059E12</v>
+        <v>9.781529525892E12</v>
       </c>
       <c r="H400" t="s" s="1195">
         <v>17</v>
       </c>
       <c r="I400" t="s" s="1194">
-        <v>1255</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="n" s="1198">
-        <v>1423986.0</v>
+        <v>1209710.0</v>
       </c>
       <c r="B401" t="s" s="1198">
         <v>13</v>
       </c>
       <c r="C401" t="s" s="1197">
-        <v>1256</v>
+        <v>1257</v>
       </c>
       <c r="D401" t="s" s="1197">
-        <v>1257</v>
+        <v>1258</v>
       </c>
       <c r="E401" t="s" s="1197">
-        <v>128</v>
+        <v>180</v>
       </c>
       <c r="F401" t="n" s="1198">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G401" t="n" s="1199">
-        <v>9.781529525892E12</v>
+        <v>9.780702266393E12</v>
       </c>
       <c r="H401" t="s" s="1198">
         <v>17</v>
       </c>
       <c r="I401" t="s" s="1197">
-        <v>1258</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="n" s="1201">
-        <v>1209710.0</v>
+        <v>1358871.0</v>
       </c>
       <c r="B402" t="s" s="1201">
         <v>13</v>
       </c>
       <c r="C402" t="s" s="1200">
-        <v>1259</v>
+        <v>1260</v>
       </c>
       <c r="D402" t="s" s="1200">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="E402" t="s" s="1200">
-        <v>184</v>
+        <v>96</v>
       </c>
       <c r="F402" t="n" s="1201">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G402" t="n" s="1202">
-        <v>9.780702266393E12</v>
+        <v>9.7817611116E12</v>
       </c>
       <c r="H402" t="s" s="1201">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I402" t="s" s="1200">
-        <v>1261</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="n" s="1204">
-        <v>1358871.0</v>
+        <v>1282818.0</v>
       </c>
       <c r="B403" t="s" s="1204">
         <v>13</v>
       </c>
       <c r="C403" t="s" s="1203">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="D403" t="s" s="1203">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="E403" t="s" s="1203">
-        <v>100</v>
+        <v>335</v>
       </c>
       <c r="F403" t="n" s="1204">
         <v>2025.0</v>
       </c>
       <c r="G403" t="n" s="1205">
-        <v>9.7817611116E12</v>
+        <v>9.781761066801E12</v>
       </c>
       <c r="H403" t="s" s="1204">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I403" t="s" s="1203">
-        <v>1264</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="n" s="1207">
-        <v>1282818.0</v>
+        <v>1289196.0</v>
       </c>
       <c r="B404" t="s" s="1207">
         <v>13</v>
       </c>
       <c r="C404" t="s" s="1206">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="D404" t="s" s="1206">
-        <v>1266</v>
+        <v>1267</v>
       </c>
       <c r="E404" t="s" s="1206">
-        <v>338</v>
+        <v>335</v>
       </c>
       <c r="F404" t="n" s="1207">
         <v>2025.0</v>
       </c>
       <c r="G404" t="n" s="1208">
-        <v>9.781761066801E12</v>
+        <v>9.78199114229E12</v>
       </c>
       <c r="H404" t="s" s="1207">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="I404" t="s" s="1206">
-        <v>1267</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="n" s="1210">
-        <v>1289196.0</v>
+        <v>1424108.0</v>
       </c>
       <c r="B405" t="s" s="1210">
         <v>13</v>
       </c>
       <c r="C405" t="s" s="1209">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="D405" t="s" s="1209">
-        <v>1269</v>
+        <v>1270</v>
       </c>
       <c r="E405" t="s" s="1209">
-        <v>338</v>
+        <v>21</v>
       </c>
       <c r="F405" t="n" s="1210">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G405" t="n" s="1211">
-        <v>9.78199114229E12</v>
+        <v>9.78176152862E12</v>
       </c>
       <c r="H405" t="s" s="1210">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="I405" t="s" s="1209">
-        <v>1270</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="n" s="1213">
-        <v>1424108.0</v>
+        <v>1493204.0</v>
       </c>
       <c r="B406" t="s" s="1213">
         <v>13</v>
       </c>
       <c r="C406" t="s" s="1212">
-        <v>1271</v>
+        <v>1272</v>
       </c>
       <c r="D406" t="s" s="1212">
-        <v>1272</v>
+        <v>1273</v>
       </c>
       <c r="E406" t="s" s="1212">
-        <v>21</v>
+        <v>1274</v>
       </c>
       <c r="F406" t="n" s="1213">
-        <v>2026.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G406" t="n" s="1214">
-        <v>9.78176152862E12</v>
+        <v>9.780593571545E12</v>
       </c>
       <c r="H406" t="s" s="1213">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I406" t="s" s="1212">
-        <v>1273</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="n" s="1216">
-        <v>1493204.0</v>
+        <v>1424086.0</v>
       </c>
       <c r="B407" t="s" s="1216">
         <v>13</v>
       </c>
       <c r="C407" t="s" s="1215">
-        <v>1274</v>
+        <v>1276</v>
       </c>
       <c r="D407" t="s" s="1215">
-        <v>1275</v>
+        <v>1277</v>
       </c>
       <c r="E407" t="s" s="1215">
-        <v>1276</v>
+        <v>282</v>
       </c>
       <c r="F407" t="n" s="1216">
-        <v>2024.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G407" t="n" s="1217">
-        <v>9.780593571545E12</v>
+        <v>9.781460767719E12</v>
       </c>
       <c r="H407" t="s" s="1216">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I407" t="s" s="1215">
-        <v>1277</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="n" s="1219">
-        <v>1424086.0</v>
+        <v>1504826.0</v>
       </c>
       <c r="B408" t="s" s="1219">
         <v>13</v>
       </c>
       <c r="C408" t="s" s="1218">
-        <v>1278</v>
+        <v>1279</v>
       </c>
       <c r="D408" t="s" s="1218">
-        <v>1279</v>
+        <v>1280</v>
       </c>
       <c r="E408" t="s" s="1218">
-        <v>286</v>
+        <v>1281</v>
       </c>
       <c r="F408" t="n" s="1219">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G408" t="n" s="1220">
-        <v>9.781460767719E12</v>
+        <v>9.781835870297E12</v>
       </c>
       <c r="H408" t="s" s="1219">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I408" t="s" s="1218">
-        <v>1280</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="n" s="1222">
-        <v>1504826.0</v>
+        <v>754441.0</v>
       </c>
       <c r="B409" t="s" s="1222">
         <v>13</v>
       </c>
       <c r="C409" t="s" s="1221">
-        <v>1281</v>
+        <v>1283</v>
       </c>
       <c r="D409" t="s" s="1221">
-        <v>1282</v>
+        <v>1284</v>
       </c>
       <c r="E409" t="s" s="1221">
-        <v>1283</v>
+        <v>1178</v>
       </c>
       <c r="F409" t="n" s="1222">
         <v>2025.0</v>
       </c>
       <c r="G409" t="n" s="1223">
-        <v>9.781835870297E12</v>
+        <v>9.781923141315E12</v>
       </c>
       <c r="H409" t="s" s="1222">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I409" t="s" s="1221">
-        <v>1284</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="n" s="1225">
-        <v>754441.0</v>
+        <v>1273929.0</v>
       </c>
       <c r="B410" t="s" s="1225">
         <v>13</v>
       </c>
       <c r="C410" t="s" s="1224">
-        <v>1285</v>
+        <v>1286</v>
       </c>
       <c r="D410" t="s" s="1224">
-        <v>1286</v>
+        <v>1287</v>
       </c>
       <c r="E410" t="s" s="1224">
-        <v>1180</v>
+        <v>218</v>
       </c>
       <c r="F410" t="n" s="1225">
         <v>2025.0</v>
       </c>
       <c r="G410" t="n" s="1226">
-        <v>9.781923141315E12</v>
+        <v>9.781922992765E12</v>
       </c>
       <c r="H410" t="s" s="1225">
         <v>17</v>
       </c>
       <c r="I410" t="s" s="1224">
-        <v>1287</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="n" s="1228">
-        <v>1273929.0</v>
+        <v>836019.0</v>
       </c>
       <c r="B411" t="s" s="1228">
         <v>13</v>
       </c>
       <c r="C411" t="s" s="1227">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="D411" t="s" s="1227">
-        <v>1289</v>
+        <v>245</v>
       </c>
       <c r="E411" t="s" s="1227">
-        <v>222</v>
+        <v>205</v>
       </c>
       <c r="F411" t="n" s="1228">
-        <v>2025.0</v>
+        <v>2019.0</v>
       </c>
       <c r="G411" t="n" s="1229">
-        <v>9.781922992765E12</v>
+        <v>9.781925849059E12</v>
       </c>
       <c r="H411" t="s" s="1228">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I411" t="s" s="1227">
         <v>1290</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="n" s="1231">
-        <v>836019.0</v>
+        <v>1423793.0</v>
       </c>
       <c r="B412" t="s" s="1231">
         <v>13</v>
       </c>
       <c r="C412" t="s" s="1230">
         <v>1291</v>
       </c>
       <c r="D412" t="s" s="1230">
-        <v>249</v>
+        <v>1292</v>
       </c>
       <c r="E412" t="s" s="1230">
-        <v>209</v>
+        <v>294</v>
       </c>
       <c r="F412" t="n" s="1231">
-        <v>2019.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G412" t="n" s="1232">
-        <v>9.781925849059E12</v>
+        <v>9.780734422187E12</v>
       </c>
       <c r="H412" t="s" s="1231">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I412" t="s" s="1230">
-        <v>1292</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="n" s="1234">
-        <v>1423793.0</v>
+        <v>1423786.0</v>
       </c>
       <c r="B413" t="s" s="1234">
         <v>13</v>
       </c>
       <c r="C413" t="s" s="1233">
-        <v>1293</v>
+        <v>1294</v>
       </c>
       <c r="D413" t="s" s="1233">
-        <v>1294</v>
+        <v>1295</v>
       </c>
       <c r="E413" t="s" s="1233">
-        <v>298</v>
+        <v>508</v>
       </c>
       <c r="F413" t="n" s="1234">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G413" t="n" s="1235">
-        <v>9.780734422187E12</v>
+        <v>9.780241712023E12</v>
       </c>
       <c r="H413" t="s" s="1234">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="I413" t="s" s="1233">
-        <v>1295</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="n" s="1237">
-        <v>1423786.0</v>
+        <v>1425930.0</v>
       </c>
       <c r="B414" t="s" s="1237">
         <v>13</v>
       </c>
       <c r="C414" t="s" s="1236">
-        <v>1296</v>
+        <v>1297</v>
       </c>
       <c r="D414" t="s" s="1236">
-        <v>1297</v>
+        <v>1298</v>
       </c>
       <c r="E414" t="s" s="1236">
-        <v>510</v>
+        <v>124</v>
       </c>
       <c r="F414" t="n" s="1237">
-        <v>2024.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G414" t="n" s="1238">
-        <v>9.780241712023E12</v>
+        <v>9.781529522464E12</v>
       </c>
       <c r="H414" t="s" s="1237">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I414" t="s" s="1236">
-        <v>1298</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="n" s="1240">
-        <v>1425930.0</v>
+        <v>1424050.0</v>
       </c>
       <c r="B415" t="s" s="1240">
         <v>13</v>
       </c>
       <c r="C415" t="s" s="1239">
-        <v>1299</v>
+        <v>1300</v>
       </c>
       <c r="D415" t="s" s="1239">
-        <v>1300</v>
+        <v>1301</v>
       </c>
       <c r="E415" t="s" s="1239">
-        <v>128</v>
+        <v>286</v>
       </c>
       <c r="F415" t="n" s="1240">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G415" t="n" s="1241">
-        <v>9.781529522464E12</v>
+        <v>9.780702344282E12</v>
       </c>
       <c r="H415" t="s" s="1240">
         <v>17</v>
       </c>
       <c r="I415" t="s" s="1239">
-        <v>1301</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="n" s="1243">
-        <v>1424050.0</v>
+        <v>1476036.0</v>
       </c>
       <c r="B416" t="s" s="1243">
         <v>13</v>
       </c>
       <c r="C416" t="s" s="1242">
-        <v>1302</v>
+        <v>1303</v>
       </c>
       <c r="D416" t="s" s="1242">
-        <v>1303</v>
+        <v>1304</v>
       </c>
       <c r="E416" t="s" s="1242">
-        <v>290</v>
+        <v>69</v>
       </c>
       <c r="F416" t="n" s="1243">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G416" t="n" s="1244">
-        <v>9.780702344282E12</v>
+        <v>9.781460761502E12</v>
       </c>
       <c r="H416" t="s" s="1243">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="I416" t="s" s="1242">
-        <v>1304</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="n" s="1246">
-        <v>1476036.0</v>
+        <v>1019729.0</v>
       </c>
       <c r="B417" t="s" s="1246">
         <v>13</v>
       </c>
       <c r="C417" t="s" s="1245">
-        <v>1305</v>
+        <v>1306</v>
       </c>
       <c r="D417" t="s" s="1245">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="E417" t="s" s="1245">
-        <v>74</v>
+        <v>282</v>
       </c>
       <c r="F417" t="n" s="1246">
-        <v>2026.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G417" t="n" s="1247">
-        <v>9.781460761502E12</v>
+        <v>9.780008550073E12</v>
       </c>
       <c r="H417" t="s" s="1246">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="I417" t="s" s="1245">
-        <v>1307</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="n" s="1249">
-        <v>1019729.0</v>
+        <v>1329953.0</v>
       </c>
       <c r="B418" t="s" s="1249">
         <v>13</v>
       </c>
       <c r="C418" t="s" s="1248">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="D418" t="s" s="1248">
-        <v>1309</v>
+        <v>1234</v>
       </c>
       <c r="E418" t="s" s="1248">
-        <v>286</v>
+        <v>278</v>
       </c>
       <c r="F418" t="n" s="1249">
-        <v>2023.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G418" t="n" s="1250">
-        <v>9.780008550073E12</v>
+        <v>9.78176118174E12</v>
       </c>
       <c r="H418" t="s" s="1249">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="I418" t="s" s="1248">
         <v>1310</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="n" s="1252">
-        <v>1329953.0</v>
+        <v>1424103.0</v>
       </c>
       <c r="B419" t="s" s="1252">
         <v>13</v>
       </c>
       <c r="C419" t="s" s="1251">
         <v>1311</v>
       </c>
       <c r="D419" t="s" s="1251">
-        <v>1236</v>
+        <v>160</v>
       </c>
       <c r="E419" t="s" s="1251">
-        <v>282</v>
+        <v>161</v>
       </c>
       <c r="F419" t="n" s="1252">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G419" t="n" s="1253">
-        <v>9.78176118174E12</v>
+        <v>9.781761356216E12</v>
       </c>
       <c r="H419" t="s" s="1252">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I419" t="s" s="1251">
         <v>1312</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="n" s="1255">
-        <v>1424103.0</v>
+        <v>1546481.0</v>
       </c>
       <c r="B420" t="s" s="1255">
         <v>13</v>
       </c>
       <c r="C420" t="s" s="1254">
         <v>1313</v>
       </c>
       <c r="D420" t="s" s="1254">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="E420" t="s" s="1254">
-        <v>165</v>
+        <v>490</v>
       </c>
       <c r="F420" t="n" s="1255">
         <v>2026.0</v>
       </c>
       <c r="G420" t="n" s="1256">
-        <v>9.781761356216E12</v>
+        <v>9.781761356254E12</v>
       </c>
       <c r="H420" t="s" s="1255">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I420" t="s" s="1254">
         <v>1314</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="n" s="1258">
-        <v>1546481.0</v>
+        <v>1373958.0</v>
       </c>
       <c r="B421" t="s" s="1258">
         <v>13</v>
       </c>
       <c r="C421" t="s" s="1257">
         <v>1315</v>
       </c>
       <c r="D421" t="s" s="1257">
-        <v>164</v>
+        <v>1316</v>
       </c>
       <c r="E421" t="s" s="1257">
-        <v>492</v>
+        <v>161</v>
       </c>
       <c r="F421" t="n" s="1258">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G421" t="n" s="1259">
-        <v>9.781761356254E12</v>
+        <v>9.78024172095E12</v>
       </c>
       <c r="H421" t="s" s="1258">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I421" t="s" s="1257">
-        <v>1316</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="n" s="1261">
-        <v>1373958.0</v>
+        <v>835141.0</v>
       </c>
       <c r="B422" t="s" s="1261">
         <v>13</v>
       </c>
       <c r="C422" t="s" s="1260">
-        <v>1317</v>
+        <v>1318</v>
       </c>
       <c r="D422" t="s" s="1260">
-        <v>1318</v>
+        <v>1319</v>
       </c>
       <c r="E422" t="s" s="1260">
-        <v>165</v>
+        <v>709</v>
       </c>
       <c r="F422" t="n" s="1261">
-        <v>2025.0</v>
+        <v>2020.0</v>
       </c>
       <c r="G422" t="n" s="1262">
-        <v>9.78024172095E12</v>
+        <v>9.781742034935E12</v>
       </c>
       <c r="H422" t="s" s="1261">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="I422" t="s" s="1260">
-        <v>1319</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="n" s="1264">
-        <v>835141.0</v>
+        <v>1423364.0</v>
       </c>
       <c r="B423" t="s" s="1264">
         <v>13</v>
       </c>
       <c r="C423" t="s" s="1263">
-        <v>1320</v>
+        <v>1321</v>
       </c>
       <c r="D423" t="s" s="1263">
-        <v>1321</v>
+        <v>1322</v>
       </c>
       <c r="E423" t="s" s="1263">
-        <v>711</v>
+        <v>282</v>
       </c>
       <c r="F423" t="n" s="1264">
-        <v>2020.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G423" t="n" s="1265">
-        <v>9.781742034935E12</v>
+        <v>9.781460767207E12</v>
       </c>
       <c r="H423" t="s" s="1264">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I423" t="s" s="1263">
-        <v>1322</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="n" s="1267">
-        <v>1423364.0</v>
+        <v>879788.0</v>
       </c>
       <c r="B424" t="s" s="1267">
         <v>13</v>
       </c>
       <c r="C424" t="s" s="1266">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="D424" t="s" s="1266">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E424" t="s" s="1266">
-        <v>286</v>
+        <v>1326</v>
       </c>
       <c r="F424" t="n" s="1267">
-        <v>2025.0</v>
+        <v>2013.0</v>
       </c>
       <c r="G424" t="n" s="1268">
-        <v>9.781460767207E12</v>
+        <v>9.781408326336E12</v>
       </c>
       <c r="H424" t="s" s="1267">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I424" t="s" s="1266">
-        <v>1325</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="n" s="1270">
-        <v>879788.0</v>
+        <v>1409468.0</v>
       </c>
       <c r="B425" t="s" s="1270">
         <v>13</v>
       </c>
       <c r="C425" t="s" s="1269">
-        <v>1326</v>
+        <v>1328</v>
       </c>
       <c r="D425" t="s" s="1269">
-        <v>1327</v>
+        <v>1329</v>
       </c>
       <c r="E425" t="s" s="1269">
-        <v>1328</v>
+        <v>124</v>
       </c>
       <c r="F425" t="n" s="1270">
-        <v>2013.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G425" t="n" s="1271">
-        <v>9.781408326336E12</v>
+        <v>9.781844287628E12</v>
       </c>
       <c r="H425" t="s" s="1270">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="I425" t="s" s="1269">
-        <v>1329</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="n" s="1273">
-        <v>1409468.0</v>
+        <v>1409689.0</v>
       </c>
       <c r="B426" t="s" s="1273">
         <v>13</v>
       </c>
       <c r="C426" t="s" s="1272">
-        <v>1330</v>
+        <v>1331</v>
       </c>
       <c r="D426" t="s" s="1272">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="E426" t="s" s="1272">
-        <v>128</v>
+        <v>120</v>
       </c>
       <c r="F426" t="n" s="1273">
         <v>2025.0</v>
       </c>
       <c r="G426" t="n" s="1274">
-        <v>9.781844287628E12</v>
+        <v>9.781760995096E12</v>
       </c>
       <c r="H426" t="s" s="1273">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="I426" t="s" s="1272">
-        <v>1332</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="n" s="1276">
-        <v>1409689.0</v>
+        <v>1209955.0</v>
       </c>
       <c r="B427" t="s" s="1276">
         <v>13</v>
       </c>
       <c r="C427" t="s" s="1275">
-        <v>1333</v>
+        <v>1334</v>
       </c>
       <c r="D427" t="s" s="1275">
-        <v>1334</v>
+        <v>1335</v>
       </c>
       <c r="E427" t="s" s="1275">
-        <v>124</v>
+        <v>529</v>
       </c>
       <c r="F427" t="n" s="1276">
         <v>2025.0</v>
       </c>
       <c r="G427" t="n" s="1277">
-        <v>9.781760995096E12</v>
+        <v>9.781869715588E12</v>
       </c>
       <c r="H427" t="s" s="1276">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="I427" t="s" s="1275">
-        <v>1335</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="n" s="1279">
-        <v>1209955.0</v>
+        <v>1423792.0</v>
       </c>
       <c r="B428" t="s" s="1279">
         <v>13</v>
       </c>
       <c r="C428" t="s" s="1278">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="D428" t="s" s="1278">
-        <v>1337</v>
+        <v>1338</v>
       </c>
       <c r="E428" t="s" s="1278">
-        <v>531</v>
+        <v>282</v>
       </c>
       <c r="F428" t="n" s="1279">
         <v>2025.0</v>
       </c>
       <c r="G428" t="n" s="1280">
-        <v>9.781869715588E12</v>
+        <v>9.780008710774E12</v>
       </c>
       <c r="H428" t="s" s="1279">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I428" t="s" s="1278">
-        <v>1338</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="n" s="1282">
-        <v>1423792.0</v>
+        <v>1423954.0</v>
       </c>
       <c r="B429" t="s" s="1282">
         <v>13</v>
       </c>
       <c r="C429" t="s" s="1281">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="D429" t="s" s="1281">
-        <v>1340</v>
+        <v>1341</v>
       </c>
       <c r="E429" t="s" s="1281">
-        <v>286</v>
+        <v>49</v>
       </c>
       <c r="F429" t="n" s="1282">
         <v>2025.0</v>
       </c>
       <c r="G429" t="n" s="1283">
-        <v>9.780008710774E12</v>
+        <v>9.781761346507E12</v>
       </c>
       <c r="H429" t="s" s="1282">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I429" t="s" s="1281">
-        <v>1341</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="n" s="1285">
-        <v>1423954.0</v>
+        <v>1395154.0</v>
       </c>
       <c r="B430" t="s" s="1285">
         <v>13</v>
       </c>
       <c r="C430" t="s" s="1284">
-        <v>1342</v>
+        <v>1343</v>
       </c>
       <c r="D430" t="s" s="1284">
-        <v>1343</v>
+        <v>1344</v>
       </c>
       <c r="E430" t="s" s="1284">
-        <v>54</v>
+        <v>108</v>
       </c>
       <c r="F430" t="n" s="1285">
         <v>2025.0</v>
       </c>
       <c r="G430" t="n" s="1286">
-        <v>9.781761346507E12</v>
+        <v>9.781460767009E12</v>
       </c>
       <c r="H430" t="s" s="1285">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I430" t="s" s="1284">
-        <v>1344</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="n" s="1288">
-        <v>1395154.0</v>
+        <v>1380683.0</v>
       </c>
       <c r="B431" t="s" s="1288">
         <v>13</v>
       </c>
       <c r="C431" t="s" s="1287">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="D431" t="s" s="1287">
-        <v>1346</v>
+        <v>1347</v>
       </c>
       <c r="E431" t="s" s="1287">
-        <v>112</v>
+        <v>21</v>
       </c>
       <c r="F431" t="n" s="1288">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G431" t="n" s="1289">
-        <v>9.781460767009E12</v>
+        <v>9.781761291685E12</v>
       </c>
       <c r="H431" t="s" s="1288">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I431" t="s" s="1287">
-        <v>1347</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="n" s="1291">
-        <v>1380683.0</v>
+        <v>1203574.0</v>
       </c>
       <c r="B432" t="s" s="1291">
         <v>13</v>
       </c>
       <c r="C432" t="s" s="1290">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="D432" t="s" s="1290">
-        <v>1349</v>
+        <v>1347</v>
       </c>
       <c r="E432" t="s" s="1290">
         <v>21</v>
       </c>
       <c r="F432" t="n" s="1291">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G432" t="n" s="1292">
-        <v>9.781761291685E12</v>
+        <v>9.781761291678E12</v>
       </c>
       <c r="H432" t="s" s="1291">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I432" t="s" s="1290">
-        <v>1350</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="n" s="1294">
-        <v>1203574.0</v>
+        <v>1423938.0</v>
       </c>
       <c r="B433" t="s" s="1294">
         <v>13</v>
       </c>
       <c r="C433" t="s" s="1293">
+        <v>1350</v>
+      </c>
+      <c r="D433" t="s" s="1293">
         <v>1351</v>
       </c>
-      <c r="D433" t="s" s="1293">
-[...1 lines deleted...]
-      </c>
       <c r="E433" t="s" s="1293">
-        <v>21</v>
+        <v>1352</v>
       </c>
       <c r="F433" t="n" s="1294">
         <v>2025.0</v>
       </c>
       <c r="G433" t="n" s="1295">
-        <v>9.781761291678E12</v>
+        <v>9.781400353026E12</v>
       </c>
       <c r="H433" t="s" s="1294">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I433" t="s" s="1293">
-        <v>1350</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="n" s="1297">
-        <v>1423938.0</v>
+        <v>1286603.0</v>
       </c>
       <c r="B434" t="s" s="1297">
         <v>13</v>
       </c>
       <c r="C434" t="s" s="1296">
-        <v>1352</v>
+        <v>1354</v>
       </c>
       <c r="D434" t="s" s="1296">
-        <v>1353</v>
+        <v>1355</v>
       </c>
       <c r="E434" t="s" s="1296">
-        <v>1354</v>
+        <v>1074</v>
       </c>
       <c r="F434" t="n" s="1297">
         <v>2025.0</v>
       </c>
       <c r="G434" t="n" s="1298">
-        <v>9.781400353026E12</v>
+        <v>9.780008699147E12</v>
       </c>
       <c r="H434" t="s" s="1297">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I434" t="s" s="1296">
-        <v>1355</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="n" s="1300">
-        <v>1286603.0</v>
+        <v>1423791.0</v>
       </c>
       <c r="B435" t="s" s="1300">
         <v>13</v>
       </c>
       <c r="C435" t="s" s="1299">
-        <v>1356</v>
+        <v>1357</v>
       </c>
       <c r="D435" t="s" s="1299">
-        <v>1357</v>
+        <v>1358</v>
       </c>
       <c r="E435" t="s" s="1299">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="F435" t="n" s="1300">
         <v>2025.0</v>
       </c>
       <c r="G435" t="n" s="1301">
-        <v>9.780008699147E12</v>
+        <v>9.780008727963E12</v>
       </c>
       <c r="H435" t="s" s="1300">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I435" t="s" s="1299">
-        <v>1358</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="n" s="1303">
-        <v>1423791.0</v>
+        <v>1446814.0</v>
       </c>
       <c r="B436" t="s" s="1303">
         <v>13</v>
       </c>
       <c r="C436" t="s" s="1302">
-        <v>1359</v>
+        <v>1360</v>
       </c>
       <c r="D436" t="s" s="1302">
-        <v>1360</v>
+        <v>1361</v>
       </c>
       <c r="E436" t="s" s="1302">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="F436" t="n" s="1303">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G436" t="n" s="1304">
-        <v>9.780008727963E12</v>
+        <v>9.780008727994E12</v>
       </c>
       <c r="H436" t="s" s="1303">
         <v>17</v>
       </c>
       <c r="I436" t="s" s="1302">
-        <v>1361</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="n" s="1306">
-        <v>1446814.0</v>
+        <v>1367124.0</v>
       </c>
       <c r="B437" t="s" s="1306">
         <v>13</v>
       </c>
       <c r="C437" t="s" s="1305">
-        <v>1362</v>
+        <v>1363</v>
       </c>
       <c r="D437" t="s" s="1305">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="E437" t="s" s="1305">
-        <v>1076</v>
+        <v>557</v>
       </c>
       <c r="F437" t="n" s="1306">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G437" t="n" s="1307">
-        <v>9.780008727994E12</v>
+        <v>9.781760658434E12</v>
       </c>
       <c r="H437" t="s" s="1306">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I437" t="s" s="1305">
-        <v>1364</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="n" s="1309">
-        <v>1367124.0</v>
+        <v>1557623.0</v>
       </c>
       <c r="B438" t="s" s="1309">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C438" t="s" s="1308">
-        <v>1365</v>
+        <v>1366</v>
       </c>
       <c r="D438" t="s" s="1308">
-        <v>1366</v>
+        <v>1367</v>
       </c>
       <c r="E438" t="s" s="1308">
-        <v>559</v>
+        <v>820</v>
       </c>
       <c r="F438" t="n" s="1309">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G438" t="n" s="1310">
-        <v>9.781760658434E12</v>
+        <v>9.780008757816E12</v>
       </c>
       <c r="H438" t="s" s="1309">
-        <v>38</v>
+        <v>83</v>
       </c>
       <c r="I438" t="s" s="1308">
-        <v>1367</v>
+        <v>1368</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="n" s="1312">
-        <v>1557623.0</v>
+        <v>1380646.0</v>
       </c>
       <c r="B439" t="s" s="1312">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C439" t="s" s="1311">
-        <v>1368</v>
+        <v>1369</v>
       </c>
       <c r="D439" t="s" s="1311">
-        <v>1369</v>
+        <v>1370</v>
       </c>
       <c r="E439" t="s" s="1311">
-        <v>822</v>
+        <v>1371</v>
       </c>
       <c r="F439" t="n" s="1312">
-        <v>2026.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G439" t="n" s="1313">
-        <v>9.780008757816E12</v>
+        <v>9.781984830296E12</v>
       </c>
       <c r="H439" t="s" s="1312">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="I439" t="s" s="1311">
-        <v>1370</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="n" s="1315">
-        <v>1380646.0</v>
+        <v>1362585.0</v>
       </c>
       <c r="B440" t="s" s="1315">
         <v>13</v>
       </c>
       <c r="C440" t="s" s="1314">
-        <v>1371</v>
+        <v>1373</v>
       </c>
       <c r="D440" t="s" s="1314">
-        <v>1372</v>
+        <v>1374</v>
       </c>
       <c r="E440" t="s" s="1314">
-        <v>1373</v>
+        <v>259</v>
       </c>
       <c r="F440" t="n" s="1315">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G440" t="n" s="1316">
-        <v>9.781984830296E12</v>
+        <v>9.781839136047E12</v>
       </c>
       <c r="H440" t="s" s="1315">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="I440" t="s" s="1314">
-        <v>1374</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="n" s="1318">
-        <v>1362585.0</v>
+        <v>1009281.0</v>
       </c>
       <c r="B441" t="s" s="1318">
         <v>13</v>
       </c>
       <c r="C441" t="s" s="1317">
-        <v>1375</v>
+        <v>1376</v>
       </c>
       <c r="D441" t="s" s="1317">
-        <v>1376</v>
+        <v>1377</v>
       </c>
       <c r="E441" t="s" s="1317">
-        <v>263</v>
+        <v>294</v>
       </c>
       <c r="F441" t="n" s="1318">
-        <v>2025.0</v>
+        <v>2019.0</v>
       </c>
       <c r="G441" t="n" s="1319">
-        <v>9.781839136047E12</v>
+        <v>9.780734417879E12</v>
       </c>
       <c r="H441" t="s" s="1318">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I441" t="s" s="1317">
-        <v>1377</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="n" s="1321">
-        <v>1009281.0</v>
+        <v>1484263.0</v>
       </c>
       <c r="B442" t="s" s="1321">
         <v>13</v>
       </c>
       <c r="C442" t="s" s="1320">
-        <v>1378</v>
+        <v>1379</v>
       </c>
       <c r="D442" t="s" s="1320">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="E442" t="s" s="1320">
-        <v>298</v>
+        <v>218</v>
       </c>
       <c r="F442" t="n" s="1321">
-        <v>2019.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G442" t="n" s="1322">
-        <v>9.780734417879E12</v>
+        <v>9.781923419315E12</v>
       </c>
       <c r="H442" t="s" s="1321">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I442" t="s" s="1320">
-        <v>1380</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="n" s="1324">
-        <v>1484263.0</v>
+        <v>1308094.0</v>
       </c>
       <c r="B443" t="s" s="1324">
         <v>13</v>
       </c>
       <c r="C443" t="s" s="1323">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="D443" t="s" s="1323">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="E443" t="s" s="1323">
-        <v>222</v>
+        <v>45</v>
       </c>
       <c r="F443" t="n" s="1324">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G443" t="n" s="1325">
-        <v>9.781923419315E12</v>
+        <v>9.781805075707E12</v>
       </c>
       <c r="H443" t="s" s="1324">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I443" t="s" s="1323">
-        <v>1383</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="n" s="1327">
-        <v>1308094.0</v>
+        <v>1211450.0</v>
       </c>
       <c r="B444" t="s" s="1327">
         <v>13</v>
       </c>
       <c r="C444" t="s" s="1326">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="D444" t="s" s="1326">
-        <v>1385</v>
+        <v>1386</v>
       </c>
       <c r="E444" t="s" s="1326">
-        <v>45</v>
+        <v>298</v>
       </c>
       <c r="F444" t="n" s="1327">
         <v>2025.0</v>
       </c>
       <c r="G444" t="n" s="1328">
-        <v>9.781805075707E12</v>
+        <v>9.781922804921E12</v>
       </c>
       <c r="H444" t="s" s="1327">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I444" t="s" s="1326">
-        <v>1386</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="n" s="1330">
-        <v>1211450.0</v>
+        <v>1304552.0</v>
       </c>
       <c r="B445" t="s" s="1330">
         <v>13</v>
       </c>
       <c r="C445" t="s" s="1329">
-        <v>1387</v>
+        <v>1388</v>
       </c>
       <c r="D445" t="s" s="1329">
-        <v>1388</v>
+        <v>1389</v>
       </c>
       <c r="E445" t="s" s="1329">
-        <v>302</v>
+        <v>124</v>
       </c>
       <c r="F445" t="n" s="1330">
         <v>2025.0</v>
       </c>
       <c r="G445" t="n" s="1331">
-        <v>9.781922804921E12</v>
+        <v>9.781529517309E12</v>
       </c>
       <c r="H445" t="s" s="1330">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I445" t="s" s="1329">
-        <v>1389</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="n" s="1333">
-        <v>1304552.0</v>
+        <v>1277886.0</v>
       </c>
       <c r="B446" t="s" s="1333">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C446" t="s" s="1332">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="D446" t="s" s="1332">
-        <v>1391</v>
+        <v>1392</v>
       </c>
       <c r="E446" t="s" s="1332">
-        <v>128</v>
+        <v>335</v>
       </c>
       <c r="F446" t="n" s="1333">
         <v>2025.0</v>
       </c>
       <c r="G446" t="n" s="1334">
-        <v>9.781529517309E12</v>
+        <v>9.781761181337E12</v>
       </c>
       <c r="H446" t="s" s="1333">
-        <v>55</v>
+        <v>83</v>
       </c>
       <c r="I446" t="s" s="1332">
-        <v>1392</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="n" s="1336">
-        <v>1277886.0</v>
+        <v>1423833.0</v>
       </c>
       <c r="B447" t="s" s="1336">
         <v>6</v>
       </c>
       <c r="C447" t="s" s="1335">
-        <v>1393</v>
+        <v>1394</v>
       </c>
       <c r="D447" t="s" s="1335">
-        <v>1394</v>
+        <v>1395</v>
       </c>
       <c r="E447" t="s" s="1335">
-        <v>338</v>
+        <v>747</v>
       </c>
       <c r="F447" t="n" s="1336">
         <v>2025.0</v>
       </c>
       <c r="G447" t="n" s="1337">
-        <v>9.781761181337E12</v>
+        <v>9.780241733097E12</v>
       </c>
       <c r="H447" t="s" s="1336">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="I447" t="s" s="1335">
-        <v>1395</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="n" s="1339">
-        <v>1423833.0</v>
+        <v>1452903.0</v>
       </c>
       <c r="B448" t="s" s="1339">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C448" t="s" s="1338">
-        <v>1396</v>
+        <v>1397</v>
       </c>
       <c r="D448" t="s" s="1338">
-        <v>1397</v>
+        <v>1398</v>
       </c>
       <c r="E448" t="s" s="1338">
-        <v>749</v>
+        <v>16</v>
       </c>
       <c r="F448" t="n" s="1339">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G448" t="n" s="1340">
-        <v>9.780241733097E12</v>
+        <v>9.78176121255E12</v>
       </c>
       <c r="H448" t="s" s="1339">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="I448" t="s" s="1338">
-        <v>1398</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="n" s="1342">
-        <v>1452903.0</v>
+        <v>1424132.0</v>
       </c>
       <c r="B449" t="s" s="1342">
         <v>13</v>
       </c>
       <c r="C449" t="s" s="1341">
-        <v>1399</v>
+        <v>1400</v>
       </c>
       <c r="D449" t="s" s="1341">
-        <v>1400</v>
+        <v>1401</v>
       </c>
       <c r="E449" t="s" s="1341">
-        <v>16</v>
+        <v>1326</v>
       </c>
       <c r="F449" t="n" s="1342">
         <v>2026.0</v>
       </c>
       <c r="G449" t="n" s="1343">
-        <v>9.78176121255E12</v>
+        <v>9.781408376133E12</v>
       </c>
       <c r="H449" t="s" s="1342">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="I449" t="s" s="1341">
-        <v>1401</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="n" s="1345">
-        <v>1424132.0</v>
+        <v>1424131.0</v>
       </c>
       <c r="B450" t="s" s="1345">
         <v>13</v>
       </c>
       <c r="C450" t="s" s="1344">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="D450" t="s" s="1344">
-        <v>1403</v>
+        <v>1401</v>
       </c>
       <c r="E450" t="s" s="1344">
-        <v>1328</v>
+        <v>1326</v>
       </c>
       <c r="F450" t="n" s="1345">
         <v>2026.0</v>
       </c>
       <c r="G450" t="n" s="1346">
-        <v>9.781408376133E12</v>
+        <v>9.78140837614E12</v>
       </c>
       <c r="H450" t="s" s="1345">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I450" t="s" s="1344">
         <v>1404</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="n" s="1348">
-        <v>1424131.0</v>
+        <v>1424109.0</v>
       </c>
       <c r="B451" t="s" s="1348">
         <v>13</v>
       </c>
       <c r="C451" t="s" s="1347">
         <v>1405</v>
       </c>
       <c r="D451" t="s" s="1347">
-        <v>1403</v>
+        <v>1406</v>
       </c>
       <c r="E451" t="s" s="1347">
-        <v>1328</v>
+        <v>21</v>
       </c>
       <c r="F451" t="n" s="1348">
         <v>2026.0</v>
       </c>
       <c r="G451" t="n" s="1349">
-        <v>9.78140837614E12</v>
+        <v>9.78176129738E12</v>
       </c>
       <c r="H451" t="s" s="1348">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I451" t="s" s="1347">
-        <v>1406</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="n" s="1351">
-        <v>1424109.0</v>
+        <v>1423955.0</v>
       </c>
       <c r="B452" t="s" s="1351">
         <v>13</v>
       </c>
       <c r="C452" t="s" s="1350">
-        <v>1407</v>
+        <v>1408</v>
       </c>
       <c r="D452" t="s" s="1350">
-        <v>1408</v>
+        <v>1409</v>
       </c>
       <c r="E452" t="s" s="1350">
-        <v>21</v>
+        <v>1410</v>
       </c>
       <c r="F452" t="n" s="1351">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G452" t="n" s="1352">
-        <v>9.78176129738E12</v>
+        <v>9.781776957415E12</v>
       </c>
       <c r="H452" t="s" s="1351">
         <v>38</v>
       </c>
       <c r="I452" t="s" s="1350">
-        <v>1409</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="n" s="1354">
-        <v>1423955.0</v>
+        <v>1423971.0</v>
       </c>
       <c r="B453" t="s" s="1354">
         <v>13</v>
       </c>
       <c r="C453" t="s" s="1353">
-        <v>1410</v>
+        <v>1412</v>
       </c>
       <c r="D453" t="s" s="1353">
-        <v>1411</v>
+        <v>1413</v>
       </c>
       <c r="E453" t="s" s="1353">
-        <v>1412</v>
+        <v>335</v>
       </c>
       <c r="F453" t="n" s="1354">
         <v>2025.0</v>
       </c>
       <c r="G453" t="n" s="1355">
-        <v>9.781776957415E12</v>
+        <v>9.781761182211E12</v>
       </c>
       <c r="H453" t="s" s="1354">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I453" t="s" s="1353">
-        <v>1413</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="n" s="1357">
-        <v>1423971.0</v>
+        <v>1356333.0</v>
       </c>
       <c r="B454" t="s" s="1357">
         <v>13</v>
       </c>
       <c r="C454" t="s" s="1356">
-        <v>1414</v>
+        <v>1415</v>
       </c>
       <c r="D454" t="s" s="1356">
-        <v>1415</v>
+        <v>381</v>
       </c>
       <c r="E454" t="s" s="1356">
-        <v>338</v>
+        <v>108</v>
       </c>
       <c r="F454" t="n" s="1357">
         <v>2025.0</v>
       </c>
       <c r="G454" t="n" s="1358">
-        <v>9.781761182211E12</v>
+        <v>9.781460766057E12</v>
       </c>
       <c r="H454" t="s" s="1357">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="I454" t="s" s="1356">
         <v>1416</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="n" s="1360">
-        <v>1356333.0</v>
+        <v>1307702.0</v>
       </c>
       <c r="B455" t="s" s="1360">
         <v>13</v>
       </c>
       <c r="C455" t="s" s="1359">
         <v>1417</v>
       </c>
       <c r="D455" t="s" s="1359">
-        <v>384</v>
+        <v>1418</v>
       </c>
       <c r="E455" t="s" s="1359">
-        <v>112</v>
+        <v>180</v>
       </c>
       <c r="F455" t="n" s="1360">
         <v>2025.0</v>
       </c>
       <c r="G455" t="n" s="1361">
-        <v>9.781460766057E12</v>
+        <v>9.780702269028E12</v>
       </c>
       <c r="H455" t="s" s="1360">
         <v>17</v>
       </c>
       <c r="I455" t="s" s="1359">
-        <v>1418</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="n" s="1363">
-        <v>1307702.0</v>
+        <v>1423380.0</v>
       </c>
       <c r="B456" t="s" s="1363">
         <v>13</v>
       </c>
       <c r="C456" t="s" s="1362">
-        <v>1419</v>
+        <v>1420</v>
       </c>
       <c r="D456" t="s" s="1362">
-        <v>1420</v>
+        <v>227</v>
       </c>
       <c r="E456" t="s" s="1362">
-        <v>184</v>
+        <v>21</v>
       </c>
       <c r="F456" t="n" s="1363">
         <v>2025.0</v>
       </c>
       <c r="G456" t="n" s="1364">
-        <v>9.780702269028E12</v>
+        <v>9.78176172378E12</v>
       </c>
       <c r="H456" t="s" s="1363">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I456" t="s" s="1362">
         <v>1421</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="n" s="1366">
-        <v>1423380.0</v>
+        <v>1424117.0</v>
       </c>
       <c r="B457" t="s" s="1366">
         <v>13</v>
       </c>
       <c r="C457" t="s" s="1365">
         <v>1422</v>
       </c>
       <c r="D457" t="s" s="1365">
-        <v>231</v>
+        <v>1423</v>
       </c>
       <c r="E457" t="s" s="1365">
-        <v>21</v>
+        <v>154</v>
       </c>
       <c r="F457" t="n" s="1366">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G457" t="n" s="1367">
-        <v>9.78176172378E12</v>
+        <v>9.78192286413E12</v>
       </c>
       <c r="H457" t="s" s="1366">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="I457" t="s" s="1365">
-        <v>1423</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="n" s="1369">
-        <v>1424117.0</v>
+        <v>1331630.0</v>
       </c>
       <c r="B458" t="s" s="1369">
         <v>13</v>
       </c>
       <c r="C458" t="s" s="1368">
-        <v>1424</v>
+        <v>1425</v>
       </c>
       <c r="D458" t="s" s="1368">
-        <v>1425</v>
+        <v>1426</v>
       </c>
       <c r="E458" t="s" s="1368">
-        <v>158</v>
+        <v>522</v>
       </c>
       <c r="F458" t="n" s="1369">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G458" t="n" s="1370">
-        <v>9.78192286413E12</v>
+        <v>9.781761349706E12</v>
       </c>
       <c r="H458" t="s" s="1369">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I458" t="s" s="1368">
-        <v>1426</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="n" s="1372">
-        <v>1331630.0</v>
+        <v>1424083.0</v>
       </c>
       <c r="B459" t="s" s="1372">
         <v>13</v>
       </c>
       <c r="C459" t="s" s="1371">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="D459" t="s" s="1371">
-        <v>1428</v>
+        <v>595</v>
       </c>
       <c r="E459" t="s" s="1371">
-        <v>524</v>
+        <v>592</v>
       </c>
       <c r="F459" t="n" s="1372">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G459" t="n" s="1373">
-        <v>9.781761349706E12</v>
+        <v>9.781923058729E12</v>
       </c>
       <c r="H459" t="s" s="1372">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I459" t="s" s="1371">
         <v>1429</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="n" s="1375">
-        <v>1424083.0</v>
+        <v>829775.0</v>
       </c>
       <c r="B460" t="s" s="1375">
         <v>13</v>
       </c>
       <c r="C460" t="s" s="1374">
         <v>1430</v>
       </c>
       <c r="D460" t="s" s="1374">
-        <v>597</v>
+        <v>1431</v>
       </c>
       <c r="E460" t="s" s="1374">
-        <v>594</v>
+        <v>120</v>
       </c>
       <c r="F460" t="n" s="1375">
         <v>2026.0</v>
       </c>
       <c r="G460" t="n" s="1376">
-        <v>9.781923058729E12</v>
+        <v>9.78176099626E12</v>
       </c>
       <c r="H460" t="s" s="1375">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I460" t="s" s="1374">
-        <v>1431</v>
+        <v>1432</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="n" s="1378">
-        <v>829775.0</v>
+        <v>1289044.0</v>
       </c>
       <c r="B461" t="s" s="1378">
         <v>13</v>
       </c>
       <c r="C461" t="s" s="1377">
-        <v>1432</v>
+        <v>1433</v>
       </c>
       <c r="D461" t="s" s="1377">
-        <v>1433</v>
+        <v>1434</v>
       </c>
       <c r="E461" t="s" s="1377">
-        <v>124</v>
+        <v>335</v>
       </c>
       <c r="F461" t="n" s="1378">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G461" t="n" s="1379">
-        <v>9.78176099626E12</v>
+        <v>9.781761180972E12</v>
       </c>
       <c r="H461" t="s" s="1378">
         <v>38</v>
       </c>
       <c r="I461" t="s" s="1377">
-        <v>1434</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="n" s="1381">
-        <v>1289044.0</v>
+        <v>1355843.0</v>
       </c>
       <c r="B462" t="s" s="1381">
         <v>13</v>
       </c>
       <c r="C462" t="s" s="1380">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="D462" t="s" s="1380">
-        <v>1436</v>
+        <v>1437</v>
       </c>
       <c r="E462" t="s" s="1380">
-        <v>338</v>
+        <v>282</v>
       </c>
       <c r="F462" t="n" s="1381">
         <v>2025.0</v>
       </c>
       <c r="G462" t="n" s="1382">
-        <v>9.781761180972E12</v>
+        <v>9.780008658588E12</v>
       </c>
       <c r="H462" t="s" s="1381">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I462" t="s" s="1380">
-        <v>1437</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="n" s="1384">
-        <v>1355843.0</v>
+        <v>1423788.0</v>
       </c>
       <c r="B463" t="s" s="1384">
         <v>13</v>
       </c>
       <c r="C463" t="s" s="1383">
-        <v>1438</v>
+        <v>1439</v>
       </c>
       <c r="D463" t="s" s="1383">
-        <v>1439</v>
+        <v>1440</v>
       </c>
       <c r="E463" t="s" s="1383">
-        <v>286</v>
+        <v>282</v>
       </c>
       <c r="F463" t="n" s="1384">
         <v>2025.0</v>
       </c>
       <c r="G463" t="n" s="1385">
-        <v>9.780008658588E12</v>
+        <v>9.781460765173E12</v>
       </c>
       <c r="H463" t="s" s="1384">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I463" t="s" s="1383">
-        <v>1440</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="n" s="1387">
-        <v>1423788.0</v>
+        <v>1470643.0</v>
       </c>
       <c r="B464" t="s" s="1387">
         <v>13</v>
       </c>
       <c r="C464" t="s" s="1386">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="D464" t="s" s="1386">
-        <v>1442</v>
+        <v>1443</v>
       </c>
       <c r="E464" t="s" s="1386">
-        <v>286</v>
+        <v>21</v>
       </c>
       <c r="F464" t="n" s="1387">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G464" t="n" s="1388">
-        <v>9.781460765173E12</v>
+        <v>9.781761721786E12</v>
       </c>
       <c r="H464" t="s" s="1387">
         <v>38</v>
       </c>
       <c r="I464" t="s" s="1386">
-        <v>1443</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="n" s="1390">
-        <v>1470643.0</v>
+        <v>1229325.0</v>
       </c>
       <c r="B465" t="s" s="1390">
         <v>13</v>
       </c>
       <c r="C465" t="s" s="1389">
-        <v>1444</v>
+        <v>1445</v>
       </c>
       <c r="D465" t="s" s="1389">
-        <v>1445</v>
+        <v>1446</v>
       </c>
       <c r="E465" t="s" s="1389">
-        <v>21</v>
+        <v>1447</v>
       </c>
       <c r="F465" t="n" s="1390">
-        <v>2026.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G465" t="n" s="1391">
-        <v>9.781761721786E12</v>
+        <v>9.781761380488E12</v>
       </c>
       <c r="H465" t="s" s="1390">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="I465" t="s" s="1389">
-        <v>1446</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="n" s="1393">
-        <v>1229325.0</v>
+        <v>1485680.0</v>
       </c>
       <c r="B466" t="s" s="1393">
         <v>13</v>
       </c>
       <c r="C466" t="s" s="1392">
-        <v>1447</v>
+        <v>1449</v>
       </c>
       <c r="D466" t="s" s="1392">
-        <v>1448</v>
+        <v>1450</v>
       </c>
       <c r="E466" t="s" s="1392">
-        <v>1449</v>
+        <v>54</v>
       </c>
       <c r="F466" t="n" s="1393">
-        <v>2024.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G466" t="n" s="1394">
-        <v>9.781761380488E12</v>
+        <v>9.781761214486E12</v>
       </c>
       <c r="H466" t="s" s="1393">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I466" t="s" s="1392">
-        <v>1450</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="n" s="1396">
-        <v>1485680.0</v>
+        <v>1458260.0</v>
       </c>
       <c r="B467" t="s" s="1396">
         <v>13</v>
       </c>
       <c r="C467" t="s" s="1395">
-        <v>1451</v>
+        <v>1452</v>
       </c>
       <c r="D467" t="s" s="1395">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="E467" t="s" s="1395">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="F467" t="n" s="1396">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G467" t="n" s="1397">
-        <v>9.781761214486E12</v>
+        <v>9.781761214479E12</v>
       </c>
       <c r="H467" t="s" s="1396">
         <v>38</v>
       </c>
       <c r="I467" t="s" s="1395">
-        <v>1453</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="n" s="1399">
-        <v>1458260.0</v>
+        <v>1228289.0</v>
       </c>
       <c r="B468" t="s" s="1399">
         <v>13</v>
       </c>
       <c r="C468" t="s" s="1398">
-        <v>1454</v>
+        <v>1455</v>
       </c>
       <c r="D468" t="s" s="1398">
-        <v>1455</v>
+        <v>1456</v>
       </c>
       <c r="E468" t="s" s="1398">
-        <v>59</v>
+        <v>956</v>
       </c>
       <c r="F468" t="n" s="1399">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G468" t="n" s="1400">
-        <v>9.781761214479E12</v>
+        <v>9.780374392055E12</v>
       </c>
       <c r="H468" t="s" s="1399">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I468" t="s" s="1398">
-        <v>1456</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="n" s="1402">
-        <v>1228289.0</v>
+        <v>1426168.0</v>
       </c>
       <c r="B469" t="s" s="1402">
         <v>13</v>
       </c>
       <c r="C469" t="s" s="1401">
-        <v>1457</v>
+        <v>1458</v>
       </c>
       <c r="D469" t="s" s="1401">
-        <v>1458</v>
+        <v>1459</v>
       </c>
       <c r="E469" t="s" s="1401">
-        <v>958</v>
+        <v>298</v>
       </c>
       <c r="F469" t="n" s="1402">
-        <v>2024.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G469" t="n" s="1403">
-        <v>9.780374392055E12</v>
+        <v>9.781923345324E12</v>
       </c>
       <c r="H469" t="s" s="1402">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="I469" t="s" s="1401">
-        <v>1459</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="n" s="1405">
-        <v>1426168.0</v>
+        <v>1326117.0</v>
       </c>
       <c r="B470" t="s" s="1405">
         <v>13</v>
       </c>
       <c r="C470" t="s" s="1404">
-        <v>1460</v>
+        <v>1461</v>
       </c>
       <c r="D470" t="s" s="1404">
-        <v>1461</v>
+        <v>1462</v>
       </c>
       <c r="E470" t="s" s="1404">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F470" t="n" s="1405">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G470" t="n" s="1406">
-        <v>9.781923345324E12</v>
+        <v>9.781923345041E12</v>
       </c>
       <c r="H470" t="s" s="1405">
         <v>38</v>
       </c>
       <c r="I470" t="s" s="1404">
-        <v>1462</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="n" s="1408">
-        <v>1326117.0</v>
+        <v>1424061.0</v>
       </c>
       <c r="B471" t="s" s="1408">
         <v>13</v>
       </c>
       <c r="C471" t="s" s="1407">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="D471" t="s" s="1407">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="E471" t="s" s="1407">
-        <v>302</v>
+        <v>1466</v>
       </c>
       <c r="F471" t="n" s="1408">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G471" t="n" s="1409">
-        <v>9.781923345041E12</v>
+        <v>9.78192269654E12</v>
       </c>
       <c r="H471" t="s" s="1408">
         <v>38</v>
       </c>
       <c r="I471" t="s" s="1407">
-        <v>1465</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="n" s="1411">
-        <v>1424061.0</v>
+        <v>1424114.0</v>
       </c>
       <c r="B472" t="s" s="1411">
         <v>13</v>
       </c>
       <c r="C472" t="s" s="1410">
-        <v>1466</v>
+        <v>1468</v>
       </c>
       <c r="D472" t="s" s="1410">
-        <v>1467</v>
+        <v>1469</v>
       </c>
       <c r="E472" t="s" s="1410">
-        <v>1468</v>
+        <v>1023</v>
       </c>
       <c r="F472" t="n" s="1411">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G472" t="n" s="1412">
-        <v>9.78192269654E12</v>
+        <v>9.781665956673E12</v>
       </c>
       <c r="H472" t="s" s="1411">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I472" t="s" s="1410">
-        <v>1469</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="n" s="1414">
-        <v>1424114.0</v>
+        <v>1424113.0</v>
       </c>
       <c r="B473" t="s" s="1414">
         <v>13</v>
       </c>
       <c r="C473" t="s" s="1413">
-        <v>1470</v>
+        <v>1471</v>
       </c>
       <c r="D473" t="s" s="1413">
-        <v>1471</v>
+        <v>1472</v>
       </c>
       <c r="E473" t="s" s="1413">
-        <v>1025</v>
+        <v>294</v>
       </c>
       <c r="F473" t="n" s="1414">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G473" t="n" s="1415">
-        <v>9.781665956673E12</v>
+        <v>9.780734423399E12</v>
       </c>
       <c r="H473" t="s" s="1414">
         <v>17</v>
       </c>
       <c r="I473" t="s" s="1413">
-        <v>1472</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="n" s="1417">
-        <v>1424113.0</v>
+        <v>1470699.0</v>
       </c>
       <c r="B474" t="s" s="1417">
         <v>13</v>
       </c>
       <c r="C474" t="s" s="1416">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="D474" t="s" s="1416">
-        <v>1474</v>
+        <v>1475</v>
       </c>
       <c r="E474" t="s" s="1416">
-        <v>298</v>
+        <v>396</v>
       </c>
       <c r="F474" t="n" s="1417">
         <v>2026.0</v>
       </c>
       <c r="G474" t="n" s="1418">
-        <v>9.780734423399E12</v>
+        <v>9.781760765293E12</v>
       </c>
       <c r="H474" t="s" s="1417">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I474" t="s" s="1416">
-        <v>1475</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="n" s="1420">
-        <v>1470699.0</v>
+        <v>1017883.0</v>
       </c>
       <c r="B475" t="s" s="1420">
         <v>13</v>
       </c>
       <c r="C475" t="s" s="1419">
-        <v>1476</v>
+        <v>1477</v>
       </c>
       <c r="D475" t="s" s="1419">
-        <v>1477</v>
+        <v>1478</v>
       </c>
       <c r="E475" t="s" s="1419">
-        <v>399</v>
+        <v>335</v>
       </c>
       <c r="F475" t="n" s="1420">
-        <v>2026.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G475" t="n" s="1421">
-        <v>9.781760765293E12</v>
+        <v>9.781760878351E12</v>
       </c>
       <c r="H475" t="s" s="1420">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I475" t="s" s="1419">
-        <v>1478</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="n" s="1423">
-        <v>1017883.0</v>
+        <v>1263721.0</v>
       </c>
       <c r="B476" t="s" s="1423">
         <v>13</v>
       </c>
       <c r="C476" t="s" s="1422">
-        <v>1479</v>
+        <v>1480</v>
       </c>
       <c r="D476" t="s" s="1422">
-        <v>1480</v>
+        <v>992</v>
       </c>
       <c r="E476" t="s" s="1422">
-        <v>338</v>
+        <v>522</v>
       </c>
       <c r="F476" t="n" s="1423">
-        <v>2023.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G476" t="n" s="1424">
-        <v>9.781760878351E12</v>
+        <v>9.781761351495E12</v>
       </c>
       <c r="H476" t="s" s="1423">
         <v>30</v>
       </c>
       <c r="I476" t="s" s="1422">
         <v>1481</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="n" s="1426">
-        <v>1263721.0</v>
+        <v>1424024.0</v>
       </c>
       <c r="B477" t="s" s="1426">
         <v>13</v>
       </c>
       <c r="C477" t="s" s="1425">
         <v>1482</v>
       </c>
       <c r="D477" t="s" s="1425">
-        <v>994</v>
+        <v>1483</v>
       </c>
       <c r="E477" t="s" s="1425">
-        <v>524</v>
+        <v>1051</v>
       </c>
       <c r="F477" t="n" s="1426">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G477" t="n" s="1427">
-        <v>9.781761351495E12</v>
+        <v>9.781444978759E12</v>
       </c>
       <c r="H477" t="s" s="1426">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="I477" t="s" s="1425">
-        <v>1483</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="n" s="1429">
-        <v>1424024.0</v>
+        <v>1409684.0</v>
       </c>
       <c r="B478" t="s" s="1429">
         <v>13</v>
       </c>
       <c r="C478" t="s" s="1428">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="D478" t="s" s="1428">
-        <v>1485</v>
+        <v>1486</v>
       </c>
       <c r="E478" t="s" s="1428">
-        <v>1053</v>
+        <v>120</v>
       </c>
       <c r="F478" t="n" s="1429">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G478" t="n" s="1430">
-        <v>9.781444978759E12</v>
+        <v>9.781760994167E12</v>
       </c>
       <c r="H478" t="s" s="1429">
         <v>17</v>
       </c>
       <c r="I478" t="s" s="1428">
-        <v>1486</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="n" s="1432">
-        <v>1409684.0</v>
+        <v>1209916.0</v>
       </c>
       <c r="B479" t="s" s="1432">
         <v>13</v>
       </c>
       <c r="C479" t="s" s="1431">
-        <v>1487</v>
+        <v>1488</v>
       </c>
       <c r="D479" t="s" s="1431">
-        <v>1488</v>
+        <v>1002</v>
       </c>
       <c r="E479" t="s" s="1431">
-        <v>124</v>
+        <v>428</v>
       </c>
       <c r="F479" t="n" s="1432">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G479" t="n" s="1433">
-        <v>9.781760994167E12</v>
+        <v>9.781922800787E12</v>
       </c>
       <c r="H479" t="s" s="1432">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I479" t="s" s="1431">
         <v>1489</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="n" s="1435">
-        <v>1209916.0</v>
+        <v>1386300.0</v>
       </c>
       <c r="B480" t="s" s="1435">
         <v>13</v>
       </c>
       <c r="C480" t="s" s="1434">
         <v>1490</v>
       </c>
       <c r="D480" t="s" s="1434">
-        <v>1004</v>
+        <v>1491</v>
       </c>
       <c r="E480" t="s" s="1434">
-        <v>431</v>
+        <v>154</v>
       </c>
       <c r="F480" t="n" s="1435">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G480" t="n" s="1436">
-        <v>9.781922800787E12</v>
+        <v>9.781922777966E12</v>
       </c>
       <c r="H480" t="s" s="1435">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I480" t="s" s="1434">
-        <v>1491</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="n" s="1438">
-        <v>1386300.0</v>
+        <v>1447494.0</v>
       </c>
       <c r="B481" t="s" s="1438">
         <v>13</v>
       </c>
       <c r="C481" t="s" s="1437">
-        <v>1492</v>
+        <v>1493</v>
       </c>
       <c r="D481" t="s" s="1437">
-        <v>1493</v>
+        <v>1494</v>
       </c>
       <c r="E481" t="s" s="1437">
-        <v>158</v>
+        <v>335</v>
       </c>
       <c r="F481" t="n" s="1438">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G481" t="n" s="1439">
-        <v>9.781922777966E12</v>
+        <v>9.781760113421E12</v>
       </c>
       <c r="H481" t="s" s="1438">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I481" t="s" s="1437">
-        <v>1494</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="n" s="1441">
-        <v>1447494.0</v>
+        <v>1359331.0</v>
       </c>
       <c r="B482" t="s" s="1441">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C482" t="s" s="1440">
-        <v>1495</v>
+        <v>1496</v>
       </c>
       <c r="D482" t="s" s="1440">
-        <v>1496</v>
+        <v>1497</v>
       </c>
       <c r="E482" t="s" s="1440">
-        <v>338</v>
+        <v>1192</v>
       </c>
       <c r="F482" t="n" s="1441">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G482" t="n" s="1442">
-        <v>9.781760113421E12</v>
+        <v>9.781399630221E12</v>
       </c>
       <c r="H482" t="s" s="1441">
-        <v>38</v>
+        <v>83</v>
       </c>
       <c r="I482" t="s" s="1440">
-        <v>1497</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="n" s="1444">
-        <v>1359331.0</v>
+        <v>1423835.0</v>
       </c>
       <c r="B483" t="s" s="1444">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C483" t="s" s="1443">
-        <v>1498</v>
+        <v>1499</v>
       </c>
       <c r="D483" t="s" s="1443">
-        <v>1499</v>
+        <v>1500</v>
       </c>
       <c r="E483" t="s" s="1443">
-        <v>1194</v>
+        <v>956</v>
       </c>
       <c r="F483" t="n" s="1444">
-        <v>2025.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G483" t="n" s="1445">
-        <v>9.781399630221E12</v>
+        <v>9.781250869869E12</v>
       </c>
       <c r="H483" t="s" s="1444">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="I483" t="s" s="1443">
-        <v>1500</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="n" s="1447">
-        <v>1423835.0</v>
+        <v>1019646.0</v>
       </c>
       <c r="B484" t="s" s="1447">
         <v>13</v>
       </c>
       <c r="C484" t="s" s="1446">
-        <v>1501</v>
+        <v>1502</v>
       </c>
       <c r="D484" t="s" s="1446">
-        <v>1502</v>
+        <v>1503</v>
       </c>
       <c r="E484" t="s" s="1446">
-        <v>958</v>
+        <v>180</v>
       </c>
       <c r="F484" t="n" s="1447">
         <v>2023.0</v>
       </c>
       <c r="G484" t="n" s="1448">
-        <v>9.781250869869E12</v>
+        <v>9.780702266188E12</v>
       </c>
       <c r="H484" t="s" s="1447">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="I484" t="s" s="1446">
-        <v>1503</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="n" s="1450">
-        <v>1019646.0</v>
+        <v>1424042.0</v>
       </c>
       <c r="B485" t="s" s="1450">
         <v>13</v>
       </c>
       <c r="C485" t="s" s="1449">
-        <v>1504</v>
+        <v>1505</v>
       </c>
       <c r="D485" t="s" s="1449">
-        <v>1505</v>
+        <v>1506</v>
       </c>
       <c r="E485" t="s" s="1449">
-        <v>184</v>
+        <v>120</v>
       </c>
       <c r="F485" t="n" s="1450">
-        <v>2023.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G485" t="n" s="1451">
-        <v>9.780702266188E12</v>
+        <v>9.781760995324E12</v>
       </c>
       <c r="H485" t="s" s="1450">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I485" t="s" s="1449">
-        <v>1506</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="n" s="1453">
-        <v>1424042.0</v>
+        <v>1476778.0</v>
       </c>
       <c r="B486" t="s" s="1453">
         <v>13</v>
       </c>
       <c r="C486" t="s" s="1452">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="D486" t="s" s="1452">
-        <v>1508</v>
+        <v>1509</v>
       </c>
       <c r="E486" t="s" s="1452">
-        <v>124</v>
+        <v>716</v>
       </c>
       <c r="F486" t="n" s="1453">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G486" t="n" s="1454">
-        <v>9.781760995324E12</v>
+        <v>9.781408375419E12</v>
       </c>
       <c r="H486" t="s" s="1453">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I486" t="s" s="1452">
-        <v>1509</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="n" s="1456">
-        <v>1476778.0</v>
+        <v>1337935.0</v>
       </c>
       <c r="B487" t="s" s="1456">
         <v>13</v>
       </c>
       <c r="C487" t="s" s="1455">
-        <v>1510</v>
+        <v>1511</v>
       </c>
       <c r="D487" t="s" s="1455">
-        <v>1511</v>
+        <v>516</v>
       </c>
       <c r="E487" t="s" s="1455">
-        <v>718</v>
+        <v>21</v>
       </c>
       <c r="F487" t="n" s="1456">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G487" t="n" s="1457">
-        <v>9.781408375419E12</v>
+        <v>9.78176026905E12</v>
       </c>
       <c r="H487" t="s" s="1456">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I487" t="s" s="1455">
         <v>1512</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="n" s="1459">
-        <v>1337935.0</v>
+        <v>1424110.0</v>
       </c>
       <c r="B488" t="s" s="1459">
         <v>13</v>
       </c>
       <c r="C488" t="s" s="1458">
         <v>1513</v>
       </c>
       <c r="D488" t="s" s="1458">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E488" t="s" s="1458">
         <v>21</v>
       </c>
       <c r="F488" t="n" s="1459">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G488" t="n" s="1460">
-        <v>9.78176026905E12</v>
+        <v>9.781760269067E12</v>
       </c>
       <c r="H488" t="s" s="1459">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I488" t="s" s="1458">
         <v>1514</v>
       </c>
     </row>
     <row r="489">
-      <c r="A489" t="n" s="1462">
-        <v>1424110.0</v>
+      <c r="A489" t="s" s="1462">
+        <v>13</v>
       </c>
       <c r="B489" t="s" s="1462">
         <v>13</v>
       </c>
       <c r="C489" t="s" s="1461">
         <v>1515</v>
       </c>
       <c r="D489" t="s" s="1461">
-        <v>518</v>
+        <v>1516</v>
       </c>
       <c r="E489" t="s" s="1461">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>9.781760269067E12</v>
+        <v>13</v>
+      </c>
+      <c r="F489" t="s" s="1462">
+        <v>13</v>
+      </c>
+      <c r="G489" t="s" s="1463">
+        <v>13</v>
       </c>
       <c r="H489" t="s" s="1462">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I489" t="s" s="1461">
-        <v>1516</v>
+        <v>212</v>
       </c>
     </row>
     <row r="490">
-      <c r="A490" t="s" s="1465">
-        <v>13</v>
+      <c r="A490" t="n" s="1465">
+        <v>1423330.0</v>
       </c>
       <c r="B490" t="s" s="1465">
         <v>13</v>
       </c>
       <c r="C490" t="s" s="1464">
         <v>1517</v>
       </c>
       <c r="D490" t="s" s="1464">
         <v>1518</v>
       </c>
       <c r="E490" t="s" s="1464">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>96</v>
+      </c>
+      <c r="F490" t="n" s="1465">
+        <v>2025.0</v>
+      </c>
+      <c r="G490" t="n" s="1466">
+        <v>9.781761112485E12</v>
       </c>
       <c r="H490" t="s" s="1465">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="I490" t="s" s="1464">
-        <v>216</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="n" s="1468">
-        <v>1423330.0</v>
+        <v>899923.0</v>
       </c>
       <c r="B491" t="s" s="1468">
         <v>13</v>
       </c>
       <c r="C491" t="s" s="1467">
-        <v>1519</v>
+        <v>1520</v>
       </c>
       <c r="D491" t="s" s="1467">
-        <v>1520</v>
+        <v>1521</v>
       </c>
       <c r="E491" t="s" s="1467">
-        <v>100</v>
+        <v>349</v>
       </c>
       <c r="F491" t="n" s="1468">
-        <v>2025.0</v>
+        <v>2022.0</v>
       </c>
       <c r="G491" t="n" s="1469">
-        <v>9.781761112485E12</v>
+        <v>9.781760983529E12</v>
       </c>
       <c r="H491" t="s" s="1468">
         <v>30</v>
       </c>
       <c r="I491" t="s" s="1467">
-        <v>1521</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="n" s="1471">
-        <v>899923.0</v>
+        <v>1476194.0</v>
       </c>
       <c r="B492" t="s" s="1471">
         <v>13</v>
       </c>
       <c r="C492" t="s" s="1470">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="D492" t="s" s="1470">
-        <v>1523</v>
+        <v>1524</v>
       </c>
       <c r="E492" t="s" s="1470">
-        <v>352</v>
+        <v>274</v>
       </c>
       <c r="F492" t="n" s="1471">
-        <v>2022.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G492" t="n" s="1472">
-        <v>9.781760983529E12</v>
+        <v>9.781800902039E12</v>
       </c>
       <c r="H492" t="s" s="1471">
         <v>30</v>
       </c>
       <c r="I492" t="s" s="1470">
-        <v>1524</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="n" s="1474">
-        <v>1476194.0</v>
+        <v>1286578.0</v>
       </c>
       <c r="B493" t="s" s="1474">
         <v>13</v>
       </c>
       <c r="C493" t="s" s="1473">
-        <v>1525</v>
+        <v>1526</v>
       </c>
       <c r="D493" t="s" s="1473">
-        <v>1526</v>
+        <v>1527</v>
       </c>
       <c r="E493" t="s" s="1473">
-        <v>278</v>
+        <v>522</v>
       </c>
       <c r="F493" t="n" s="1474">
         <v>2024.0</v>
       </c>
       <c r="G493" t="n" s="1475">
-        <v>9.781800902039E12</v>
+        <v>9.780143779582E12</v>
       </c>
       <c r="H493" t="s" s="1474">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="I493" t="s" s="1473">
-        <v>1527</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="n" s="1477">
-        <v>1286578.0</v>
+        <v>1423389.0</v>
       </c>
       <c r="B494" t="s" s="1477">
         <v>13</v>
       </c>
       <c r="C494" t="s" s="1476">
-        <v>1528</v>
+        <v>1529</v>
       </c>
       <c r="D494" t="s" s="1476">
-        <v>1529</v>
+        <v>1530</v>
       </c>
       <c r="E494" t="s" s="1476">
-        <v>524</v>
+        <v>54</v>
       </c>
       <c r="F494" t="n" s="1477">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G494" t="n" s="1478">
-        <v>9.780143779582E12</v>
+        <v>9.781761214035E12</v>
       </c>
       <c r="H494" t="s" s="1477">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I494" t="s" s="1476">
-        <v>1530</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="n" s="1480">
-        <v>1423389.0</v>
+        <v>1423950.0</v>
       </c>
       <c r="B495" t="s" s="1480">
         <v>13</v>
       </c>
       <c r="C495" t="s" s="1479">
-        <v>1531</v>
+        <v>1532</v>
       </c>
       <c r="D495" t="s" s="1479">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E495" t="s" s="1479">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="F495" t="n" s="1480">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G495" t="n" s="1481">
-        <v>9.781761214035E12</v>
+        <v>9.78176026525E12</v>
       </c>
       <c r="H495" t="s" s="1480">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I495" t="s" s="1479">
-        <v>1533</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="n" s="1483">
-        <v>1423950.0</v>
+        <v>1423375.0</v>
       </c>
       <c r="B496" t="s" s="1483">
         <v>13</v>
       </c>
       <c r="C496" t="s" s="1482">
-        <v>1534</v>
+        <v>1535</v>
       </c>
       <c r="D496" t="s" s="1482">
-        <v>1535</v>
+        <v>1153</v>
       </c>
       <c r="E496" t="s" s="1482">
         <v>21</v>
       </c>
       <c r="F496" t="n" s="1483">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G496" t="n" s="1484">
-        <v>9.78176026525E12</v>
+        <v>9.781761642357E12</v>
       </c>
       <c r="H496" t="s" s="1483">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I496" t="s" s="1482">
         <v>1536</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="n" s="1486">
-        <v>1423375.0</v>
+        <v>1392438.0</v>
       </c>
       <c r="B497" t="s" s="1486">
         <v>13</v>
       </c>
       <c r="C497" t="s" s="1485">
         <v>1537</v>
       </c>
       <c r="D497" t="s" s="1485">
-        <v>1155</v>
+        <v>1538</v>
       </c>
       <c r="E497" t="s" s="1485">
-        <v>21</v>
+        <v>218</v>
       </c>
       <c r="F497" t="n" s="1486">
         <v>2025.0</v>
       </c>
       <c r="G497" t="n" s="1487">
-        <v>9.781761642357E12</v>
+        <v>9.78192299239E12</v>
       </c>
       <c r="H497" t="s" s="1486">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I497" t="s" s="1485">
-        <v>1538</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="n" s="1489">
-        <v>1392438.0</v>
+        <v>1424068.0</v>
       </c>
       <c r="B498" t="s" s="1489">
         <v>13</v>
       </c>
       <c r="C498" t="s" s="1488">
-        <v>1539</v>
+        <v>1540</v>
       </c>
       <c r="D498" t="s" s="1488">
-        <v>1540</v>
+        <v>1541</v>
       </c>
       <c r="E498" t="s" s="1488">
-        <v>222</v>
+        <v>21</v>
       </c>
       <c r="F498" t="n" s="1489">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G498" t="n" s="1490">
-        <v>9.78192299239E12</v>
+        <v>9.781761641961E12</v>
       </c>
       <c r="H498" t="s" s="1489">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I498" t="s" s="1488">
-        <v>1541</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="n" s="1492">
-        <v>1424068.0</v>
+        <v>1344957.0</v>
       </c>
       <c r="B499" t="s" s="1492">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C499" t="s" s="1491">
-        <v>1542</v>
+        <v>1543</v>
       </c>
       <c r="D499" t="s" s="1491">
-        <v>1543</v>
+        <v>1544</v>
       </c>
       <c r="E499" t="s" s="1491">
-        <v>21</v>
+        <v>349</v>
       </c>
       <c r="F499" t="n" s="1492">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G499" t="n" s="1493">
-        <v>9.781761641961E12</v>
+        <v>9.781761563805E12</v>
       </c>
       <c r="H499" t="s" s="1492">
-        <v>55</v>
+        <v>83</v>
       </c>
       <c r="I499" t="s" s="1491">
-        <v>1544</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="n" s="1495">
-        <v>1344957.0</v>
+        <v>1406612.0</v>
       </c>
       <c r="B500" t="s" s="1495">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C500" t="s" s="1494">
-        <v>1545</v>
+        <v>1546</v>
       </c>
       <c r="D500" t="s" s="1494">
-        <v>1546</v>
+        <v>1547</v>
       </c>
       <c r="E500" t="s" s="1494">
-        <v>352</v>
+        <v>124</v>
       </c>
       <c r="F500" t="n" s="1495">
         <v>2025.0</v>
       </c>
       <c r="G500" t="n" s="1496">
-        <v>9.781761563805E12</v>
+        <v>9.781529510898E12</v>
       </c>
       <c r="H500" t="s" s="1495">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="I500" t="s" s="1494">
-        <v>1547</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="n" s="1498">
-        <v>1406612.0</v>
+        <v>1252266.0</v>
       </c>
       <c r="B501" t="s" s="1498">
         <v>13</v>
       </c>
       <c r="C501" t="s" s="1497">
-        <v>1548</v>
+        <v>1549</v>
       </c>
       <c r="D501" t="s" s="1497">
-        <v>1549</v>
+        <v>1550</v>
       </c>
       <c r="E501" t="s" s="1497">
-        <v>128</v>
+        <v>716</v>
       </c>
       <c r="F501" t="n" s="1498">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G501" t="n" s="1499">
-        <v>9.781529510898E12</v>
+        <v>9.781444971828E12</v>
       </c>
       <c r="H501" t="s" s="1498">
         <v>38</v>
       </c>
       <c r="I501" t="s" s="1497">
-        <v>1550</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="n" s="1501">
-        <v>1252266.0</v>
+        <v>1355852.0</v>
       </c>
       <c r="B502" t="s" s="1501">
         <v>13</v>
       </c>
       <c r="C502" t="s" s="1500">
-        <v>1551</v>
+        <v>1552</v>
       </c>
       <c r="D502" t="s" s="1500">
-        <v>1552</v>
+        <v>1553</v>
       </c>
       <c r="E502" t="s" s="1500">
-        <v>718</v>
+        <v>154</v>
       </c>
       <c r="F502" t="n" s="1501">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G502" t="n" s="1502">
-        <v>9.781444971828E12</v>
+        <v>9.78192277785E12</v>
       </c>
       <c r="H502" t="s" s="1501">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I502" t="s" s="1500">
-        <v>1553</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="n" s="1504">
-        <v>1355852.0</v>
+        <v>1359293.0</v>
       </c>
       <c r="B503" t="s" s="1504">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C503" t="s" s="1503">
-        <v>1554</v>
+        <v>1555</v>
       </c>
       <c r="D503" t="s" s="1503">
-        <v>1555</v>
+        <v>1478</v>
       </c>
       <c r="E503" t="s" s="1503">
-        <v>158</v>
+        <v>335</v>
       </c>
       <c r="F503" t="n" s="1504">
         <v>2025.0</v>
       </c>
       <c r="G503" t="n" s="1505">
-        <v>9.78192277785E12</v>
+        <v>9.781760878368E12</v>
       </c>
       <c r="H503" t="s" s="1504">
-        <v>17</v>
+        <v>83</v>
       </c>
       <c r="I503" t="s" s="1503">
         <v>1556</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="n" s="1507">
-        <v>1359293.0</v>
+        <v>1486082.0</v>
       </c>
       <c r="B504" t="s" s="1507">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C504" t="s" s="1506">
         <v>1557</v>
       </c>
       <c r="D504" t="s" s="1506">
-        <v>1480</v>
+        <v>1558</v>
       </c>
       <c r="E504" t="s" s="1506">
-        <v>338</v>
+        <v>396</v>
       </c>
       <c r="F504" t="n" s="1507">
         <v>2025.0</v>
       </c>
       <c r="G504" t="n" s="1508">
-        <v>9.781760878368E12</v>
+        <v>9.781760764913E12</v>
       </c>
       <c r="H504" t="s" s="1507">
         <v>50</v>
       </c>
       <c r="I504" t="s" s="1506">
-        <v>1558</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="n" s="1510">
-        <v>1486082.0</v>
+        <v>1388287.0</v>
       </c>
       <c r="B505" t="s" s="1510">
         <v>13</v>
       </c>
       <c r="C505" t="s" s="1509">
-        <v>1559</v>
+        <v>1560</v>
       </c>
       <c r="D505" t="s" s="1509">
-        <v>1560</v>
+        <v>1561</v>
       </c>
       <c r="E505" t="s" s="1509">
-        <v>399</v>
+        <v>366</v>
       </c>
       <c r="F505" t="n" s="1510">
         <v>2025.0</v>
       </c>
       <c r="G505" t="n" s="1511">
-        <v>9.781760764913E12</v>
+        <v>9.781805130406E12</v>
       </c>
       <c r="H505" t="s" s="1510">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I505" t="s" s="1509">
-        <v>1561</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="n" s="1513">
-        <v>1388287.0</v>
+        <v>1304542.0</v>
       </c>
       <c r="B506" t="s" s="1513">
         <v>13</v>
       </c>
       <c r="C506" t="s" s="1512">
-        <v>1562</v>
+        <v>1563</v>
       </c>
       <c r="D506" t="s" s="1512">
-        <v>1563</v>
+        <v>1564</v>
       </c>
       <c r="E506" t="s" s="1512">
-        <v>369</v>
+        <v>557</v>
       </c>
       <c r="F506" t="n" s="1513">
         <v>2025.0</v>
       </c>
       <c r="G506" t="n" s="1514">
-        <v>9.781805130406E12</v>
+        <v>9.78176065979E12</v>
       </c>
       <c r="H506" t="s" s="1513">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I506" t="s" s="1512">
-        <v>1564</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="n" s="1516">
-        <v>1304542.0</v>
+        <v>1423919.0</v>
       </c>
       <c r="B507" t="s" s="1516">
         <v>13</v>
       </c>
       <c r="C507" t="s" s="1515">
-        <v>1565</v>
+        <v>1566</v>
       </c>
       <c r="D507" t="s" s="1515">
-        <v>1566</v>
+        <v>1567</v>
       </c>
       <c r="E507" t="s" s="1515">
-        <v>559</v>
+        <v>676</v>
       </c>
       <c r="F507" t="n" s="1516">
         <v>2025.0</v>
       </c>
       <c r="G507" t="n" s="1517">
-        <v>9.78176065979E12</v>
+        <v>9.781536247473E12</v>
       </c>
       <c r="H507" t="s" s="1516">
         <v>38</v>
       </c>
       <c r="I507" t="s" s="1515">
-        <v>1567</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="n" s="1519">
-        <v>1423919.0</v>
+        <v>1286576.0</v>
       </c>
       <c r="B508" t="s" s="1519">
         <v>13</v>
       </c>
       <c r="C508" t="s" s="1518">
-        <v>1568</v>
+        <v>1569</v>
       </c>
       <c r="D508" t="s" s="1518">
-        <v>1569</v>
+        <v>1570</v>
       </c>
       <c r="E508" t="s" s="1518">
-        <v>678</v>
+        <v>709</v>
       </c>
       <c r="F508" t="n" s="1519">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G508" t="n" s="1520">
-        <v>9.781536247473E12</v>
+        <v>9.781742036656E12</v>
       </c>
       <c r="H508" t="s" s="1519">
         <v>38</v>
       </c>
       <c r="I508" t="s" s="1518">
-        <v>1570</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="n" s="1522">
-        <v>1286576.0</v>
+        <v>1423999.0</v>
       </c>
       <c r="B509" t="s" s="1522">
         <v>13</v>
       </c>
       <c r="C509" t="s" s="1521">
-        <v>1571</v>
+        <v>1572</v>
       </c>
       <c r="D509" t="s" s="1521">
-        <v>1572</v>
+        <v>1573</v>
       </c>
       <c r="E509" t="s" s="1521">
-        <v>711</v>
+        <v>21</v>
       </c>
       <c r="F509" t="n" s="1522">
-        <v>2024.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G509" t="n" s="1523">
-        <v>9.781742036656E12</v>
+        <v>9.781761298585E12</v>
       </c>
       <c r="H509" t="s" s="1522">
         <v>38</v>
       </c>
       <c r="I509" t="s" s="1521">
-        <v>1573</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="n" s="1525">
-        <v>1423999.0</v>
+        <v>1333899.0</v>
       </c>
       <c r="B510" t="s" s="1525">
         <v>13</v>
       </c>
       <c r="C510" t="s" s="1524">
-        <v>1574</v>
+        <v>1575</v>
       </c>
       <c r="D510" t="s" s="1524">
-        <v>1575</v>
+        <v>227</v>
       </c>
       <c r="E510" t="s" s="1524">
         <v>21</v>
       </c>
       <c r="F510" t="n" s="1525">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G510" t="n" s="1526">
-        <v>9.781761298585E12</v>
+        <v>9.78176152086E12</v>
       </c>
       <c r="H510" t="s" s="1525">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="I510" t="s" s="1524">
         <v>1576</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="n" s="1528">
-        <v>1333899.0</v>
+        <v>1067080.0</v>
       </c>
       <c r="B511" t="s" s="1528">
         <v>13</v>
       </c>
       <c r="C511" t="s" s="1527">
         <v>1577</v>
       </c>
       <c r="D511" t="s" s="1527">
-        <v>231</v>
+        <v>1578</v>
       </c>
       <c r="E511" t="s" s="1527">
-        <v>21</v>
+        <v>120</v>
       </c>
       <c r="F511" t="n" s="1528">
-        <v>2025.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G511" t="n" s="1529">
-        <v>9.78176152086E12</v>
+        <v>9.781760992439E12</v>
       </c>
       <c r="H511" t="s" s="1528">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="I511" t="s" s="1527">
-        <v>1578</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="n" s="1531">
-        <v>1067080.0</v>
+        <v>1424101.0</v>
       </c>
       <c r="B512" t="s" s="1531">
         <v>13</v>
       </c>
       <c r="C512" t="s" s="1530">
-        <v>1579</v>
+        <v>1580</v>
       </c>
       <c r="D512" t="s" s="1530">
-        <v>1580</v>
+        <v>1581</v>
       </c>
       <c r="E512" t="s" s="1530">
-        <v>124</v>
+        <v>1582</v>
       </c>
       <c r="F512" t="n" s="1531">
-        <v>2023.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G512" t="n" s="1532">
-        <v>9.781760992439E12</v>
+        <v>9.781923534001E12</v>
       </c>
       <c r="H512" t="s" s="1531">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I512" t="s" s="1530">
-        <v>1581</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="n" s="1534">
-        <v>1424101.0</v>
+        <v>1423335.0</v>
       </c>
       <c r="B513" t="s" s="1534">
         <v>13</v>
       </c>
       <c r="C513" t="s" s="1533">
-        <v>1582</v>
+        <v>1584</v>
       </c>
       <c r="D513" t="s" s="1533">
-        <v>1583</v>
+        <v>1585</v>
       </c>
       <c r="E513" t="s" s="1533">
-        <v>1584</v>
+        <v>96</v>
       </c>
       <c r="F513" t="n" s="1534">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G513" t="n" s="1535">
-        <v>9.781923534001E12</v>
+        <v>9.781761112362E12</v>
       </c>
       <c r="H513" t="s" s="1534">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I513" t="s" s="1533">
-        <v>1585</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="n" s="1537">
-        <v>1423335.0</v>
+        <v>1329967.0</v>
       </c>
       <c r="B514" t="s" s="1537">
         <v>13</v>
       </c>
       <c r="C514" t="s" s="1536">
-        <v>1586</v>
+        <v>1587</v>
       </c>
       <c r="D514" t="s" s="1536">
-        <v>1587</v>
+        <v>1588</v>
       </c>
       <c r="E514" t="s" s="1536">
-        <v>100</v>
+        <v>69</v>
       </c>
       <c r="F514" t="n" s="1537">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G514" t="n" s="1538">
-        <v>9.781761112362E12</v>
+        <v>9.780063315716E12</v>
       </c>
       <c r="H514" t="s" s="1537">
         <v>17</v>
       </c>
       <c r="I514" t="s" s="1536">
-        <v>1588</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="n" s="1540">
-        <v>1329967.0</v>
+        <v>1386446.0</v>
       </c>
       <c r="B515" t="s" s="1540">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C515" t="s" s="1539">
-        <v>1589</v>
+        <v>1590</v>
       </c>
       <c r="D515" t="s" s="1539">
-        <v>1590</v>
+        <v>1591</v>
       </c>
       <c r="E515" t="s" s="1539">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="F515" t="n" s="1540">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G515" t="n" s="1541">
-        <v>9.780063315716E12</v>
+        <v>9.781460765449E12</v>
       </c>
       <c r="H515" t="s" s="1540">
-        <v>17</v>
+        <v>83</v>
       </c>
       <c r="I515" t="s" s="1539">
-        <v>1591</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="n" s="1543">
-        <v>1386446.0</v>
+        <v>1414296.0</v>
       </c>
       <c r="B516" t="s" s="1543">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C516" t="s" s="1542">
-        <v>1592</v>
+        <v>1593</v>
       </c>
       <c r="D516" t="s" s="1542">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="E516" t="s" s="1542">
-        <v>74</v>
+        <v>140</v>
       </c>
       <c r="F516" t="n" s="1543">
         <v>2025.0</v>
       </c>
       <c r="G516" t="n" s="1544">
-        <v>9.781460765449E12</v>
+        <v>9.781526662859E12</v>
       </c>
       <c r="H516" t="s" s="1543">
+        <v>17</v>
+      </c>
+      <c r="I516" t="s" s="1542">
+        <v>1595</v>
+      </c>
+    </row>
+    <row r="517">
+      <c r="A517" t="s" s="1546">
+        <v>13</v>
+      </c>
+      <c r="B517" t="s" s="1546">
+        <v>13</v>
+      </c>
+      <c r="C517" t="s" s="1545">
+        <v>1596</v>
+      </c>
+      <c r="D517" t="s" s="1545">
+        <v>1597</v>
+      </c>
+      <c r="E517" t="s" s="1545">
+        <v>13</v>
+      </c>
+      <c r="F517" t="s" s="1546">
+        <v>13</v>
+      </c>
+      <c r="G517" t="s" s="1547">
+        <v>13</v>
+      </c>
+      <c r="H517" t="s" s="1546">
         <v>50</v>
       </c>
-      <c r="I516" t="s" s="1542">
-[...27 lines deleted...]
-      </c>
       <c r="I517" t="s" s="1545">
-        <v>1597</v>
+        <v>212</v>
       </c>
     </row>
     <row r="518">
-      <c r="A518" t="s" s="1549">
-        <v>13</v>
+      <c r="A518" t="n" s="1549">
+        <v>1423982.0</v>
       </c>
       <c r="B518" t="s" s="1549">
         <v>13</v>
       </c>
       <c r="C518" t="s" s="1548">
         <v>1598</v>
       </c>
       <c r="D518" t="s" s="1548">
         <v>1599</v>
       </c>
       <c r="E518" t="s" s="1548">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>557</v>
+      </c>
+      <c r="F518" t="n" s="1549">
+        <v>2025.0</v>
+      </c>
+      <c r="G518" t="n" s="1550">
+        <v>9.781529522853E12</v>
       </c>
       <c r="H518" t="s" s="1549">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I518" t="s" s="1548">
-        <v>216</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="n" s="1552">
-        <v>1423982.0</v>
+        <v>1423932.0</v>
       </c>
       <c r="B519" t="s" s="1552">
         <v>13</v>
       </c>
       <c r="C519" t="s" s="1551">
-        <v>1600</v>
+        <v>1601</v>
       </c>
       <c r="D519" t="s" s="1551">
-        <v>1601</v>
+        <v>1602</v>
       </c>
       <c r="E519" t="s" s="1551">
-        <v>559</v>
+        <v>21</v>
       </c>
       <c r="F519" t="n" s="1552">
         <v>2025.0</v>
       </c>
       <c r="G519" t="n" s="1553">
-        <v>9.781529522853E12</v>
+        <v>9.78176172336E12</v>
       </c>
       <c r="H519" t="s" s="1552">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I519" t="s" s="1551">
-        <v>1602</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="n" s="1555">
-        <v>1423932.0</v>
+        <v>1379522.0</v>
       </c>
       <c r="B520" t="s" s="1555">
         <v>13</v>
       </c>
       <c r="C520" t="s" s="1554">
-        <v>1603</v>
+        <v>1604</v>
       </c>
       <c r="D520" t="s" s="1554">
-        <v>1604</v>
+        <v>1605</v>
       </c>
       <c r="E520" t="s" s="1554">
-        <v>21</v>
+        <v>592</v>
       </c>
       <c r="F520" t="n" s="1555">
         <v>2025.0</v>
       </c>
       <c r="G520" t="n" s="1556">
-        <v>9.78176172336E12</v>
+        <v>9.781922790705E12</v>
       </c>
       <c r="H520" t="s" s="1555">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I520" t="s" s="1554">
-        <v>1605</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="n" s="1558">
-        <v>1379522.0</v>
+        <v>1177168.0</v>
       </c>
       <c r="B521" t="s" s="1558">
         <v>13</v>
       </c>
       <c r="C521" t="s" s="1557">
-        <v>1606</v>
+        <v>1607</v>
       </c>
       <c r="D521" t="s" s="1557">
-        <v>1607</v>
+        <v>1608</v>
       </c>
       <c r="E521" t="s" s="1557">
-        <v>594</v>
+        <v>218</v>
       </c>
       <c r="F521" t="n" s="1558">
-        <v>2025.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G521" t="n" s="1559">
-        <v>9.781922790705E12</v>
+        <v>9.781922848604E12</v>
       </c>
       <c r="H521" t="s" s="1558">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I521" t="s" s="1557">
-        <v>1608</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="n" s="1561">
-        <v>1177168.0</v>
+        <v>1393416.0</v>
       </c>
       <c r="B522" t="s" s="1561">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C522" t="s" s="1560">
-        <v>1609</v>
+        <v>1610</v>
       </c>
       <c r="D522" t="s" s="1560">
-        <v>1610</v>
+        <v>1611</v>
       </c>
       <c r="E522" t="s" s="1560">
-        <v>222</v>
+        <v>1612</v>
       </c>
       <c r="F522" t="n" s="1561">
-        <v>2023.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G522" t="n" s="1562">
-        <v>9.781922848604E12</v>
+        <v>9.781464217715E12</v>
       </c>
       <c r="H522" t="s" s="1561">
-        <v>38</v>
+        <v>83</v>
       </c>
       <c r="I522" t="s" s="1560">
-        <v>1611</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="n" s="1564">
-        <v>1393416.0</v>
+        <v>1395175.0</v>
       </c>
       <c r="B523" t="s" s="1564">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C523" t="s" s="1563">
-        <v>1612</v>
+        <v>1614</v>
       </c>
       <c r="D523" t="s" s="1563">
-        <v>1613</v>
+        <v>1615</v>
       </c>
       <c r="E523" t="s" s="1563">
-        <v>1614</v>
+        <v>294</v>
       </c>
       <c r="F523" t="n" s="1564">
         <v>2025.0</v>
       </c>
       <c r="G523" t="n" s="1565">
-        <v>9.781464217715E12</v>
+        <v>9.780734418517E12</v>
       </c>
       <c r="H523" t="s" s="1564">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="I523" t="s" s="1563">
-        <v>1615</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="n" s="1567">
-        <v>1395175.0</v>
+        <v>1357354.0</v>
       </c>
       <c r="B524" t="s" s="1567">
         <v>13</v>
       </c>
       <c r="C524" t="s" s="1566">
-        <v>1616</v>
+        <v>1617</v>
       </c>
       <c r="D524" t="s" s="1566">
-        <v>1617</v>
+        <v>1618</v>
       </c>
       <c r="E524" t="s" s="1566">
-        <v>298</v>
+        <v>400</v>
       </c>
       <c r="F524" t="n" s="1567">
         <v>2025.0</v>
       </c>
       <c r="G524" t="n" s="1568">
-        <v>9.780734418517E12</v>
+        <v>9.781922507822E12</v>
       </c>
       <c r="H524" t="s" s="1567">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="I524" t="s" s="1566">
-        <v>1618</v>
+        <v>1619</v>
       </c>
     </row>
     <row r="525">
-      <c r="A525" t="n" s="1570">
-        <v>1357354.0</v>
+      <c r="A525" t="s" s="1570">
+        <v>13</v>
       </c>
       <c r="B525" t="s" s="1570">
         <v>13</v>
       </c>
       <c r="C525" t="s" s="1569">
-        <v>1619</v>
+        <v>1620</v>
       </c>
       <c r="D525" t="s" s="1569">
-        <v>1620</v>
+        <v>1621</v>
       </c>
       <c r="E525" t="s" s="1569">
-        <v>403</v>
-[...5 lines deleted...]
-        <v>9.781922507822E12</v>
+        <v>13</v>
+      </c>
+      <c r="F525" t="s" s="1570">
+        <v>13</v>
+      </c>
+      <c r="G525" t="s" s="1571">
+        <v>13</v>
       </c>
       <c r="H525" t="s" s="1570">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="I525" t="s" s="1569">
-        <v>1621</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="526">
-      <c r="A526" t="s" s="1573">
-        <v>13</v>
+      <c r="A526" t="n" s="1573">
+        <v>1333993.0</v>
       </c>
       <c r="B526" t="s" s="1573">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C526" t="s" s="1572">
-        <v>1622</v>
+        <v>1623</v>
       </c>
       <c r="D526" t="s" s="1572">
-        <v>1623</v>
+        <v>1624</v>
       </c>
       <c r="E526" t="s" s="1572">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>286</v>
+      </c>
+      <c r="F526" t="n" s="1573">
+        <v>2024.0</v>
+      </c>
+      <c r="G526" t="n" s="1574">
+        <v>9.780702333408E12</v>
       </c>
       <c r="H526" t="s" s="1573">
-        <v>30</v>
+        <v>83</v>
       </c>
       <c r="I526" t="s" s="1572">
-        <v>1624</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="n" s="1576">
-        <v>1333993.0</v>
+        <v>1424125.0</v>
       </c>
       <c r="B527" t="s" s="1576">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C527" t="s" s="1575">
-        <v>1625</v>
+        <v>1626</v>
       </c>
       <c r="D527" t="s" s="1575">
-        <v>1626</v>
+        <v>1627</v>
       </c>
       <c r="E527" t="s" s="1575">
-        <v>290</v>
+        <v>278</v>
       </c>
       <c r="F527" t="n" s="1576">
-        <v>2024.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G527" t="n" s="1577">
-        <v>9.780702333408E12</v>
+        <v>9.781761181153E12</v>
       </c>
       <c r="H527" t="s" s="1576">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="I527" t="s" s="1575">
-        <v>1627</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="n" s="1579">
-        <v>1424125.0</v>
+        <v>1480161.0</v>
       </c>
       <c r="B528" t="s" s="1579">
         <v>13</v>
       </c>
       <c r="C528" t="s" s="1578">
-        <v>1628</v>
+        <v>1629</v>
       </c>
       <c r="D528" t="s" s="1578">
-        <v>1629</v>
+        <v>1630</v>
       </c>
       <c r="E528" t="s" s="1578">
-        <v>282</v>
+        <v>335</v>
       </c>
       <c r="F528" t="n" s="1579">
         <v>2026.0</v>
       </c>
       <c r="G528" t="n" s="1580">
-        <v>9.781761181153E12</v>
+        <v>9.781761182051E12</v>
       </c>
       <c r="H528" t="s" s="1579">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I528" t="s" s="1578">
-        <v>1630</v>
+        <v>1631</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="n" s="1582">
-        <v>1480161.0</v>
+        <v>1120944.0</v>
       </c>
       <c r="B529" t="s" s="1582">
         <v>13</v>
       </c>
       <c r="C529" t="s" s="1581">
-        <v>1631</v>
+        <v>1632</v>
       </c>
       <c r="D529" t="s" s="1581">
-        <v>1632</v>
+        <v>1633</v>
       </c>
       <c r="E529" t="s" s="1581">
-        <v>338</v>
+        <v>335</v>
       </c>
       <c r="F529" t="n" s="1582">
-        <v>2026.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G529" t="n" s="1583">
-        <v>9.781761182051E12</v>
+        <v>9.781761182044E12</v>
       </c>
       <c r="H529" t="s" s="1582">
         <v>17</v>
       </c>
       <c r="I529" t="s" s="1581">
-        <v>1633</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="n" s="1585">
-        <v>1120944.0</v>
+        <v>1514171.0</v>
       </c>
       <c r="B530" t="s" s="1585">
         <v>13</v>
       </c>
       <c r="C530" t="s" s="1584">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="D530" t="s" s="1584">
-        <v>1635</v>
+        <v>1636</v>
       </c>
       <c r="E530" t="s" s="1584">
-        <v>338</v>
+        <v>21</v>
       </c>
       <c r="F530" t="n" s="1585">
-        <v>2024.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G530" t="n" s="1586">
-        <v>9.781761182044E12</v>
+        <v>9.781760266622E12</v>
       </c>
       <c r="H530" t="s" s="1585">
         <v>17</v>
       </c>
       <c r="I530" t="s" s="1584">
-        <v>1636</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="n" s="1588">
-        <v>1514171.0</v>
+        <v>1401591.0</v>
       </c>
       <c r="B531" t="s" s="1588">
         <v>13</v>
       </c>
       <c r="C531" t="s" s="1587">
-        <v>1637</v>
+        <v>1638</v>
       </c>
       <c r="D531" t="s" s="1587">
-        <v>1638</v>
+        <v>1639</v>
       </c>
       <c r="E531" t="s" s="1587">
-        <v>21</v>
+        <v>140</v>
       </c>
       <c r="F531" t="n" s="1588">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G531" t="n" s="1589">
-        <v>9.781760266622E12</v>
+        <v>9.781526672605E12</v>
       </c>
       <c r="H531" t="s" s="1588">
         <v>17</v>
       </c>
       <c r="I531" t="s" s="1587">
-        <v>1639</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="n" s="1591">
-        <v>1401591.0</v>
+        <v>1401608.0</v>
       </c>
       <c r="B532" t="s" s="1591">
         <v>13</v>
       </c>
       <c r="C532" t="s" s="1590">
-        <v>1640</v>
+        <v>1641</v>
       </c>
       <c r="D532" t="s" s="1590">
-        <v>1641</v>
+        <v>1642</v>
       </c>
       <c r="E532" t="s" s="1590">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="F532" t="n" s="1591">
         <v>2025.0</v>
       </c>
       <c r="G532" t="n" s="1592">
-        <v>9.781526672605E12</v>
+        <v>9.781526674029E12</v>
       </c>
       <c r="H532" t="s" s="1591">
         <v>17</v>
       </c>
       <c r="I532" t="s" s="1590">
-        <v>1642</v>
+        <v>1643</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="n" s="1594">
-        <v>1401608.0</v>
+        <v>1447488.0</v>
       </c>
       <c r="B533" t="s" s="1594">
         <v>13</v>
       </c>
       <c r="C533" t="s" s="1593">
-        <v>1643</v>
+        <v>1644</v>
       </c>
       <c r="D533" t="s" s="1593">
-        <v>1644</v>
+        <v>1645</v>
       </c>
       <c r="E533" t="s" s="1593">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="F533" t="n" s="1594">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G533" t="n" s="1595">
-        <v>9.781526674029E12</v>
+        <v>9.781526688682E12</v>
       </c>
       <c r="H533" t="s" s="1594">
         <v>17</v>
       </c>
       <c r="I533" t="s" s="1593">
-        <v>1645</v>
+        <v>1646</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="n" s="1597">
-        <v>1447488.0</v>
+        <v>1447481.0</v>
       </c>
       <c r="B534" t="s" s="1597">
         <v>13</v>
       </c>
       <c r="C534" t="s" s="1596">
-        <v>1646</v>
+        <v>1647</v>
       </c>
       <c r="D534" t="s" s="1596">
-        <v>1647</v>
+        <v>1648</v>
       </c>
       <c r="E534" t="s" s="1596">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="F534" t="n" s="1597">
         <v>2026.0</v>
       </c>
       <c r="G534" t="n" s="1598">
-        <v>9.781526688682E12</v>
+        <v>9.781526685186E12</v>
       </c>
       <c r="H534" t="s" s="1597">
         <v>17</v>
       </c>
       <c r="I534" t="s" s="1596">
-        <v>1648</v>
+        <v>1649</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="n" s="1600">
-        <v>1447481.0</v>
+        <v>1401573.0</v>
       </c>
       <c r="B535" t="s" s="1600">
         <v>13</v>
       </c>
       <c r="C535" t="s" s="1599">
-        <v>1649</v>
+        <v>1650</v>
       </c>
       <c r="D535" t="s" s="1599">
-        <v>1650</v>
+        <v>1651</v>
       </c>
       <c r="E535" t="s" s="1599">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="F535" t="n" s="1600">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G535" t="n" s="1601">
-        <v>9.781526685186E12</v>
+        <v>9.781526674012E12</v>
       </c>
       <c r="H535" t="s" s="1600">
         <v>17</v>
       </c>
       <c r="I535" t="s" s="1599">
-        <v>1651</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="n" s="1603">
-        <v>1401573.0</v>
+        <v>1424081.0</v>
       </c>
       <c r="B536" t="s" s="1603">
         <v>13</v>
       </c>
       <c r="C536" t="s" s="1602">
-        <v>1652</v>
+        <v>1653</v>
       </c>
       <c r="D536" t="s" s="1602">
-        <v>1653</v>
+        <v>1654</v>
       </c>
       <c r="E536" t="s" s="1602">
-        <v>144</v>
+        <v>1655</v>
       </c>
       <c r="F536" t="n" s="1603">
         <v>2025.0</v>
       </c>
       <c r="G536" t="n" s="1604">
-        <v>9.781526674012E12</v>
+        <v>9.780008682804E12</v>
       </c>
       <c r="H536" t="s" s="1603">
         <v>17</v>
       </c>
       <c r="I536" t="s" s="1602">
-        <v>1654</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="n" s="1606">
-        <v>1424081.0</v>
+        <v>1556514.0</v>
       </c>
       <c r="B537" t="s" s="1606">
         <v>13</v>
       </c>
       <c r="C537" t="s" s="1605">
-        <v>1655</v>
+        <v>1657</v>
       </c>
       <c r="D537" t="s" s="1605">
-        <v>1656</v>
+        <v>1658</v>
       </c>
       <c r="E537" t="s" s="1605">
-        <v>1657</v>
+        <v>335</v>
       </c>
       <c r="F537" t="n" s="1606">
         <v>2025.0</v>
       </c>
       <c r="G537" t="n" s="1607">
-        <v>9.780008682804E12</v>
+        <v>9.781835870877E12</v>
       </c>
       <c r="H537" t="s" s="1606">
         <v>17</v>
       </c>
       <c r="I537" t="s" s="1605">
-        <v>1658</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="n" s="1609">
-        <v>1556514.0</v>
+        <v>1425877.0</v>
       </c>
       <c r="B538" t="s" s="1609">
         <v>13</v>
       </c>
       <c r="C538" t="s" s="1608">
-        <v>1659</v>
+        <v>1660</v>
       </c>
       <c r="D538" t="s" s="1608">
-        <v>1660</v>
+        <v>1661</v>
       </c>
       <c r="E538" t="s" s="1608">
-        <v>338</v>
+        <v>96</v>
       </c>
       <c r="F538" t="n" s="1609">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G538" t="n" s="1610">
-        <v>9.781835870877E12</v>
+        <v>9.781761112768E12</v>
       </c>
       <c r="H538" t="s" s="1609">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I538" t="s" s="1608">
-        <v>1661</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="n" s="1612">
-        <v>1425877.0</v>
+        <v>1494849.0</v>
       </c>
       <c r="B539" t="s" s="1612">
         <v>13</v>
       </c>
       <c r="C539" t="s" s="1611">
-        <v>1662</v>
+        <v>1663</v>
       </c>
       <c r="D539" t="s" s="1611">
-        <v>1663</v>
+        <v>1664</v>
       </c>
       <c r="E539" t="s" s="1611">
-        <v>100</v>
+        <v>709</v>
       </c>
       <c r="F539" t="n" s="1612">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G539" t="n" s="1613">
-        <v>9.781761112768E12</v>
+        <v>9.781742036915E12</v>
       </c>
       <c r="H539" t="s" s="1612">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I539" t="s" s="1611">
-        <v>1664</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="n" s="1615">
-        <v>1494849.0</v>
+        <v>1424119.0</v>
       </c>
       <c r="B540" t="s" s="1615">
         <v>13</v>
       </c>
       <c r="C540" t="s" s="1614">
-        <v>1665</v>
+        <v>1666</v>
       </c>
       <c r="D540" t="s" s="1614">
-        <v>1666</v>
+        <v>909</v>
       </c>
       <c r="E540" t="s" s="1614">
-        <v>711</v>
+        <v>21</v>
       </c>
       <c r="F540" t="n" s="1615">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G540" t="n" s="1616">
-        <v>9.781742036915E12</v>
+        <v>9.781760266028E12</v>
       </c>
       <c r="H540" t="s" s="1615">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I540" t="s" s="1614">
         <v>1667</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="n" s="1618">
-        <v>1424119.0</v>
+        <v>919357.0</v>
       </c>
       <c r="B541" t="s" s="1618">
         <v>13</v>
       </c>
       <c r="C541" t="s" s="1617">
         <v>1668</v>
       </c>
       <c r="D541" t="s" s="1617">
-        <v>911</v>
+        <v>1669</v>
       </c>
       <c r="E541" t="s" s="1617">
-        <v>21</v>
+        <v>1059</v>
       </c>
       <c r="F541" t="n" s="1618">
-        <v>2026.0</v>
+        <v>2020.0</v>
       </c>
       <c r="G541" t="n" s="1619">
-        <v>9.781760266028E12</v>
+        <v>9.780062889829E12</v>
       </c>
       <c r="H541" t="s" s="1618">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I541" t="s" s="1617">
-        <v>1669</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="n" s="1621">
-        <v>919357.0</v>
+        <v>1446731.0</v>
       </c>
       <c r="B542" t="s" s="1621">
         <v>13</v>
       </c>
       <c r="C542" t="s" s="1620">
-        <v>1670</v>
+        <v>1671</v>
       </c>
       <c r="D542" t="s" s="1620">
-        <v>1671</v>
+        <v>1672</v>
       </c>
       <c r="E542" t="s" s="1620">
-        <v>1061</v>
+        <v>282</v>
       </c>
       <c r="F542" t="n" s="1621">
-        <v>2020.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G542" t="n" s="1622">
-        <v>9.780062889829E12</v>
+        <v>9.780063240155E12</v>
       </c>
       <c r="H542" t="s" s="1621">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="I542" t="s" s="1620">
-        <v>1672</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="n" s="1624">
-        <v>1446731.0</v>
+        <v>1433867.0</v>
       </c>
       <c r="B543" t="s" s="1624">
         <v>13</v>
       </c>
       <c r="C543" t="s" s="1623">
-        <v>1673</v>
+        <v>1674</v>
       </c>
       <c r="D543" t="s" s="1623">
-        <v>1674</v>
+        <v>1675</v>
       </c>
       <c r="E543" t="s" s="1623">
-        <v>286</v>
+        <v>282</v>
       </c>
       <c r="F543" t="n" s="1624">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G543" t="n" s="1625">
-        <v>9.780063240155E12</v>
+        <v>9.781460766965E12</v>
       </c>
       <c r="H543" t="s" s="1624">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I543" t="s" s="1623">
-        <v>1675</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="n" s="1627">
-        <v>1433867.0</v>
+        <v>1423943.0</v>
       </c>
       <c r="B544" t="s" s="1627">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C544" t="s" s="1626">
-        <v>1676</v>
+        <v>1677</v>
       </c>
       <c r="D544" t="s" s="1626">
-        <v>1677</v>
+        <v>1678</v>
       </c>
       <c r="E544" t="s" s="1626">
-        <v>286</v>
+        <v>458</v>
       </c>
       <c r="F544" t="n" s="1627">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G544" t="n" s="1628">
-        <v>9.781460766965E12</v>
+        <v>9.780008609115E12</v>
       </c>
       <c r="H544" t="s" s="1627">
-        <v>55</v>
+        <v>83</v>
       </c>
       <c r="I544" t="s" s="1626">
-        <v>1678</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="n" s="1630">
-        <v>1423943.0</v>
+        <v>1409487.0</v>
       </c>
       <c r="B545" t="s" s="1630">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C545" t="s" s="1629">
-        <v>1679</v>
+        <v>1680</v>
       </c>
       <c r="D545" t="s" s="1629">
-        <v>1680</v>
+        <v>912</v>
       </c>
       <c r="E545" t="s" s="1629">
-        <v>460</v>
+        <v>124</v>
       </c>
       <c r="F545" t="n" s="1630">
         <v>2025.0</v>
       </c>
       <c r="G545" t="n" s="1631">
-        <v>9.780008609115E12</v>
+        <v>9.781760658649E12</v>
       </c>
       <c r="H545" t="s" s="1630">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="I545" t="s" s="1629">
         <v>1681</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="n" s="1633">
-        <v>1409487.0</v>
+        <v>1424080.0</v>
       </c>
       <c r="B546" t="s" s="1633">
         <v>13</v>
       </c>
       <c r="C546" t="s" s="1632">
         <v>1682</v>
       </c>
       <c r="D546" t="s" s="1632">
-        <v>914</v>
+        <v>1683</v>
       </c>
       <c r="E546" t="s" s="1632">
-        <v>128</v>
+        <v>1143</v>
       </c>
       <c r="F546" t="n" s="1633">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G546" t="n" s="1634">
-        <v>9.781760658649E12</v>
+        <v>9.781445189994E12</v>
       </c>
       <c r="H546" t="s" s="1633">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I546" t="s" s="1632">
-        <v>1683</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="n" s="1636">
-        <v>1424080.0</v>
+        <v>1316525.0</v>
       </c>
       <c r="B547" t="s" s="1636">
         <v>13</v>
       </c>
       <c r="C547" t="s" s="1635">
-        <v>1684</v>
+        <v>1685</v>
       </c>
       <c r="D547" t="s" s="1635">
-        <v>1685</v>
+        <v>1686</v>
       </c>
       <c r="E547" t="s" s="1635">
-        <v>1145</v>
+        <v>192</v>
       </c>
       <c r="F547" t="n" s="1636">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G547" t="n" s="1637">
-        <v>9.781445189994E12</v>
+        <v>9.781760803032E12</v>
       </c>
       <c r="H547" t="s" s="1636">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="I547" t="s" s="1635">
-        <v>1686</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="n" s="1639">
-        <v>1316525.0</v>
+        <v>1424088.0</v>
       </c>
       <c r="B548" t="s" s="1639">
         <v>13</v>
       </c>
       <c r="C548" t="s" s="1638">
-        <v>1687</v>
+        <v>1688</v>
       </c>
       <c r="D548" t="s" s="1638">
-        <v>1688</v>
+        <v>1689</v>
       </c>
       <c r="E548" t="s" s="1638">
-        <v>196</v>
+        <v>21</v>
       </c>
       <c r="F548" t="n" s="1639">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G548" t="n" s="1640">
-        <v>9.781760803032E12</v>
+        <v>9.781761648403E12</v>
       </c>
       <c r="H548" t="s" s="1639">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I548" t="s" s="1638">
-        <v>1689</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="n" s="1642">
-        <v>1424088.0</v>
+        <v>1324166.0</v>
       </c>
       <c r="B549" t="s" s="1642">
         <v>13</v>
       </c>
       <c r="C549" t="s" s="1641">
-        <v>1690</v>
+        <v>1691</v>
       </c>
       <c r="D549" t="s" s="1641">
-        <v>1691</v>
+        <v>1692</v>
       </c>
       <c r="E549" t="s" s="1641">
-        <v>21</v>
+        <v>396</v>
       </c>
       <c r="F549" t="n" s="1642">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G549" t="n" s="1643">
-        <v>9.781761648403E12</v>
+        <v>9.781760763138E12</v>
       </c>
       <c r="H549" t="s" s="1642">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I549" t="s" s="1641">
-        <v>1692</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="n" s="1645">
-        <v>1324166.0</v>
+        <v>1539520.0</v>
       </c>
       <c r="B550" t="s" s="1645">
         <v>13</v>
       </c>
       <c r="C550" t="s" s="1644">
-        <v>1693</v>
+        <v>1694</v>
       </c>
       <c r="D550" t="s" s="1644">
-        <v>1694</v>
+        <v>1695</v>
       </c>
       <c r="E550" t="s" s="1644">
-        <v>399</v>
+        <v>124</v>
       </c>
       <c r="F550" t="n" s="1645">
-        <v>2025.0</v>
+        <v>2021.0</v>
       </c>
       <c r="G550" t="n" s="1646">
-        <v>9.781760763138E12</v>
+        <v>9.78140636743E12</v>
       </c>
       <c r="H550" t="s" s="1645">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I550" t="s" s="1644">
-        <v>1695</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="n" s="1648">
-        <v>1539520.0</v>
+        <v>1424089.0</v>
       </c>
       <c r="B551" t="s" s="1648">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C551" t="s" s="1647">
-        <v>1696</v>
+        <v>1697</v>
       </c>
       <c r="D551" t="s" s="1647">
-        <v>1697</v>
+        <v>1698</v>
       </c>
       <c r="E551" t="s" s="1647">
-        <v>128</v>
+        <v>820</v>
       </c>
       <c r="F551" t="n" s="1648">
-        <v>2021.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G551" t="n" s="1649">
-        <v>9.78140636743E12</v>
+        <v>9.780008688745E12</v>
       </c>
       <c r="H551" t="s" s="1648">
-        <v>55</v>
+        <v>83</v>
       </c>
       <c r="I551" t="s" s="1647">
-        <v>1698</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="n" s="1651">
-        <v>1424089.0</v>
+        <v>1218503.0</v>
       </c>
       <c r="B552" t="s" s="1651">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C552" t="s" s="1650">
-        <v>1699</v>
+        <v>1700</v>
       </c>
       <c r="D552" t="s" s="1650">
-        <v>1700</v>
+        <v>1701</v>
       </c>
       <c r="E552" t="s" s="1650">
-        <v>822</v>
+        <v>120</v>
       </c>
       <c r="F552" t="n" s="1651">
-        <v>2026.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G552" t="n" s="1652">
-        <v>9.780008688745E12</v>
+        <v>9.781760994204E12</v>
       </c>
       <c r="H552" t="s" s="1651">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="I552" t="s" s="1650">
-        <v>1701</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="n" s="1654">
-        <v>1218503.0</v>
+        <v>1356329.0</v>
       </c>
       <c r="B553" t="s" s="1654">
         <v>13</v>
       </c>
       <c r="C553" t="s" s="1653">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="D553" t="s" s="1653">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="E553" t="s" s="1653">
-        <v>124</v>
+        <v>557</v>
       </c>
       <c r="F553" t="n" s="1654">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G553" t="n" s="1655">
-        <v>9.781760994204E12</v>
+        <v>9.781760655679E12</v>
       </c>
       <c r="H553" t="s" s="1654">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="I553" t="s" s="1653">
-        <v>1704</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="n" s="1657">
-        <v>1356329.0</v>
+        <v>1424130.0</v>
       </c>
       <c r="B554" t="s" s="1657">
         <v>13</v>
       </c>
       <c r="C554" t="s" s="1656">
-        <v>1705</v>
+        <v>1706</v>
       </c>
       <c r="D554" t="s" s="1656">
-        <v>1706</v>
+        <v>1707</v>
       </c>
       <c r="E554" t="s" s="1656">
-        <v>559</v>
+        <v>1708</v>
       </c>
       <c r="F554" t="n" s="1657">
         <v>2025.0</v>
       </c>
       <c r="G554" t="n" s="1658">
-        <v>9.781760655679E12</v>
+        <v>9.780735845909E12</v>
       </c>
       <c r="H554" t="s" s="1657">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I554" t="s" s="1656">
-        <v>1707</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="n" s="1660">
-        <v>1424130.0</v>
+        <v>1522367.0</v>
       </c>
       <c r="B555" t="s" s="1660">
         <v>13</v>
       </c>
       <c r="C555" t="s" s="1659">
-        <v>1708</v>
+        <v>1710</v>
       </c>
       <c r="D555" t="s" s="1659">
-        <v>1709</v>
+        <v>1711</v>
       </c>
       <c r="E555" t="s" s="1659">
-        <v>1710</v>
+        <v>161</v>
       </c>
       <c r="F555" t="n" s="1660">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G555" t="n" s="1661">
-        <v>9.780735845909E12</v>
+        <v>9.781761349812E12</v>
       </c>
       <c r="H555" t="s" s="1660">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I555" t="s" s="1659">
-        <v>1711</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="n" s="1663">
-        <v>1522367.0</v>
+        <v>1334027.0</v>
       </c>
       <c r="B556" t="s" s="1663">
         <v>13</v>
       </c>
       <c r="C556" t="s" s="1662">
-        <v>1712</v>
+        <v>1713</v>
       </c>
       <c r="D556" t="s" s="1662">
-        <v>1713</v>
+        <v>1714</v>
       </c>
       <c r="E556" t="s" s="1662">
-        <v>165</v>
+        <v>21</v>
       </c>
       <c r="F556" t="n" s="1663">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G556" t="n" s="1664">
-        <v>9.781761349812E12</v>
+        <v>9.781760261146E12</v>
       </c>
       <c r="H556" t="s" s="1663">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I556" t="s" s="1662">
-        <v>1714</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="n" s="1666">
-        <v>1334027.0</v>
+        <v>1159940.0</v>
       </c>
       <c r="B557" t="s" s="1666">
         <v>13</v>
       </c>
       <c r="C557" t="s" s="1665">
-        <v>1715</v>
+        <v>1716</v>
       </c>
       <c r="D557" t="s" s="1665">
-        <v>1716</v>
+        <v>1717</v>
       </c>
       <c r="E557" t="s" s="1665">
-        <v>21</v>
+        <v>218</v>
       </c>
       <c r="F557" t="n" s="1666">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G557" t="n" s="1667">
-        <v>9.781760261146E12</v>
+        <v>9.781922930378E12</v>
       </c>
       <c r="H557" t="s" s="1666">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I557" t="s" s="1665">
-        <v>1717</v>
+        <v>1718</v>
       </c>
     </row>
     <row r="558">
-      <c r="A558" t="n" s="1669">
-        <v>1159940.0</v>
+      <c r="A558" t="s" s="1669">
+        <v>13</v>
       </c>
       <c r="B558" t="s" s="1669">
         <v>13</v>
       </c>
       <c r="C558" t="s" s="1668">
-        <v>1718</v>
+        <v>1719</v>
       </c>
       <c r="D558" t="s" s="1668">
-        <v>1719</v>
+        <v>1530</v>
       </c>
       <c r="E558" t="s" s="1668">
-        <v>222</v>
-[...1 lines deleted...]
-      <c r="F558" t="n" s="1669">
+        <v>13</v>
+      </c>
+      <c r="F558" t="s" s="1669">
+        <v>13</v>
+      </c>
+      <c r="G558" t="s" s="1670">
+        <v>13</v>
+      </c>
+      <c r="H558" t="s" s="1669">
+        <v>50</v>
+      </c>
+      <c r="I558" t="s" s="1668">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="559">
+      <c r="A559" t="n" s="1672">
+        <v>1058404.0</v>
+      </c>
+      <c r="B559" t="s" s="1672">
+        <v>13</v>
+      </c>
+      <c r="C559" t="s" s="1671">
+        <v>1720</v>
+      </c>
+      <c r="D559" t="s" s="1671">
+        <v>1721</v>
+      </c>
+      <c r="E559" t="s" s="1671">
+        <v>508</v>
+      </c>
+      <c r="F559" t="n" s="1672">
         <v>2024.0</v>
       </c>
-      <c r="G558" t="n" s="1670">
-[...29 lines deleted...]
-        <v>13</v>
+      <c r="G559" t="n" s="1673">
+        <v>9.780241606247E12</v>
       </c>
       <c r="H559" t="s" s="1672">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I559" t="s" s="1671">
-        <v>216</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="n" s="1675">
-        <v>1058404.0</v>
+        <v>1304092.0</v>
       </c>
       <c r="B560" t="s" s="1675">
         <v>13</v>
       </c>
       <c r="C560" t="s" s="1674">
-        <v>1722</v>
+        <v>1723</v>
       </c>
       <c r="D560" t="s" s="1674">
-        <v>1723</v>
+        <v>1724</v>
       </c>
       <c r="E560" t="s" s="1674">
-        <v>510</v>
+        <v>366</v>
       </c>
       <c r="F560" t="n" s="1675">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G560" t="n" s="1676">
-        <v>9.780241606247E12</v>
+        <v>9.781839949494E12</v>
       </c>
       <c r="H560" t="s" s="1675">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I560" t="s" s="1674">
-        <v>1724</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="n" s="1678">
-        <v>1304092.0</v>
+        <v>1337892.0</v>
       </c>
       <c r="B561" t="s" s="1678">
         <v>13</v>
       </c>
       <c r="C561" t="s" s="1677">
-        <v>1725</v>
+        <v>1726</v>
       </c>
       <c r="D561" t="s" s="1677">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E561" t="s" s="1677">
-        <v>369</v>
+        <v>21</v>
       </c>
       <c r="F561" t="n" s="1678">
         <v>2025.0</v>
       </c>
       <c r="G561" t="n" s="1679">
-        <v>9.781839949494E12</v>
+        <v>9.78176172112E12</v>
       </c>
       <c r="H561" t="s" s="1678">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I561" t="s" s="1677">
-        <v>1727</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="n" s="1681">
-        <v>1337892.0</v>
+        <v>1424127.0</v>
       </c>
       <c r="B562" t="s" s="1681">
         <v>13</v>
       </c>
       <c r="C562" t="s" s="1680">
-        <v>1728</v>
+        <v>1729</v>
       </c>
       <c r="D562" t="s" s="1680">
-        <v>1729</v>
+        <v>1730</v>
       </c>
       <c r="E562" t="s" s="1680">
-        <v>21</v>
+        <v>335</v>
       </c>
       <c r="F562" t="n" s="1681">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G562" t="n" s="1682">
-        <v>9.78176172112E12</v>
+        <v>9.781761182556E12</v>
       </c>
       <c r="H562" t="s" s="1681">
         <v>30</v>
       </c>
       <c r="I562" t="s" s="1680">
-        <v>1730</v>
+        <v>1731</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="n" s="1684">
-        <v>1424127.0</v>
+        <v>1495124.0</v>
       </c>
       <c r="B563" t="s" s="1684">
         <v>13</v>
       </c>
       <c r="C563" t="s" s="1683">
-        <v>1731</v>
+        <v>1732</v>
       </c>
       <c r="D563" t="s" s="1683">
-        <v>1732</v>
+        <v>1733</v>
       </c>
       <c r="E563" t="s" s="1683">
-        <v>338</v>
+        <v>1734</v>
       </c>
       <c r="F563" t="n" s="1684">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G563" t="n" s="1685">
-        <v>9.781761182556E12</v>
+        <v>9.780593899311E12</v>
       </c>
       <c r="H563" t="s" s="1684">
         <v>30</v>
       </c>
       <c r="I563" t="s" s="1683">
-        <v>1733</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="n" s="1687">
-        <v>1495124.0</v>
+        <v>1423836.0</v>
       </c>
       <c r="B564" t="s" s="1687">
         <v>13</v>
       </c>
       <c r="C564" t="s" s="1686">
-        <v>1734</v>
+        <v>1736</v>
       </c>
       <c r="D564" t="s" s="1686">
-        <v>1735</v>
+        <v>1737</v>
       </c>
       <c r="E564" t="s" s="1686">
-        <v>1736</v>
+        <v>274</v>
       </c>
       <c r="F564" t="n" s="1687">
         <v>2025.0</v>
       </c>
       <c r="G564" t="n" s="1688">
-        <v>9.780593899311E12</v>
+        <v>9.780008680725E12</v>
       </c>
       <c r="H564" t="s" s="1687">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I564" t="s" s="1686">
-        <v>1737</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="n" s="1690">
-        <v>1423836.0</v>
+        <v>1477088.0</v>
       </c>
       <c r="B565" t="s" s="1690">
         <v>13</v>
       </c>
       <c r="C565" t="s" s="1689">
-        <v>1738</v>
+        <v>1739</v>
       </c>
       <c r="D565" t="s" s="1689">
-        <v>1739</v>
+        <v>1740</v>
       </c>
       <c r="E565" t="s" s="1689">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="F565" t="n" s="1690">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G565" t="n" s="1691">
-        <v>9.780008680725E12</v>
+        <v>9.780008680732E12</v>
       </c>
       <c r="H565" t="s" s="1690">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I565" t="s" s="1689">
-        <v>1740</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="n" s="1693">
-        <v>1477088.0</v>
+        <v>1220580.0</v>
       </c>
       <c r="B566" t="s" s="1693">
         <v>13</v>
       </c>
       <c r="C566" t="s" s="1692">
-        <v>1741</v>
+        <v>1742</v>
       </c>
       <c r="D566" t="s" s="1692">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="E566" t="s" s="1692">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="F566" t="n" s="1693">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G566" t="n" s="1694">
-        <v>9.780008680732E12</v>
+        <v>9.780008694982E12</v>
       </c>
       <c r="H566" t="s" s="1693">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I566" t="s" s="1692">
-        <v>1743</v>
+        <v>1744</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="n" s="1696">
-        <v>1220580.0</v>
+        <v>1310427.0</v>
       </c>
       <c r="B567" t="s" s="1696">
         <v>13</v>
       </c>
       <c r="C567" t="s" s="1695">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="D567" t="s" s="1695">
-        <v>1745</v>
+        <v>1746</v>
       </c>
       <c r="E567" t="s" s="1695">
-        <v>286</v>
+        <v>298</v>
       </c>
       <c r="F567" t="n" s="1696">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G567" t="n" s="1697">
-        <v>9.780008694982E12</v>
+        <v>9.781922804815E12</v>
       </c>
       <c r="H567" t="s" s="1696">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I567" t="s" s="1695">
-        <v>1746</v>
+        <v>1747</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="n" s="1699">
-        <v>1310427.0</v>
+        <v>1268022.0</v>
       </c>
       <c r="B568" t="s" s="1699">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C568" t="s" s="1698">
-        <v>1747</v>
+        <v>1748</v>
       </c>
       <c r="D568" t="s" s="1698">
-        <v>1748</v>
+        <v>1749</v>
       </c>
       <c r="E568" t="s" s="1698">
-        <v>302</v>
+        <v>1074</v>
       </c>
       <c r="F568" t="n" s="1699">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G568" t="n" s="1700">
-        <v>9.781922804815E12</v>
+        <v>9.780008762247E12</v>
       </c>
       <c r="H568" t="s" s="1699">
-        <v>55</v>
+        <v>83</v>
       </c>
       <c r="I568" t="s" s="1698">
-        <v>1749</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="n" s="1702">
-        <v>1268022.0</v>
+        <v>1209706.0</v>
       </c>
       <c r="B569" t="s" s="1702">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C569" t="s" s="1701">
-        <v>1750</v>
+        <v>1751</v>
       </c>
       <c r="D569" t="s" s="1701">
-        <v>1751</v>
+        <v>1752</v>
       </c>
       <c r="E569" t="s" s="1701">
-        <v>1076</v>
+        <v>96</v>
       </c>
       <c r="F569" t="n" s="1702">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G569" t="n" s="1703">
-        <v>9.780008762247E12</v>
+        <v>9.781761111525E12</v>
       </c>
       <c r="H569" t="s" s="1702">
         <v>50</v>
       </c>
       <c r="I569" t="s" s="1701">
-        <v>1752</v>
+        <v>1753</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="n" s="1705">
-        <v>1209706.0</v>
+        <v>1019768.0</v>
       </c>
       <c r="B570" t="s" s="1705">
         <v>13</v>
       </c>
       <c r="C570" t="s" s="1704">
-        <v>1753</v>
+        <v>1754</v>
       </c>
       <c r="D570" t="s" s="1704">
-        <v>1754</v>
+        <v>1752</v>
       </c>
       <c r="E570" t="s" s="1704">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="F570" t="n" s="1705">
-        <v>2024.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G570" t="n" s="1706">
-        <v>9.781761111525E12</v>
+        <v>9.78176111128E12</v>
       </c>
       <c r="H570" t="s" s="1705">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I570" t="s" s="1704">
         <v>1755</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="n" s="1708">
-        <v>1019768.0</v>
+        <v>1414402.0</v>
       </c>
       <c r="B571" t="s" s="1708">
         <v>13</v>
       </c>
       <c r="C571" t="s" s="1707">
         <v>1756</v>
       </c>
       <c r="D571" t="s" s="1707">
-        <v>1754</v>
+        <v>1757</v>
       </c>
       <c r="E571" t="s" s="1707">
-        <v>100</v>
+        <v>298</v>
       </c>
       <c r="F571" t="n" s="1708">
-        <v>2023.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G571" t="n" s="1709">
-        <v>9.78176111128E12</v>
+        <v>9.781923345089E12</v>
       </c>
       <c r="H571" t="s" s="1708">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I571" t="s" s="1707">
-        <v>1757</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="n" s="1711">
-        <v>1414402.0</v>
+        <v>1423970.0</v>
       </c>
       <c r="B572" t="s" s="1711">
         <v>13</v>
       </c>
       <c r="C572" t="s" s="1710">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="D572" t="s" s="1710">
-        <v>1759</v>
+        <v>1760</v>
       </c>
       <c r="E572" t="s" s="1710">
-        <v>302</v>
+        <v>335</v>
       </c>
       <c r="F572" t="n" s="1711">
         <v>2025.0</v>
       </c>
       <c r="G572" t="n" s="1712">
-        <v>9.781923345089E12</v>
+        <v>9.781760877064E12</v>
       </c>
       <c r="H572" t="s" s="1711">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I572" t="s" s="1710">
-        <v>1760</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="n" s="1714">
-        <v>1423970.0</v>
+        <v>1453972.0</v>
       </c>
       <c r="B573" t="s" s="1714">
         <v>13</v>
       </c>
       <c r="C573" t="s" s="1713">
-        <v>1761</v>
+        <v>1762</v>
       </c>
       <c r="D573" t="s" s="1713">
-        <v>1762</v>
+        <v>1763</v>
       </c>
       <c r="E573" t="s" s="1713">
-        <v>338</v>
+        <v>709</v>
       </c>
       <c r="F573" t="n" s="1714">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G573" t="n" s="1715">
-        <v>9.781760877064E12</v>
+        <v>9.78174203711E12</v>
       </c>
       <c r="H573" t="s" s="1714">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I573" t="s" s="1713">
-        <v>1763</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="n" s="1717">
-        <v>1453972.0</v>
+        <v>1424128.0</v>
       </c>
       <c r="B574" t="s" s="1717">
         <v>13</v>
       </c>
       <c r="C574" t="s" s="1716">
-        <v>1764</v>
+        <v>1765</v>
       </c>
       <c r="D574" t="s" s="1716">
-        <v>1765</v>
+        <v>1766</v>
       </c>
       <c r="E574" t="s" s="1716">
-        <v>711</v>
+        <v>154</v>
       </c>
       <c r="F574" t="n" s="1717">
         <v>2026.0</v>
       </c>
       <c r="G574" t="n" s="1718">
-        <v>9.78174203711E12</v>
+        <v>9.781922864017E12</v>
       </c>
       <c r="H574" t="s" s="1717">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="I574" t="s" s="1716">
-        <v>1766</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="n" s="1720">
-        <v>1424128.0</v>
+        <v>1423785.0</v>
       </c>
       <c r="B575" t="s" s="1720">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C575" t="s" s="1719">
-        <v>1767</v>
+        <v>1768</v>
       </c>
       <c r="D575" t="s" s="1719">
-        <v>1768</v>
+        <v>1201</v>
       </c>
       <c r="E575" t="s" s="1719">
-        <v>158</v>
+        <v>747</v>
       </c>
       <c r="F575" t="n" s="1720">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G575" t="n" s="1721">
-        <v>9.781922864017E12</v>
+        <v>9.78024176307E12</v>
       </c>
       <c r="H575" t="s" s="1720">
-        <v>30</v>
+        <v>83</v>
       </c>
       <c r="I575" t="s" s="1719">
         <v>1769</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="n" s="1723">
-        <v>1423785.0</v>
+        <v>1451699.0</v>
       </c>
       <c r="B576" t="s" s="1723">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C576" t="s" s="1722">
         <v>1770</v>
       </c>
       <c r="D576" t="s" s="1722">
-        <v>1203</v>
+        <v>15</v>
       </c>
       <c r="E576" t="s" s="1722">
-        <v>749</v>
+        <v>16</v>
       </c>
       <c r="F576" t="n" s="1723">
         <v>2025.0</v>
       </c>
       <c r="G576" t="n" s="1724">
-        <v>9.78024176307E12</v>
+        <v>9.781761214561E12</v>
       </c>
       <c r="H576" t="s" s="1723">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="I576" t="s" s="1722">
         <v>1771</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="n" s="1726">
-        <v>1451699.0</v>
+        <v>1209952.0</v>
       </c>
       <c r="B577" t="s" s="1726">
         <v>13</v>
       </c>
       <c r="C577" t="s" s="1725">
         <v>1772</v>
       </c>
       <c r="D577" t="s" s="1725">
-        <v>15</v>
+        <v>1773</v>
       </c>
       <c r="E577" t="s" s="1725">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="F577" t="n" s="1726">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G577" t="n" s="1727">
-        <v>9.781761214561E12</v>
+        <v>9.781775438397E12</v>
       </c>
       <c r="H577" t="s" s="1726">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I577" t="s" s="1725">
-        <v>1773</v>
+        <v>1774</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="n" s="1729">
-        <v>1209952.0</v>
+        <v>1482209.0</v>
       </c>
       <c r="B578" t="s" s="1729">
         <v>13</v>
       </c>
       <c r="C578" t="s" s="1728">
-        <v>1774</v>
+        <v>1775</v>
       </c>
       <c r="D578" t="s" s="1728">
-        <v>1775</v>
+        <v>1776</v>
       </c>
       <c r="E578" t="s" s="1728">
-        <v>21</v>
+        <v>1777</v>
       </c>
       <c r="F578" t="n" s="1729">
-        <v>2024.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G578" t="n" s="1730">
-        <v>9.781775438397E12</v>
+        <v>9.781923306554E12</v>
       </c>
       <c r="H578" t="s" s="1729">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I578" t="s" s="1728">
-        <v>1776</v>
+        <v>1778</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="n" s="1732">
-        <v>1482209.0</v>
+        <v>1423930.0</v>
       </c>
       <c r="B579" t="s" s="1732">
         <v>13</v>
       </c>
       <c r="C579" t="s" s="1731">
-        <v>1777</v>
+        <v>1779</v>
       </c>
       <c r="D579" t="s" s="1731">
-        <v>1778</v>
+        <v>778</v>
       </c>
       <c r="E579" t="s" s="1731">
-        <v>1779</v>
+        <v>652</v>
       </c>
       <c r="F579" t="n" s="1732">
-        <v>2026.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G579" t="n" s="1733">
-        <v>9.781923306554E12</v>
+        <v>9.780645378894E12</v>
       </c>
       <c r="H579" t="s" s="1732">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="I579" t="s" s="1731">
         <v>1780</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="n" s="1735">
-        <v>1423930.0</v>
+        <v>1337938.0</v>
       </c>
       <c r="B580" t="s" s="1735">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C580" t="s" s="1734">
         <v>1781</v>
       </c>
       <c r="D580" t="s" s="1734">
-        <v>780</v>
+        <v>1782</v>
       </c>
       <c r="E580" t="s" s="1734">
-        <v>654</v>
+        <v>349</v>
       </c>
       <c r="F580" t="n" s="1735">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G580" t="n" s="1736">
-        <v>9.780645378894E12</v>
+        <v>9.781761563775E12</v>
       </c>
       <c r="H580" t="s" s="1735">
-        <v>55</v>
+        <v>83</v>
       </c>
       <c r="I580" t="s" s="1734">
-        <v>1782</v>
+        <v>1783</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="n" s="1738">
-        <v>1337938.0</v>
+        <v>1484255.0</v>
       </c>
       <c r="B581" t="s" s="1738">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C581" t="s" s="1737">
-        <v>1783</v>
+        <v>1784</v>
       </c>
       <c r="D581" t="s" s="1737">
-        <v>1784</v>
+        <v>270</v>
       </c>
       <c r="E581" t="s" s="1737">
-        <v>352</v>
+        <v>21</v>
       </c>
       <c r="F581" t="n" s="1738">
         <v>2025.0</v>
       </c>
       <c r="G581" t="n" s="1739">
-        <v>9.781761563775E12</v>
+        <v>9.781761203473E12</v>
       </c>
       <c r="H581" t="s" s="1738">
         <v>50</v>
       </c>
       <c r="I581" t="s" s="1737">
         <v>1785</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="n" s="1741">
-        <v>1484255.0</v>
+        <v>1446612.0</v>
       </c>
       <c r="B582" t="s" s="1741">
         <v>13</v>
       </c>
       <c r="C582" t="s" s="1740">
         <v>1786</v>
       </c>
       <c r="D582" t="s" s="1740">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="E582" t="s" s="1740">
         <v>21</v>
       </c>
       <c r="F582" t="n" s="1741">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G582" t="n" s="1742">
-        <v>9.781761203473E12</v>
+        <v>9.78176120348E12</v>
       </c>
       <c r="H582" t="s" s="1741">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I582" t="s" s="1740">
         <v>1787</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="n" s="1744">
-        <v>1446612.0</v>
+        <v>1209853.0</v>
       </c>
       <c r="B583" t="s" s="1744">
         <v>13</v>
       </c>
       <c r="C583" t="s" s="1743">
         <v>1788</v>
       </c>
       <c r="D583" t="s" s="1743">
-        <v>274</v>
+        <v>1789</v>
       </c>
       <c r="E583" t="s" s="1743">
-        <v>21</v>
+        <v>1074</v>
       </c>
       <c r="F583" t="n" s="1744">
-        <v>2026.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G583" t="n" s="1745">
-        <v>9.78176120348E12</v>
+        <v>9.780008653781E12</v>
       </c>
       <c r="H583" t="s" s="1744">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="I583" t="s" s="1743">
-        <v>1789</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="n" s="1747">
-        <v>1209853.0</v>
+        <v>998778.0</v>
       </c>
       <c r="B584" t="s" s="1747">
         <v>13</v>
       </c>
       <c r="C584" t="s" s="1746">
-        <v>1790</v>
+        <v>1791</v>
       </c>
       <c r="D584" t="s" s="1746">
-        <v>1791</v>
+        <v>1792</v>
       </c>
       <c r="E584" t="s" s="1746">
-        <v>1076</v>
+        <v>21</v>
       </c>
       <c r="F584" t="n" s="1747">
-        <v>2024.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G584" t="n" s="1748">
-        <v>9.780008653781E12</v>
+        <v>9.781761297311E12</v>
       </c>
       <c r="H584" t="s" s="1747">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="I584" t="s" s="1746">
-        <v>1792</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="n" s="1750">
-        <v>998778.0</v>
+        <v>1424126.0</v>
       </c>
       <c r="B585" t="s" s="1750">
         <v>13</v>
       </c>
       <c r="C585" t="s" s="1749">
-        <v>1793</v>
+        <v>1794</v>
       </c>
       <c r="D585" t="s" s="1749">
-        <v>1794</v>
+        <v>1795</v>
       </c>
       <c r="E585" t="s" s="1749">
-        <v>21</v>
+        <v>335</v>
       </c>
       <c r="F585" t="n" s="1750">
-        <v>2023.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G585" t="n" s="1751">
-        <v>9.781761297311E12</v>
+        <v>9.781761182013E12</v>
       </c>
       <c r="H585" t="s" s="1750">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I585" t="s" s="1749">
-        <v>1795</v>
+        <v>1796</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="n" s="1753">
-        <v>1424126.0</v>
+        <v>1424039.0</v>
       </c>
       <c r="B586" t="s" s="1753">
         <v>13</v>
       </c>
       <c r="C586" t="s" s="1752">
-        <v>1796</v>
+        <v>1797</v>
       </c>
       <c r="D586" t="s" s="1752">
-        <v>1797</v>
+        <v>1798</v>
       </c>
       <c r="E586" t="s" s="1752">
-        <v>338</v>
+        <v>1799</v>
       </c>
       <c r="F586" t="n" s="1753">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G586" t="n" s="1754">
-        <v>9.781761182013E12</v>
+        <v>9.780063372474E12</v>
       </c>
       <c r="H586" t="s" s="1753">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="I586" t="s" s="1752">
-        <v>1798</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="587">
-      <c r="A587" t="n" s="1756">
-        <v>1424039.0</v>
+      <c r="A587" t="s" s="1756">
+        <v>13</v>
       </c>
       <c r="B587" t="s" s="1756">
         <v>13</v>
       </c>
       <c r="C587" t="s" s="1755">
-        <v>1799</v>
+        <v>1801</v>
       </c>
       <c r="D587" t="s" s="1755">
-        <v>1800</v>
+        <v>211</v>
       </c>
       <c r="E587" t="s" s="1755">
-        <v>1801</v>
-[...5 lines deleted...]
-        <v>9.780063372474E12</v>
+        <v>13</v>
+      </c>
+      <c r="F587" t="s" s="1756">
+        <v>13</v>
+      </c>
+      <c r="G587" t="s" s="1757">
+        <v>13</v>
       </c>
       <c r="H587" t="s" s="1756">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="I587" t="s" s="1755">
         <v>1802</v>
       </c>
     </row>
     <row r="588">
-      <c r="A588" t="s" s="1759">
-        <v>13</v>
+      <c r="A588" t="n" s="1759">
+        <v>7276.0</v>
       </c>
       <c r="B588" t="s" s="1759">
         <v>13</v>
       </c>
       <c r="C588" t="s" s="1758">
         <v>1803</v>
       </c>
       <c r="D588" t="s" s="1758">
-        <v>215</v>
+        <v>41</v>
       </c>
       <c r="E588" t="s" s="1758">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>21</v>
+      </c>
+      <c r="F588" t="n" s="1759">
+        <v>2025.0</v>
+      </c>
+      <c r="G588" t="n" s="1760">
+        <v>9.781760152109E12</v>
       </c>
       <c r="H588" t="s" s="1759">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I588" t="s" s="1758">
         <v>1804</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="n" s="1762">
-        <v>7276.0</v>
+        <v>27109.0</v>
       </c>
       <c r="B589" t="s" s="1762">
         <v>13</v>
       </c>
       <c r="C589" t="s" s="1761">
         <v>1805</v>
       </c>
       <c r="D589" t="s" s="1761">
         <v>41</v>
       </c>
       <c r="E589" t="s" s="1761">
         <v>21</v>
       </c>
       <c r="F589" t="n" s="1762">
         <v>2025.0</v>
       </c>
       <c r="G589" t="n" s="1763">
-        <v>9.781760152109E12</v>
+        <v>9.781760152093E12</v>
       </c>
       <c r="H589" t="s" s="1762">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="I589" t="s" s="1761">
         <v>1806</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="n" s="1765">
-        <v>27109.0</v>
+        <v>1423928.0</v>
       </c>
       <c r="B590" t="s" s="1765">
         <v>13</v>
       </c>
       <c r="C590" t="s" s="1764">
         <v>1807</v>
       </c>
       <c r="D590" t="s" s="1764">
-        <v>41</v>
+        <v>1808</v>
       </c>
       <c r="E590" t="s" s="1764">
-        <v>21</v>
+        <v>339</v>
       </c>
       <c r="F590" t="n" s="1765">
-        <v>2025.0</v>
+        <v>2021.0</v>
       </c>
       <c r="G590" t="n" s="1766">
-        <v>9.781760152093E12</v>
+        <v>9.780648815426E12</v>
       </c>
       <c r="H590" t="s" s="1765">
         <v>17</v>
       </c>
       <c r="I590" t="s" s="1764">
-        <v>1808</v>
+        <v>1809</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="n" s="1768">
-        <v>1423928.0</v>
+        <v>1357338.0</v>
       </c>
       <c r="B591" t="s" s="1768">
         <v>13</v>
       </c>
       <c r="C591" t="s" s="1767">
-        <v>1809</v>
+        <v>1810</v>
       </c>
       <c r="D591" t="s" s="1767">
-        <v>1810</v>
+        <v>1811</v>
       </c>
       <c r="E591" t="s" s="1767">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="F591" t="n" s="1768">
-        <v>2021.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G591" t="n" s="1769">
-        <v>9.780648815426E12</v>
+        <v>9.781991142085E12</v>
       </c>
       <c r="H591" t="s" s="1768">
         <v>17</v>
       </c>
       <c r="I591" t="s" s="1767">
-        <v>1811</v>
+        <v>1812</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="n" s="1771">
-        <v>1357338.0</v>
+        <v>1337870.0</v>
       </c>
       <c r="B592" t="s" s="1771">
         <v>13</v>
       </c>
       <c r="C592" t="s" s="1770">
-        <v>1812</v>
+        <v>1813</v>
       </c>
       <c r="D592" t="s" s="1770">
-        <v>1813</v>
+        <v>1814</v>
       </c>
       <c r="E592" t="s" s="1770">
-        <v>338</v>
+        <v>21</v>
       </c>
       <c r="F592" t="n" s="1771">
         <v>2025.0</v>
       </c>
       <c r="G592" t="n" s="1772">
-        <v>9.781991142085E12</v>
+        <v>9.78176152792E12</v>
       </c>
       <c r="H592" t="s" s="1771">
         <v>17</v>
       </c>
       <c r="I592" t="s" s="1770">
-        <v>1814</v>
+        <v>1815</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="n" s="1774">
-        <v>1337870.0</v>
+        <v>1423990.0</v>
       </c>
       <c r="B593" t="s" s="1774">
         <v>13</v>
       </c>
       <c r="C593" t="s" s="1773">
-        <v>1815</v>
+        <v>1816</v>
       </c>
       <c r="D593" t="s" s="1773">
-        <v>1816</v>
+        <v>1817</v>
       </c>
       <c r="E593" t="s" s="1773">
-        <v>21</v>
+        <v>124</v>
       </c>
       <c r="F593" t="n" s="1774">
         <v>2025.0</v>
       </c>
       <c r="G593" t="n" s="1775">
-        <v>9.78176152792E12</v>
+        <v>9.781529522815E12</v>
       </c>
       <c r="H593" t="s" s="1774">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I593" t="s" s="1773">
-        <v>1817</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="n" s="1777">
-        <v>1423990.0</v>
+        <v>1195666.0</v>
       </c>
       <c r="B594" t="s" s="1777">
         <v>13</v>
       </c>
       <c r="C594" t="s" s="1776">
-        <v>1818</v>
+        <v>1819</v>
       </c>
       <c r="D594" t="s" s="1776">
-        <v>1819</v>
+        <v>1820</v>
       </c>
       <c r="E594" t="s" s="1776">
-        <v>128</v>
+        <v>45</v>
       </c>
       <c r="F594" t="n" s="1777">
         <v>2025.0</v>
       </c>
       <c r="G594" t="n" s="1778">
-        <v>9.781529522815E12</v>
+        <v>9.781836044598E12</v>
       </c>
       <c r="H594" t="s" s="1777">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I594" t="s" s="1776">
-        <v>1820</v>
+        <v>1821</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="n" s="1780">
-        <v>1195666.0</v>
+        <v>1423837.0</v>
       </c>
       <c r="B595" t="s" s="1780">
         <v>13</v>
       </c>
       <c r="C595" t="s" s="1779">
-        <v>1821</v>
+        <v>1822</v>
       </c>
       <c r="D595" t="s" s="1779">
-        <v>1822</v>
+        <v>1823</v>
       </c>
       <c r="E595" t="s" s="1779">
-        <v>45</v>
+        <v>274</v>
       </c>
       <c r="F595" t="n" s="1780">
         <v>2025.0</v>
       </c>
       <c r="G595" t="n" s="1781">
-        <v>9.781836044598E12</v>
+        <v>9.7800087058E12</v>
       </c>
       <c r="H595" t="s" s="1780">
         <v>17</v>
       </c>
       <c r="I595" t="s" s="1779">
-        <v>1823</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="n" s="1783">
-        <v>1423837.0</v>
+        <v>1344953.0</v>
       </c>
       <c r="B596" t="s" s="1783">
         <v>13</v>
       </c>
       <c r="C596" t="s" s="1782">
-        <v>1824</v>
+        <v>1825</v>
       </c>
       <c r="D596" t="s" s="1782">
-        <v>1825</v>
+        <v>1826</v>
       </c>
       <c r="E596" t="s" s="1782">
-        <v>278</v>
+        <v>21</v>
       </c>
       <c r="F596" t="n" s="1783">
         <v>2025.0</v>
       </c>
       <c r="G596" t="n" s="1784">
-        <v>9.7800087058E12</v>
+        <v>9.781761521522E12</v>
       </c>
       <c r="H596" t="s" s="1783">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I596" t="s" s="1782">
-        <v>1826</v>
+        <v>1827</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="n" s="1786">
-        <v>1344953.0</v>
+        <v>1019627.0</v>
       </c>
       <c r="B597" t="s" s="1786">
         <v>13</v>
       </c>
       <c r="C597" t="s" s="1785">
-        <v>1827</v>
+        <v>1828</v>
       </c>
       <c r="D597" t="s" s="1785">
-        <v>1828</v>
+        <v>1058</v>
       </c>
       <c r="E597" t="s" s="1785">
-        <v>21</v>
+        <v>1059</v>
       </c>
       <c r="F597" t="n" s="1786">
-        <v>2025.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G597" t="n" s="1787">
-        <v>9.781761521522E12</v>
+        <v>9.780062889843E12</v>
       </c>
       <c r="H597" t="s" s="1786">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="I597" t="s" s="1785">
         <v>1829</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="n" s="1789">
-        <v>1019627.0</v>
+        <v>1217736.0</v>
       </c>
       <c r="B598" t="s" s="1789">
         <v>13</v>
       </c>
       <c r="C598" t="s" s="1788">
         <v>1830</v>
       </c>
       <c r="D598" t="s" s="1788">
-        <v>1060</v>
+        <v>1831</v>
       </c>
       <c r="E598" t="s" s="1788">
-        <v>1061</v>
+        <v>140</v>
       </c>
       <c r="F598" t="n" s="1789">
-        <v>2023.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G598" t="n" s="1790">
-        <v>9.780062889843E12</v>
+        <v>9.781547615131E12</v>
       </c>
       <c r="H598" t="s" s="1789">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="I598" t="s" s="1788">
-        <v>1831</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="n" s="1792">
-        <v>1217736.0</v>
+        <v>1423822.0</v>
       </c>
       <c r="B599" t="s" s="1792">
         <v>13</v>
       </c>
       <c r="C599" t="s" s="1791">
-        <v>1832</v>
+        <v>1833</v>
       </c>
       <c r="D599" t="s" s="1791">
-        <v>1833</v>
+        <v>1834</v>
       </c>
       <c r="E599" t="s" s="1791">
-        <v>144</v>
+        <v>1835</v>
       </c>
       <c r="F599" t="n" s="1792">
         <v>2024.0</v>
       </c>
       <c r="G599" t="n" s="1793">
-        <v>9.781547615131E12</v>
+        <v>9.781399702096E12</v>
       </c>
       <c r="H599" t="s" s="1792">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="I599" t="s" s="1791">
-        <v>1834</v>
+        <v>1836</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="n" s="1795">
-        <v>1423822.0</v>
+        <v>1359278.0</v>
       </c>
       <c r="B600" t="s" s="1795">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C600" t="s" s="1794">
-        <v>1835</v>
+        <v>1837</v>
       </c>
       <c r="D600" t="s" s="1794">
-        <v>1836</v>
+        <v>1838</v>
       </c>
       <c r="E600" t="s" s="1794">
-        <v>1837</v>
+        <v>335</v>
       </c>
       <c r="F600" t="n" s="1795">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G600" t="n" s="1796">
-        <v>9.781399702096E12</v>
+        <v>9.781761181542E12</v>
       </c>
       <c r="H600" t="s" s="1795">
-        <v>30</v>
+        <v>83</v>
       </c>
       <c r="I600" t="s" s="1794">
-        <v>1838</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="n" s="1798">
-        <v>1359278.0</v>
+        <v>871193.0</v>
       </c>
       <c r="B601" t="s" s="1798">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C601" t="s" s="1797">
-        <v>1839</v>
+        <v>1840</v>
       </c>
       <c r="D601" t="s" s="1797">
-        <v>1840</v>
+        <v>1841</v>
       </c>
       <c r="E601" t="s" s="1797">
-        <v>338</v>
+        <v>218</v>
       </c>
       <c r="F601" t="n" s="1798">
-        <v>2025.0</v>
+        <v>2021.0</v>
       </c>
       <c r="G601" t="n" s="1799">
-        <v>9.781761181542E12</v>
+        <v>9.781922419224E12</v>
       </c>
       <c r="H601" t="s" s="1798">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="I601" t="s" s="1797">
-        <v>1841</v>
+        <v>1842</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="n" s="1801">
-        <v>871193.0</v>
+        <v>1286612.0</v>
       </c>
       <c r="B602" t="s" s="1801">
         <v>13</v>
       </c>
       <c r="C602" t="s" s="1800">
-        <v>1842</v>
+        <v>1843</v>
       </c>
       <c r="D602" t="s" s="1800">
-        <v>1843</v>
+        <v>1841</v>
       </c>
       <c r="E602" t="s" s="1800">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="F602" t="n" s="1801">
-        <v>2021.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G602" t="n" s="1802">
-        <v>9.781922419224E12</v>
+        <v>9.781923135383E12</v>
       </c>
       <c r="H602" t="s" s="1801">
         <v>17</v>
       </c>
       <c r="I602" t="s" s="1800">
         <v>1844</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="n" s="1804">
-        <v>1286612.0</v>
+        <v>1433819.0</v>
       </c>
       <c r="B603" t="s" s="1804">
         <v>13</v>
       </c>
       <c r="C603" t="s" s="1803">
         <v>1845</v>
       </c>
       <c r="D603" t="s" s="1803">
-        <v>1843</v>
+        <v>1846</v>
       </c>
       <c r="E603" t="s" s="1803">
-        <v>222</v>
+        <v>165</v>
       </c>
       <c r="F603" t="n" s="1804">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G603" t="n" s="1805">
-        <v>9.781923135383E12</v>
+        <v>9.780008658618E12</v>
       </c>
       <c r="H603" t="s" s="1804">
         <v>17</v>
       </c>
       <c r="I603" t="s" s="1803">
-        <v>1846</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="n" s="1807">
-        <v>1433819.0</v>
+        <v>1423978.0</v>
       </c>
       <c r="B604" t="s" s="1807">
         <v>13</v>
       </c>
       <c r="C604" t="s" s="1806">
-        <v>1847</v>
+        <v>1848</v>
       </c>
       <c r="D604" t="s" s="1806">
-        <v>1848</v>
+        <v>1849</v>
       </c>
       <c r="E604" t="s" s="1806">
-        <v>169</v>
+        <v>1074</v>
       </c>
       <c r="F604" t="n" s="1807">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G604" t="n" s="1808">
-        <v>9.780008658618E12</v>
+        <v>9.780008667818E12</v>
       </c>
       <c r="H604" t="s" s="1807">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="I604" t="s" s="1806">
-        <v>1849</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="n" s="1810">
-        <v>1423978.0</v>
+        <v>1423960.0</v>
       </c>
       <c r="B605" t="s" s="1810">
         <v>13</v>
       </c>
       <c r="C605" t="s" s="1809">
-        <v>1850</v>
+        <v>1851</v>
       </c>
       <c r="D605" t="s" s="1809">
-        <v>1851</v>
+        <v>1852</v>
       </c>
       <c r="E605" t="s" s="1809">
-        <v>1076</v>
+        <v>335</v>
       </c>
       <c r="F605" t="n" s="1810">
         <v>2025.0</v>
       </c>
       <c r="G605" t="n" s="1811">
-        <v>9.780008667818E12</v>
+        <v>9.781761182525E12</v>
       </c>
       <c r="H605" t="s" s="1810">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="I605" t="s" s="1809">
-        <v>1852</v>
+        <v>1853</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="n" s="1813">
-        <v>1423960.0</v>
+        <v>1357342.0</v>
       </c>
       <c r="B606" t="s" s="1813">
         <v>13</v>
       </c>
       <c r="C606" t="s" s="1812">
-        <v>1853</v>
+        <v>1854</v>
       </c>
       <c r="D606" t="s" s="1812">
-        <v>1854</v>
+        <v>1855</v>
       </c>
       <c r="E606" t="s" s="1812">
-        <v>338</v>
+        <v>278</v>
       </c>
       <c r="F606" t="n" s="1813">
         <v>2025.0</v>
       </c>
       <c r="G606" t="n" s="1814">
-        <v>9.781761182525E12</v>
+        <v>9.781760876661E12</v>
       </c>
       <c r="H606" t="s" s="1813">
         <v>38</v>
       </c>
       <c r="I606" t="s" s="1812">
-        <v>1855</v>
+        <v>1856</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="n" s="1816">
-        <v>1357342.0</v>
+        <v>1341049.0</v>
       </c>
       <c r="B607" t="s" s="1816">
         <v>13</v>
       </c>
       <c r="C607" t="s" s="1815">
-        <v>1856</v>
+        <v>1857</v>
       </c>
       <c r="D607" t="s" s="1815">
-        <v>1857</v>
+        <v>1858</v>
       </c>
       <c r="E607" t="s" s="1815">
-        <v>282</v>
+        <v>205</v>
       </c>
       <c r="F607" t="n" s="1816">
         <v>2025.0</v>
       </c>
       <c r="G607" t="n" s="1817">
-        <v>9.781760876661E12</v>
+        <v>9.78176138156E12</v>
       </c>
       <c r="H607" t="s" s="1816">
         <v>38</v>
       </c>
       <c r="I607" t="s" s="1815">
-        <v>1858</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="n" s="1819">
-        <v>1341049.0</v>
+        <v>1259027.0</v>
       </c>
       <c r="B608" t="s" s="1819">
         <v>13</v>
       </c>
       <c r="C608" t="s" s="1818">
-        <v>1859</v>
+        <v>1860</v>
       </c>
       <c r="D608" t="s" s="1818">
-        <v>1860</v>
+        <v>1118</v>
       </c>
       <c r="E608" t="s" s="1818">
-        <v>209</v>
+        <v>21</v>
       </c>
       <c r="F608" t="n" s="1819">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G608" t="n" s="1820">
-        <v>9.78176138156E12</v>
+        <v>9.780702318528E12</v>
       </c>
       <c r="H608" t="s" s="1819">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I608" t="s" s="1818">
         <v>1861</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="n" s="1822">
-        <v>1259027.0</v>
+        <v>1380611.0</v>
       </c>
       <c r="B609" t="s" s="1822">
         <v>13</v>
       </c>
       <c r="C609" t="s" s="1821">
         <v>1862</v>
       </c>
       <c r="D609" t="s" s="1821">
-        <v>1120</v>
+        <v>1863</v>
       </c>
       <c r="E609" t="s" s="1821">
-        <v>21</v>
+        <v>522</v>
       </c>
       <c r="F609" t="n" s="1822">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G609" t="n" s="1823">
-        <v>9.780702318528E12</v>
+        <v>9.78176135074E12</v>
       </c>
       <c r="H609" t="s" s="1822">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="I609" t="s" s="1821">
-        <v>1863</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="n" s="1825">
-        <v>1380611.0</v>
+        <v>1380634.0</v>
       </c>
       <c r="B610" t="s" s="1825">
         <v>13</v>
       </c>
       <c r="C610" t="s" s="1824">
-        <v>1864</v>
+        <v>1865</v>
       </c>
       <c r="D610" t="s" s="1824">
-        <v>1865</v>
+        <v>1866</v>
       </c>
       <c r="E610" t="s" s="1824">
-        <v>524</v>
+        <v>1371</v>
       </c>
       <c r="F610" t="n" s="1825">
-        <v>2025.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G610" t="n" s="1826">
-        <v>9.78176135074E12</v>
+        <v>9.780593570043E12</v>
       </c>
       <c r="H610" t="s" s="1825">
         <v>17</v>
       </c>
       <c r="I610" t="s" s="1824">
-        <v>1866</v>
+        <v>1867</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="n" s="1828">
-        <v>1380634.0</v>
+        <v>1366503.0</v>
       </c>
       <c r="B611" t="s" s="1828">
         <v>13</v>
       </c>
       <c r="C611" t="s" s="1827">
-        <v>1867</v>
+        <v>1868</v>
       </c>
       <c r="D611" t="s" s="1827">
-        <v>1868</v>
+        <v>1869</v>
       </c>
       <c r="E611" t="s" s="1827">
-        <v>1373</v>
+        <v>582</v>
       </c>
       <c r="F611" t="n" s="1828">
-        <v>2023.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G611" t="n" s="1829">
-        <v>9.780593570043E12</v>
+        <v>9.781761112454E12</v>
       </c>
       <c r="H611" t="s" s="1828">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="I611" t="s" s="1827">
-        <v>1869</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="n" s="1831">
-        <v>1366503.0</v>
+        <v>1151292.0</v>
       </c>
       <c r="B612" t="s" s="1831">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C612" t="s" s="1830">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="D612" t="s" s="1830">
-        <v>1871</v>
+        <v>1872</v>
       </c>
       <c r="E612" t="s" s="1830">
-        <v>584</v>
+        <v>349</v>
       </c>
       <c r="F612" t="n" s="1831">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G612" t="n" s="1832">
-        <v>9.781761112454E12</v>
+        <v>9.781760984977E12</v>
       </c>
       <c r="H612" t="s" s="1831">
-        <v>30</v>
+        <v>83</v>
       </c>
       <c r="I612" t="s" s="1830">
-        <v>1872</v>
+        <v>1873</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="n" s="1834">
-        <v>1151292.0</v>
+        <v>1433928.0</v>
       </c>
       <c r="B613" t="s" s="1834">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C613" t="s" s="1833">
-        <v>1873</v>
+        <v>1874</v>
       </c>
       <c r="D613" t="s" s="1833">
-        <v>1874</v>
+        <v>1875</v>
       </c>
       <c r="E613" t="s" s="1833">
-        <v>352</v>
+        <v>73</v>
       </c>
       <c r="F613" t="n" s="1834">
-        <v>2024.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G613" t="n" s="1835">
-        <v>9.781760984977E12</v>
+        <v>9.78192333102E12</v>
       </c>
       <c r="H613" t="s" s="1834">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="I613" t="s" s="1833">
-        <v>1875</v>
+        <v>1876</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="n" s="1837">
-        <v>1433928.0</v>
+        <v>1238832.0</v>
       </c>
       <c r="B614" t="s" s="1837">
         <v>13</v>
       </c>
       <c r="C614" t="s" s="1836">
-        <v>1876</v>
+        <v>1877</v>
       </c>
       <c r="D614" t="s" s="1836">
-        <v>1877</v>
+        <v>1878</v>
       </c>
       <c r="E614" t="s" s="1836">
-        <v>78</v>
+        <v>96</v>
       </c>
       <c r="F614" t="n" s="1837">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G614" t="n" s="1838">
-        <v>9.78192333102E12</v>
+        <v>9.781761111662E12</v>
       </c>
       <c r="H614" t="s" s="1837">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="I614" t="s" s="1836">
-        <v>1878</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="n" s="1840">
-        <v>1238832.0</v>
+        <v>1356338.0</v>
       </c>
       <c r="B615" t="s" s="1840">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C615" t="s" s="1839">
-        <v>1879</v>
+        <v>1880</v>
       </c>
       <c r="D615" t="s" s="1839">
-        <v>1880</v>
+        <v>1881</v>
       </c>
       <c r="E615" t="s" s="1839">
-        <v>100</v>
+        <v>124</v>
       </c>
       <c r="F615" t="n" s="1840">
         <v>2025.0</v>
       </c>
       <c r="G615" t="n" s="1841">
-        <v>9.781761111662E12</v>
+        <v>9.781529520927E12</v>
       </c>
       <c r="H615" t="s" s="1840">
-        <v>55</v>
+        <v>83</v>
       </c>
       <c r="I615" t="s" s="1839">
-        <v>1881</v>
+        <v>1882</v>
       </c>
     </row>
     <row r="616">
-      <c r="A616" t="n" s="1843">
-        <v>1356338.0</v>
+      <c r="A616" t="s" s="1843">
+        <v>13</v>
       </c>
       <c r="B616" t="s" s="1843">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C616" t="s" s="1842">
-        <v>1882</v>
+        <v>1883</v>
       </c>
       <c r="D616" t="s" s="1842">
-        <v>1883</v>
+        <v>1884</v>
       </c>
       <c r="E616" t="s" s="1842">
-        <v>128</v>
-[...5 lines deleted...]
-        <v>9.781529520927E12</v>
+        <v>13</v>
+      </c>
+      <c r="F616" t="s" s="1843">
+        <v>13</v>
+      </c>
+      <c r="G616" t="s" s="1844">
+        <v>13</v>
       </c>
       <c r="H616" t="s" s="1843">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="I616" t="s" s="1842">
-        <v>1884</v>
+        <v>212</v>
       </c>
     </row>
     <row r="617">
-      <c r="A617" t="s" s="1846">
-        <v>13</v>
+      <c r="A617" t="n" s="1846">
+        <v>1380686.0</v>
       </c>
       <c r="B617" t="s" s="1846">
         <v>13</v>
       </c>
       <c r="C617" t="s" s="1845">
         <v>1885</v>
       </c>
       <c r="D617" t="s" s="1845">
         <v>1886</v>
       </c>
       <c r="E617" t="s" s="1845">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>21</v>
+      </c>
+      <c r="F617" t="n" s="1846">
+        <v>2025.0</v>
+      </c>
+      <c r="G617" t="n" s="1847">
+        <v>9.781761642265E12</v>
       </c>
       <c r="H617" t="s" s="1846">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="I617" t="s" s="1845">
-        <v>216</v>
+        <v>1887</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="n" s="1849">
-        <v>1380686.0</v>
+        <v>1424116.0</v>
       </c>
       <c r="B618" t="s" s="1849">
         <v>13</v>
       </c>
       <c r="C618" t="s" s="1848">
-        <v>1887</v>
+        <v>1888</v>
       </c>
       <c r="D618" t="s" s="1848">
-        <v>1888</v>
+        <v>1886</v>
       </c>
       <c r="E618" t="s" s="1848">
         <v>21</v>
       </c>
       <c r="F618" t="n" s="1849">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G618" t="n" s="1850">
-        <v>9.781761642265E12</v>
+        <v>9.781761642272E12</v>
       </c>
       <c r="H618" t="s" s="1849">
         <v>17</v>
       </c>
       <c r="I618" t="s" s="1848">
         <v>1889</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="n" s="1852">
-        <v>1424116.0</v>
+        <v>1409603.0</v>
       </c>
       <c r="B619" t="s" s="1852">
         <v>13</v>
       </c>
       <c r="C619" t="s" s="1851">
         <v>1890</v>
       </c>
       <c r="D619" t="s" s="1851">
-        <v>1888</v>
+        <v>1891</v>
       </c>
       <c r="E619" t="s" s="1851">
-        <v>21</v>
+        <v>124</v>
       </c>
       <c r="F619" t="n" s="1852">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G619" t="n" s="1853">
-        <v>9.781761642272E12</v>
+        <v>9.781529526127E12</v>
       </c>
       <c r="H619" t="s" s="1852">
         <v>17</v>
       </c>
       <c r="I619" t="s" s="1851">
-        <v>1891</v>
+        <v>1892</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="n" s="1855">
-        <v>1409603.0</v>
+        <v>903257.0</v>
       </c>
       <c r="B620" t="s" s="1855">
         <v>13</v>
       </c>
       <c r="C620" t="s" s="1854">
-        <v>1892</v>
+        <v>1893</v>
       </c>
       <c r="D620" t="s" s="1854">
-        <v>1893</v>
+        <v>1894</v>
       </c>
       <c r="E620" t="s" s="1854">
-        <v>128</v>
+        <v>335</v>
       </c>
       <c r="F620" t="n" s="1855">
-        <v>2025.0</v>
+        <v>2022.0</v>
       </c>
       <c r="G620" t="n" s="1856">
-        <v>9.781529526127E12</v>
+        <v>9.781760526399E12</v>
       </c>
       <c r="H620" t="s" s="1855">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I620" t="s" s="1854">
-        <v>1894</v>
+        <v>1895</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="n" s="1858">
-        <v>903257.0</v>
+        <v>936115.0</v>
       </c>
       <c r="B621" t="s" s="1858">
         <v>13</v>
       </c>
       <c r="C621" t="s" s="1857">
-        <v>1895</v>
+        <v>1896</v>
       </c>
       <c r="D621" t="s" s="1857">
-        <v>1896</v>
+        <v>1894</v>
       </c>
       <c r="E621" t="s" s="1857">
-        <v>338</v>
+        <v>335</v>
       </c>
       <c r="F621" t="n" s="1858">
-        <v>2022.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G621" t="n" s="1859">
-        <v>9.781760526399E12</v>
+        <v>9.78176106872E12</v>
       </c>
       <c r="H621" t="s" s="1858">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I621" t="s" s="1857">
         <v>1897</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="n" s="1861">
-        <v>936115.0</v>
+        <v>1019702.0</v>
       </c>
       <c r="B622" t="s" s="1861">
         <v>13</v>
       </c>
       <c r="C622" t="s" s="1860">
         <v>1898</v>
       </c>
       <c r="D622" t="s" s="1860">
-        <v>1896</v>
+        <v>1894</v>
       </c>
       <c r="E622" t="s" s="1860">
-        <v>338</v>
+        <v>335</v>
       </c>
       <c r="F622" t="n" s="1861">
         <v>2023.0</v>
       </c>
       <c r="G622" t="n" s="1862">
-        <v>9.78176106872E12</v>
+        <v>9.781761068959E12</v>
       </c>
       <c r="H622" t="s" s="1861">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I622" t="s" s="1860">
         <v>1899</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="n" s="1864">
-        <v>1019702.0</v>
+        <v>1423794.0</v>
       </c>
       <c r="B623" t="s" s="1864">
         <v>13</v>
       </c>
       <c r="C623" t="s" s="1863">
         <v>1900</v>
       </c>
       <c r="D623" t="s" s="1863">
-        <v>1896</v>
+        <v>1901</v>
       </c>
       <c r="E623" t="s" s="1863">
-        <v>338</v>
+        <v>282</v>
       </c>
       <c r="F623" t="n" s="1864">
-        <v>2023.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G623" t="n" s="1865">
-        <v>9.781761068959E12</v>
+        <v>9.780008668792E12</v>
       </c>
       <c r="H623" t="s" s="1864">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I623" t="s" s="1863">
-        <v>1901</v>
+        <v>1902</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="n" s="1867">
-        <v>1423794.0</v>
+        <v>1244406.0</v>
       </c>
       <c r="B624" t="s" s="1867">
         <v>13</v>
       </c>
       <c r="C624" t="s" s="1866">
-        <v>1902</v>
+        <v>1903</v>
       </c>
       <c r="D624" t="s" s="1866">
-        <v>1903</v>
+        <v>1904</v>
       </c>
       <c r="E624" t="s" s="1866">
-        <v>286</v>
+        <v>120</v>
       </c>
       <c r="F624" t="n" s="1867">
         <v>2025.0</v>
       </c>
       <c r="G624" t="n" s="1868">
-        <v>9.780008668792E12</v>
+        <v>9.78176099527E12</v>
       </c>
       <c r="H624" t="s" s="1867">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I624" t="s" s="1866">
-        <v>1904</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="n" s="1870">
-        <v>1244406.0</v>
+        <v>1484156.0</v>
       </c>
       <c r="B625" t="s" s="1870">
         <v>13</v>
       </c>
       <c r="C625" t="s" s="1869">
-        <v>1905</v>
+        <v>1906</v>
       </c>
       <c r="D625" t="s" s="1869">
-        <v>1906</v>
+        <v>1907</v>
       </c>
       <c r="E625" t="s" s="1869">
-        <v>124</v>
+        <v>335</v>
       </c>
       <c r="F625" t="n" s="1870">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G625" t="n" s="1871">
-        <v>9.78176099527E12</v>
+        <v>9.78176118286E12</v>
       </c>
       <c r="H625" t="s" s="1870">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I625" t="s" s="1869">
-        <v>1907</v>
+        <v>1908</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="n" s="1873">
-        <v>1484156.0</v>
+        <v>1411079.0</v>
       </c>
       <c r="B626" t="s" s="1873">
         <v>13</v>
       </c>
       <c r="C626" t="s" s="1872">
-        <v>1908</v>
+        <v>1909</v>
       </c>
       <c r="D626" t="s" s="1872">
-        <v>1909</v>
+        <v>1910</v>
       </c>
       <c r="E626" t="s" s="1872">
-        <v>338</v>
+        <v>124</v>
       </c>
       <c r="F626" t="n" s="1873">
-        <v>2026.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G626" t="n" s="1874">
-        <v>9.78176118286E12</v>
+        <v>9.781536237023E12</v>
       </c>
       <c r="H626" t="s" s="1873">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I626" t="s" s="1872">
-        <v>1910</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="n" s="1876">
-        <v>1411079.0</v>
+        <v>1395168.0</v>
       </c>
       <c r="B627" t="s" s="1876">
         <v>13</v>
       </c>
       <c r="C627" t="s" s="1875">
-        <v>1911</v>
+        <v>1912</v>
       </c>
       <c r="D627" t="s" s="1875">
-        <v>1912</v>
+        <v>1913</v>
       </c>
       <c r="E627" t="s" s="1875">
-        <v>128</v>
+        <v>21</v>
       </c>
       <c r="F627" t="n" s="1876">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G627" t="n" s="1877">
-        <v>9.781536237023E12</v>
+        <v>9.781761527067E12</v>
       </c>
       <c r="H627" t="s" s="1876">
         <v>38</v>
       </c>
       <c r="I627" t="s" s="1875">
-        <v>1913</v>
+        <v>1914</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="n" s="1879">
-        <v>1395168.0</v>
+        <v>1425960.0</v>
       </c>
       <c r="B628" t="s" s="1879">
         <v>13</v>
       </c>
       <c r="C628" t="s" s="1878">
-        <v>1914</v>
+        <v>1915</v>
       </c>
       <c r="D628" t="s" s="1878">
-        <v>1915</v>
+        <v>1916</v>
       </c>
       <c r="E628" t="s" s="1878">
-        <v>21</v>
+        <v>124</v>
       </c>
       <c r="F628" t="n" s="1879">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G628" t="n" s="1880">
-        <v>9.781761527067E12</v>
+        <v>9.781761601972E12</v>
       </c>
       <c r="H628" t="s" s="1879">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="I628" t="s" s="1878">
-        <v>1916</v>
+        <v>1917</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="n" s="1882">
-        <v>1425960.0</v>
+        <v>1367118.0</v>
       </c>
       <c r="B629" t="s" s="1882">
         <v>13</v>
       </c>
       <c r="C629" t="s" s="1881">
-        <v>1917</v>
+        <v>1918</v>
       </c>
       <c r="D629" t="s" s="1881">
-        <v>1918</v>
+        <v>1916</v>
       </c>
       <c r="E629" t="s" s="1881">
-        <v>128</v>
+        <v>557</v>
       </c>
       <c r="F629" t="n" s="1882">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G629" t="n" s="1883">
-        <v>9.781761601972E12</v>
+        <v>9.781760659035E12</v>
       </c>
       <c r="H629" t="s" s="1882">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I629" t="s" s="1881">
         <v>1919</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="n" s="1885">
-        <v>1367118.0</v>
+        <v>1424046.0</v>
       </c>
       <c r="B630" t="s" s="1885">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C630" t="s" s="1884">
         <v>1920</v>
       </c>
       <c r="D630" t="s" s="1884">
-        <v>1918</v>
+        <v>1921</v>
       </c>
       <c r="E630" t="s" s="1884">
-        <v>559</v>
+        <v>1922</v>
       </c>
       <c r="F630" t="n" s="1885">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G630" t="n" s="1886">
-        <v>9.781760659035E12</v>
+        <v>9.781035009398E12</v>
       </c>
       <c r="H630" t="s" s="1885">
-        <v>55</v>
+        <v>83</v>
       </c>
       <c r="I630" t="s" s="1884">
-        <v>1921</v>
+        <v>1923</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="n" s="1888">
-        <v>1424046.0</v>
+        <v>1470711.0</v>
       </c>
       <c r="B631" t="s" s="1888">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C631" t="s" s="1887">
-        <v>1922</v>
+        <v>1924</v>
       </c>
       <c r="D631" t="s" s="1887">
-        <v>1923</v>
+        <v>1925</v>
       </c>
       <c r="E631" t="s" s="1887">
-        <v>1924</v>
+        <v>335</v>
       </c>
       <c r="F631" t="n" s="1888">
-        <v>2024.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G631" t="n" s="1889">
-        <v>9.781035009398E12</v>
+        <v>9.781761181764E12</v>
       </c>
       <c r="H631" t="s" s="1888">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="I631" t="s" s="1887">
-        <v>1925</v>
+        <v>1926</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="n" s="1891">
-        <v>1470711.0</v>
+        <v>1362578.0</v>
       </c>
       <c r="B632" t="s" s="1891">
         <v>13</v>
       </c>
       <c r="C632" t="s" s="1890">
-        <v>1926</v>
+        <v>1927</v>
       </c>
       <c r="D632" t="s" s="1890">
-        <v>1927</v>
+        <v>1928</v>
       </c>
       <c r="E632" t="s" s="1890">
-        <v>338</v>
+        <v>180</v>
       </c>
       <c r="F632" t="n" s="1891">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G632" t="n" s="1892">
-        <v>9.781761181764E12</v>
+        <v>9.780702266317E12</v>
       </c>
       <c r="H632" t="s" s="1891">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I632" t="s" s="1890">
-        <v>1928</v>
+        <v>1929</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="n" s="1894">
-        <v>1362578.0</v>
+        <v>1243803.0</v>
       </c>
       <c r="B633" t="s" s="1894">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C633" t="s" s="1893">
-        <v>1929</v>
+        <v>1930</v>
       </c>
       <c r="D633" t="s" s="1893">
-        <v>1930</v>
+        <v>992</v>
       </c>
       <c r="E633" t="s" s="1893">
-        <v>184</v>
+        <v>349</v>
       </c>
       <c r="F633" t="n" s="1894">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G633" t="n" s="1895">
-        <v>9.780702266317E12</v>
+        <v>9.78176156129E12</v>
       </c>
       <c r="H633" t="s" s="1894">
-        <v>17</v>
+        <v>83</v>
       </c>
       <c r="I633" t="s" s="1893">
         <v>1931</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="n" s="1897">
-        <v>1243803.0</v>
+        <v>1355845.0</v>
       </c>
       <c r="B634" t="s" s="1897">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C634" t="s" s="1896">
         <v>1932</v>
       </c>
       <c r="D634" t="s" s="1896">
-        <v>994</v>
+        <v>1933</v>
       </c>
       <c r="E634" t="s" s="1896">
-        <v>352</v>
+        <v>180</v>
       </c>
       <c r="F634" t="n" s="1897">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G634" t="n" s="1898">
-        <v>9.78176156129E12</v>
+        <v>9.780702268427E12</v>
       </c>
       <c r="H634" t="s" s="1897">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="I634" t="s" s="1896">
-        <v>1933</v>
+        <v>1934</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="n" s="1900">
-        <v>1355845.0</v>
+        <v>1424105.0</v>
       </c>
       <c r="B635" t="s" s="1900">
         <v>13</v>
       </c>
       <c r="C635" t="s" s="1899">
-        <v>1934</v>
+        <v>1935</v>
       </c>
       <c r="D635" t="s" s="1899">
-        <v>1935</v>
+        <v>1936</v>
       </c>
       <c r="E635" t="s" s="1899">
-        <v>184</v>
+        <v>165</v>
       </c>
       <c r="F635" t="n" s="1900">
         <v>2025.0</v>
       </c>
       <c r="G635" t="n" s="1901">
-        <v>9.780702268427E12</v>
+        <v>9.780008752804E12</v>
       </c>
       <c r="H635" t="s" s="1900">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="I635" t="s" s="1899">
-        <v>1936</v>
+        <v>1937</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="n" s="1903">
-        <v>1424105.0</v>
+        <v>1424104.0</v>
       </c>
       <c r="B636" t="s" s="1903">
         <v>13</v>
       </c>
       <c r="C636" t="s" s="1902">
-        <v>1937</v>
+        <v>1938</v>
       </c>
       <c r="D636" t="s" s="1902">
-        <v>1938</v>
+        <v>1939</v>
       </c>
       <c r="E636" t="s" s="1902">
-        <v>169</v>
+        <v>294</v>
       </c>
       <c r="F636" t="n" s="1903">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G636" t="n" s="1904">
-        <v>9.780008752804E12</v>
+        <v>9.780734423511E12</v>
       </c>
       <c r="H636" t="s" s="1903">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I636" t="s" s="1902">
-        <v>1939</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="n" s="1906">
-        <v>1424104.0</v>
+        <v>1399468.0</v>
       </c>
       <c r="B637" t="s" s="1906">
         <v>13</v>
       </c>
       <c r="C637" t="s" s="1905">
-        <v>1940</v>
+        <v>1941</v>
       </c>
       <c r="D637" t="s" s="1905">
-        <v>1941</v>
+        <v>1942</v>
       </c>
       <c r="E637" t="s" s="1905">
-        <v>298</v>
+        <v>21</v>
       </c>
       <c r="F637" t="n" s="1906">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G637" t="n" s="1907">
-        <v>9.780734423511E12</v>
+        <v>9.781761649219E12</v>
       </c>
       <c r="H637" t="s" s="1906">
         <v>38</v>
       </c>
       <c r="I637" t="s" s="1905">
-        <v>1942</v>
+        <v>1943</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="n" s="1909">
-        <v>1399468.0</v>
+        <v>903360.0</v>
       </c>
       <c r="B638" t="s" s="1909">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C638" t="s" s="1908">
-        <v>1943</v>
+        <v>1944</v>
       </c>
       <c r="D638" t="s" s="1908">
-        <v>1944</v>
+        <v>1834</v>
       </c>
       <c r="E638" t="s" s="1908">
-        <v>21</v>
+        <v>188</v>
       </c>
       <c r="F638" t="n" s="1909">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G638" t="n" s="1910">
-        <v>9.781761649219E12</v>
+        <v>9.781399702034E12</v>
       </c>
       <c r="H638" t="s" s="1909">
-        <v>38</v>
+        <v>83</v>
       </c>
       <c r="I638" t="s" s="1908">
         <v>1945</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="n" s="1912">
-        <v>903360.0</v>
+        <v>1395136.0</v>
       </c>
       <c r="B639" t="s" s="1912">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C639" t="s" s="1911">
         <v>1946</v>
       </c>
       <c r="D639" t="s" s="1911">
-        <v>1836</v>
+        <v>1947</v>
       </c>
       <c r="E639" t="s" s="1911">
-        <v>192</v>
+        <v>282</v>
       </c>
       <c r="F639" t="n" s="1912">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G639" t="n" s="1913">
-        <v>9.781399702034E12</v>
+        <v>9.780008724788E12</v>
       </c>
       <c r="H639" t="s" s="1912">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="I639" t="s" s="1911">
-        <v>1947</v>
+        <v>1948</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="n" s="1915">
-        <v>1395136.0</v>
+        <v>1423831.0</v>
       </c>
       <c r="B640" t="s" s="1915">
         <v>13</v>
       </c>
       <c r="C640" t="s" s="1914">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="D640" t="s" s="1914">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="E640" t="s" s="1914">
-        <v>286</v>
+        <v>249</v>
       </c>
       <c r="F640" t="n" s="1915">
         <v>2025.0</v>
       </c>
       <c r="G640" t="n" s="1916">
-        <v>9.780008724788E12</v>
+        <v>9.780733343865E12</v>
       </c>
       <c r="H640" t="s" s="1915">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="I640" t="s" s="1914">
-        <v>1950</v>
+        <v>1951</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="n" s="1918">
-        <v>1423831.0</v>
+        <v>823326.0</v>
       </c>
       <c r="B641" t="s" s="1918">
         <v>13</v>
       </c>
       <c r="C641" t="s" s="1917">
-        <v>1951</v>
+        <v>1952</v>
       </c>
       <c r="D641" t="s" s="1917">
-        <v>1952</v>
+        <v>1953</v>
       </c>
       <c r="E641" t="s" s="1917">
-        <v>253</v>
+        <v>1326</v>
       </c>
       <c r="F641" t="n" s="1918">
-        <v>2025.0</v>
+        <v>2018.0</v>
       </c>
       <c r="G641" t="n" s="1919">
-        <v>9.780733343865E12</v>
+        <v>9.781408340479E12</v>
       </c>
       <c r="H641" t="s" s="1918">
         <v>38</v>
       </c>
       <c r="I641" t="s" s="1917">
-        <v>1953</v>
+        <v>1954</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="n" s="1921">
-        <v>823326.0</v>
+        <v>1487346.0</v>
       </c>
       <c r="B642" t="s" s="1921">
         <v>13</v>
       </c>
       <c r="C642" t="s" s="1920">
-        <v>1954</v>
+        <v>1955</v>
       </c>
       <c r="D642" t="s" s="1920">
-        <v>1955</v>
+        <v>1956</v>
       </c>
       <c r="E642" t="s" s="1920">
-        <v>1328</v>
+        <v>112</v>
       </c>
       <c r="F642" t="n" s="1921">
-        <v>2018.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G642" t="n" s="1922">
-        <v>9.781408340479E12</v>
+        <v>9.781338568943E12</v>
       </c>
       <c r="H642" t="s" s="1921">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I642" t="s" s="1920">
-        <v>1956</v>
+        <v>1957</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="n" s="1924">
-        <v>1487346.0</v>
+        <v>1424094.0</v>
       </c>
       <c r="B643" t="s" s="1924">
         <v>13</v>
       </c>
       <c r="C643" t="s" s="1923">
-        <v>1957</v>
+        <v>1958</v>
       </c>
       <c r="D643" t="s" s="1923">
-        <v>1958</v>
+        <v>1959</v>
       </c>
       <c r="E643" t="s" s="1923">
-        <v>116</v>
+        <v>21</v>
       </c>
       <c r="F643" t="n" s="1924">
-        <v>2023.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G643" t="n" s="1925">
-        <v>9.781338568943E12</v>
+        <v>9.78176164685E12</v>
       </c>
       <c r="H643" t="s" s="1924">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="I643" t="s" s="1923">
-        <v>1959</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="n" s="1927">
-        <v>1424094.0</v>
+        <v>1313658.0</v>
       </c>
       <c r="B644" t="s" s="1927">
         <v>13</v>
       </c>
       <c r="C644" t="s" s="1926">
-        <v>1960</v>
+        <v>1961</v>
       </c>
       <c r="D644" t="s" s="1926">
-        <v>1961</v>
+        <v>1962</v>
       </c>
       <c r="E644" t="s" s="1926">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="F644" t="n" s="1927">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G644" t="n" s="1928">
-        <v>9.78176164685E12</v>
+        <v>9.781761341335E12</v>
       </c>
       <c r="H644" t="s" s="1927">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I644" t="s" s="1926">
-        <v>1962</v>
+        <v>1963</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="n" s="1930">
-        <v>1313658.0</v>
+        <v>1176406.0</v>
       </c>
       <c r="B645" t="s" s="1930">
         <v>13</v>
       </c>
       <c r="C645" t="s" s="1929">
-        <v>1963</v>
+        <v>1964</v>
       </c>
       <c r="D645" t="s" s="1929">
-        <v>1964</v>
+        <v>1965</v>
       </c>
       <c r="E645" t="s" s="1929">
-        <v>54</v>
+        <v>161</v>
       </c>
       <c r="F645" t="n" s="1930">
-        <v>2024.0</v>
+        <v>2020.0</v>
       </c>
       <c r="G645" t="n" s="1931">
-        <v>9.781761341335E12</v>
+        <v>9.780593301586E12</v>
       </c>
       <c r="H645" t="s" s="1930">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I645" t="s" s="1929">
-        <v>1965</v>
+        <v>1966</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="n" s="1933">
-        <v>1176406.0</v>
+        <v>1426059.0</v>
       </c>
       <c r="B646" t="s" s="1933">
         <v>13</v>
       </c>
       <c r="C646" t="s" s="1932">
-        <v>1966</v>
+        <v>1967</v>
       </c>
       <c r="D646" t="s" s="1932">
-        <v>1967</v>
+        <v>157</v>
       </c>
       <c r="E646" t="s" s="1932">
-        <v>165</v>
+        <v>73</v>
       </c>
       <c r="F646" t="n" s="1933">
-        <v>2020.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G646" t="n" s="1934">
-        <v>9.780593301586E12</v>
+        <v>9.781923145597E12</v>
       </c>
       <c r="H646" t="s" s="1933">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I646" t="s" s="1932">
         <v>1968</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="n" s="1936">
-        <v>1423991.0</v>
+        <v>1282890.0</v>
       </c>
       <c r="B647" t="s" s="1936">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C647" t="s" s="1935">
         <v>1969</v>
       </c>
       <c r="D647" t="s" s="1935">
-        <v>48</v>
+        <v>1970</v>
       </c>
       <c r="E647" t="s" s="1935">
-        <v>958</v>
+        <v>335</v>
       </c>
       <c r="F647" t="n" s="1936">
         <v>2025.0</v>
       </c>
       <c r="G647" t="n" s="1937">
-        <v>9.781529097115E12</v>
+        <v>9.781761181559E12</v>
       </c>
       <c r="H647" t="s" s="1936">
         <v>50</v>
       </c>
       <c r="I647" t="s" s="1935">
-        <v>1970</v>
+        <v>1971</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="n" s="1939">
-        <v>1426059.0</v>
+        <v>1470709.0</v>
       </c>
       <c r="B648" t="s" s="1939">
         <v>13</v>
       </c>
       <c r="C648" t="s" s="1938">
-        <v>1971</v>
+        <v>1972</v>
       </c>
       <c r="D648" t="s" s="1938">
-        <v>161</v>
+        <v>1973</v>
       </c>
       <c r="E648" t="s" s="1938">
-        <v>78</v>
+        <v>335</v>
       </c>
       <c r="F648" t="n" s="1939">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G648" t="n" s="1940">
-        <v>9.781923145597E12</v>
+        <v>9.781761181719E12</v>
       </c>
       <c r="H648" t="s" s="1939">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I648" t="s" s="1938">
-        <v>1972</v>
+        <v>1974</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="n" s="1942">
-        <v>1282890.0</v>
+        <v>1367127.0</v>
       </c>
       <c r="B649" t="s" s="1942">
         <v>13</v>
       </c>
       <c r="C649" t="s" s="1941">
-        <v>1973</v>
+        <v>1975</v>
       </c>
       <c r="D649" t="s" s="1941">
-        <v>1974</v>
+        <v>1976</v>
       </c>
       <c r="E649" t="s" s="1941">
-        <v>338</v>
+        <v>124</v>
       </c>
       <c r="F649" t="n" s="1942">
         <v>2025.0</v>
       </c>
       <c r="G649" t="n" s="1943">
-        <v>9.781761181559E12</v>
+        <v>9.781760658717E12</v>
       </c>
       <c r="H649" t="s" s="1942">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I649" t="s" s="1941">
-        <v>1975</v>
+        <v>1977</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="n" s="1945">
-        <v>1470709.0</v>
+        <v>1356323.0</v>
       </c>
       <c r="B650" t="s" s="1945">
         <v>13</v>
       </c>
       <c r="C650" t="s" s="1944">
-        <v>1976</v>
+        <v>1978</v>
       </c>
       <c r="D650" t="s" s="1944">
-        <v>1977</v>
+        <v>1979</v>
       </c>
       <c r="E650" t="s" s="1944">
-        <v>338</v>
+        <v>21</v>
       </c>
       <c r="F650" t="n" s="1945">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G650" t="n" s="1946">
-        <v>9.781761181719E12</v>
+        <v>9.781761527043E12</v>
       </c>
       <c r="H650" t="s" s="1945">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I650" t="s" s="1944">
-        <v>1978</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="n" s="1948">
-        <v>1367127.0</v>
+        <v>983946.0</v>
       </c>
       <c r="B651" t="s" s="1948">
         <v>13</v>
       </c>
       <c r="C651" t="s" s="1947">
-        <v>1979</v>
+        <v>1981</v>
       </c>
       <c r="D651" t="s" s="1947">
-        <v>1980</v>
+        <v>348</v>
       </c>
       <c r="E651" t="s" s="1947">
-        <v>128</v>
+        <v>1113</v>
       </c>
       <c r="F651" t="n" s="1948">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G651" t="n" s="1949">
-        <v>9.781760658717E12</v>
+        <v>9.781250822741E12</v>
       </c>
       <c r="H651" t="s" s="1948">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="I651" t="s" s="1947">
-        <v>1981</v>
+        <v>1982</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="n" s="1951">
-        <v>1356323.0</v>
+        <v>1336141.0</v>
       </c>
       <c r="B652" t="s" s="1951">
         <v>13</v>
       </c>
       <c r="C652" t="s" s="1950">
-        <v>1982</v>
+        <v>1983</v>
       </c>
       <c r="D652" t="s" s="1950">
-        <v>1983</v>
+        <v>1984</v>
       </c>
       <c r="E652" t="s" s="1950">
-        <v>21</v>
+        <v>180</v>
       </c>
       <c r="F652" t="n" s="1951">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G652" t="n" s="1952">
-        <v>9.781761527043E12</v>
+        <v>9.780702271076E12</v>
       </c>
       <c r="H652" t="s" s="1951">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I652" t="s" s="1950">
-        <v>1984</v>
+        <v>1985</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="n" s="1954">
-        <v>983946.0</v>
+        <v>1423921.0</v>
       </c>
       <c r="B653" t="s" s="1954">
         <v>13</v>
       </c>
       <c r="C653" t="s" s="1953">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="D653" t="s" s="1953">
-        <v>351</v>
+        <v>1987</v>
       </c>
       <c r="E653" t="s" s="1953">
-        <v>1115</v>
+        <v>205</v>
       </c>
       <c r="F653" t="n" s="1954">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G653" t="n" s="1955">
-        <v>9.781250822741E12</v>
+        <v>9.781761381485E12</v>
       </c>
       <c r="H653" t="s" s="1954">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="I653" t="s" s="1953">
-        <v>1986</v>
+        <v>1988</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="n" s="1957">
-        <v>1336141.0</v>
+        <v>1376138.0</v>
       </c>
       <c r="B654" t="s" s="1957">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C654" t="s" s="1956">
-        <v>1987</v>
+        <v>1989</v>
       </c>
       <c r="D654" t="s" s="1956">
-        <v>1988</v>
+        <v>1990</v>
       </c>
       <c r="E654" t="s" s="1956">
-        <v>184</v>
+        <v>592</v>
       </c>
       <c r="F654" t="n" s="1957">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G654" t="n" s="1958">
-        <v>9.780702271076E12</v>
+        <v>9.781922790767E12</v>
       </c>
       <c r="H654" t="s" s="1957">
-        <v>17</v>
+        <v>83</v>
       </c>
       <c r="I654" t="s" s="1956">
-        <v>1989</v>
+        <v>1991</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="n" s="1960">
-        <v>1423921.0</v>
+        <v>1337992.0</v>
       </c>
       <c r="B655" t="s" s="1960">
         <v>13</v>
       </c>
       <c r="C655" t="s" s="1959">
-        <v>1990</v>
+        <v>1992</v>
       </c>
       <c r="D655" t="s" s="1959">
-        <v>1991</v>
+        <v>689</v>
       </c>
       <c r="E655" t="s" s="1959">
-        <v>209</v>
+        <v>21</v>
       </c>
       <c r="F655" t="n" s="1960">
         <v>2025.0</v>
       </c>
       <c r="G655" t="n" s="1961">
-        <v>9.781761381485E12</v>
+        <v>9.781761524141E12</v>
       </c>
       <c r="H655" t="s" s="1960">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="I655" t="s" s="1959">
-        <v>1992</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="n" s="1963">
-        <v>1376138.0</v>
+        <v>1476005.0</v>
       </c>
       <c r="B656" t="s" s="1963">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C656" t="s" s="1962">
-        <v>1993</v>
+        <v>1994</v>
       </c>
       <c r="D656" t="s" s="1962">
-        <v>1994</v>
+        <v>1995</v>
       </c>
       <c r="E656" t="s" s="1962">
-        <v>594</v>
+        <v>274</v>
       </c>
       <c r="F656" t="n" s="1963">
-        <v>2025.0</v>
+        <v>2021.0</v>
       </c>
       <c r="G656" t="n" s="1964">
-        <v>9.781922790767E12</v>
+        <v>9.781781129388E12</v>
       </c>
       <c r="H656" t="s" s="1963">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="I656" t="s" s="1962">
-        <v>1995</v>
+        <v>1996</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="n" s="1966">
-        <v>1337992.0</v>
+        <v>1334235.0</v>
       </c>
       <c r="B657" t="s" s="1966">
         <v>13</v>
       </c>
       <c r="C657" t="s" s="1965">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="D657" t="s" s="1965">
-        <v>691</v>
+        <v>1998</v>
       </c>
       <c r="E657" t="s" s="1965">
-        <v>21</v>
+        <v>124</v>
       </c>
       <c r="F657" t="n" s="1966">
         <v>2025.0</v>
       </c>
       <c r="G657" t="n" s="1967">
-        <v>9.781761524141E12</v>
+        <v>9.781760657611E12</v>
       </c>
       <c r="H657" t="s" s="1966">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I657" t="s" s="1965">
-        <v>1997</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="n" s="1969">
-        <v>1476005.0</v>
+        <v>1424038.0</v>
       </c>
       <c r="B658" t="s" s="1969">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C658" t="s" s="1968">
-        <v>1998</v>
+        <v>2000</v>
       </c>
       <c r="D658" t="s" s="1968">
-        <v>1999</v>
+        <v>2001</v>
       </c>
       <c r="E658" t="s" s="1968">
-        <v>278</v>
+        <v>1835</v>
       </c>
       <c r="F658" t="n" s="1969">
-        <v>2021.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G658" t="n" s="1970">
-        <v>9.781781129388E12</v>
+        <v>9.781399717571E12</v>
       </c>
       <c r="H658" t="s" s="1969">
-        <v>17</v>
+        <v>83</v>
       </c>
       <c r="I658" t="s" s="1968">
-        <v>2000</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="n" s="1972">
-        <v>1334235.0</v>
+        <v>1292781.0</v>
       </c>
       <c r="B659" t="s" s="1972">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C659" t="s" s="1971">
-        <v>2001</v>
+        <v>2003</v>
       </c>
       <c r="D659" t="s" s="1971">
-        <v>2002</v>
+        <v>1749</v>
       </c>
       <c r="E659" t="s" s="1971">
-        <v>128</v>
+        <v>87</v>
       </c>
       <c r="F659" t="n" s="1972">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G659" t="n" s="1973">
-        <v>9.781760657611E12</v>
+        <v>9.780008830113E12</v>
       </c>
       <c r="H659" t="s" s="1972">
-        <v>38</v>
+        <v>83</v>
       </c>
       <c r="I659" t="s" s="1971">
-        <v>2003</v>
+        <v>2004</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="n" s="1975">
-        <v>1424038.0</v>
+        <v>1069718.0</v>
       </c>
       <c r="B660" t="s" s="1975">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C660" t="s" s="1974">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="D660" t="s" s="1974">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="E660" t="s" s="1974">
-        <v>1837</v>
+        <v>508</v>
       </c>
       <c r="F660" t="n" s="1975">
-        <v>2026.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G660" t="n" s="1976">
-        <v>9.781399717571E12</v>
+        <v>9.780241536452E12</v>
       </c>
       <c r="H660" t="s" s="1975">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="I660" t="s" s="1974">
-        <v>2006</v>
+        <v>2007</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="n" s="1978">
-        <v>1292781.0</v>
+        <v>1337907.0</v>
       </c>
       <c r="B661" t="s" s="1978">
         <v>6</v>
       </c>
       <c r="C661" t="s" s="1977">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="D661" t="s" s="1977">
-        <v>1751</v>
+        <v>2009</v>
       </c>
       <c r="E661" t="s" s="1977">
-        <v>91</v>
+        <v>21</v>
       </c>
       <c r="F661" t="n" s="1978">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G661" t="n" s="1979">
-        <v>9.780008830113E12</v>
+        <v>9.781546129271E12</v>
       </c>
       <c r="H661" t="s" s="1978">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="I661" t="s" s="1977">
-        <v>2008</v>
+        <v>2010</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="n" s="1981">
-        <v>1069718.0</v>
+        <v>1163079.0</v>
       </c>
       <c r="B662" t="s" s="1981">
         <v>13</v>
       </c>
       <c r="C662" t="s" s="1980">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="D662" t="s" s="1980">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="E662" t="s" s="1980">
-        <v>510</v>
+        <v>2013</v>
       </c>
       <c r="F662" t="n" s="1981">
         <v>2024.0</v>
       </c>
       <c r="G662" t="n" s="1982">
-        <v>9.780241536452E12</v>
+        <v>9.78177695816E12</v>
       </c>
       <c r="H662" t="s" s="1981">
         <v>17</v>
       </c>
       <c r="I662" t="s" s="1980">
-        <v>2011</v>
+        <v>2014</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="n" s="1984">
-        <v>1337907.0</v>
+        <v>1388462.0</v>
       </c>
       <c r="B663" t="s" s="1984">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C663" t="s" s="1983">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="D663" t="s" s="1983">
-        <v>2013</v>
+        <v>2016</v>
       </c>
       <c r="E663" t="s" s="1983">
-        <v>21</v>
+        <v>120</v>
       </c>
       <c r="F663" t="n" s="1984">
         <v>2025.0</v>
       </c>
       <c r="G663" t="n" s="1985">
-        <v>9.781546129271E12</v>
+        <v>9.781760995294E12</v>
       </c>
       <c r="H663" t="s" s="1984">
         <v>50</v>
       </c>
       <c r="I663" t="s" s="1983">
-        <v>2014</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="n" s="1987">
-        <v>1163079.0</v>
+        <v>1484163.0</v>
       </c>
       <c r="B664" t="s" s="1987">
         <v>13</v>
       </c>
       <c r="C664" t="s" s="1986">
-        <v>2015</v>
+        <v>2018</v>
       </c>
       <c r="D664" t="s" s="1986">
-        <v>2016</v>
+        <v>2019</v>
       </c>
       <c r="E664" t="s" s="1986">
-        <v>2017</v>
+        <v>335</v>
       </c>
       <c r="F664" t="n" s="1987">
-        <v>2024.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G664" t="n" s="1988">
-        <v>9.78177695816E12</v>
+        <v>9.781760526764E12</v>
       </c>
       <c r="H664" t="s" s="1987">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="I664" t="s" s="1986">
-        <v>2018</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="n" s="1990">
-        <v>1388462.0</v>
+        <v>1426141.0</v>
       </c>
       <c r="B665" t="s" s="1990">
         <v>13</v>
       </c>
       <c r="C665" t="s" s="1989">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="D665" t="s" s="1989">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="E665" t="s" s="1989">
         <v>124</v>
       </c>
       <c r="F665" t="n" s="1990">
-        <v>2025.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G665" t="n" s="1991">
-        <v>9.781760995294E12</v>
+        <v>9.781529517323E12</v>
       </c>
       <c r="H665" t="s" s="1990">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I665" t="s" s="1989">
-        <v>2021</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="666">
-      <c r="A666" t="n" s="1993">
-        <v>1484163.0</v>
+      <c r="A666" t="s" s="1993">
+        <v>13</v>
       </c>
       <c r="B666" t="s" s="1993">
         <v>13</v>
       </c>
       <c r="C666" t="s" s="1992">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="D666" t="s" s="1992">
-        <v>2023</v>
+        <v>211</v>
       </c>
       <c r="E666" t="s" s="1992">
-        <v>338</v>
-[...5 lines deleted...]
-        <v>9.781760526764E12</v>
+        <v>13</v>
+      </c>
+      <c r="F666" t="s" s="1993">
+        <v>13</v>
+      </c>
+      <c r="G666" t="s" s="1994">
+        <v>13</v>
       </c>
       <c r="H666" t="s" s="1993">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="I666" t="s" s="1992">
-        <v>2024</v>
+        <v>212</v>
       </c>
     </row>
     <row r="667">
-      <c r="A667" t="n" s="1996">
-        <v>1426141.0</v>
+      <c r="A667" t="s" s="1996">
+        <v>13</v>
       </c>
       <c r="B667" t="s" s="1996">
         <v>13</v>
       </c>
       <c r="C667" t="s" s="1995">
         <v>2025</v>
       </c>
       <c r="D667" t="s" s="1995">
         <v>2026</v>
       </c>
       <c r="E667" t="s" s="1995">
-        <v>128</v>
-[...5 lines deleted...]
-        <v>9.781529517323E12</v>
+        <v>13</v>
+      </c>
+      <c r="F667" t="s" s="1996">
+        <v>13</v>
+      </c>
+      <c r="G667" t="s" s="1997">
+        <v>13</v>
       </c>
       <c r="H667" t="s" s="1996">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I667" t="s" s="1995">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="668">
+      <c r="A668" t="n" s="1999">
+        <v>1423977.0</v>
+      </c>
+      <c r="B668" t="s" s="1999">
+        <v>13</v>
+      </c>
+      <c r="C668" t="s" s="1998">
         <v>2027</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C668" t="s" s="1998">
+      <c r="D668" t="s" s="1998">
         <v>2028</v>
       </c>
-      <c r="D668" t="s" s="1998">
-[...1 lines deleted...]
-      </c>
       <c r="E668" t="s" s="1998">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>45</v>
+      </c>
+      <c r="F668" t="n" s="1999">
+        <v>2025.0</v>
+      </c>
+      <c r="G668" t="n" s="2000">
+        <v>9.781836040743E12</v>
       </c>
       <c r="H668" t="s" s="1999">
         <v>17</v>
       </c>
       <c r="I668" t="s" s="1998">
-        <v>216</v>
+        <v>2029</v>
       </c>
     </row>
     <row r="669">
-      <c r="A669" t="s" s="2002">
-        <v>13</v>
+      <c r="A669" t="n" s="2002">
+        <v>1544204.0</v>
       </c>
       <c r="B669" t="s" s="2002">
         <v>13</v>
       </c>
       <c r="C669" t="s" s="2001">
-        <v>2029</v>
+        <v>2030</v>
       </c>
       <c r="D669" t="s" s="2001">
-        <v>2030</v>
+        <v>2031</v>
       </c>
       <c r="E669" t="s" s="2001">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>522</v>
+      </c>
+      <c r="F669" t="n" s="2002">
+        <v>2026.0</v>
+      </c>
+      <c r="G669" t="n" s="2003">
+        <v>9.781761622472E12</v>
       </c>
       <c r="H669" t="s" s="2002">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I669" t="s" s="2001">
-        <v>216</v>
+        <v>2032</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="n" s="2005">
-        <v>1423977.0</v>
+        <v>1424048.0</v>
       </c>
       <c r="B670" t="s" s="2005">
         <v>13</v>
       </c>
       <c r="C670" t="s" s="2004">
-        <v>2031</v>
+        <v>2033</v>
       </c>
       <c r="D670" t="s" s="2004">
-        <v>2032</v>
+        <v>2034</v>
       </c>
       <c r="E670" t="s" s="2004">
-        <v>45</v>
+        <v>1371</v>
       </c>
       <c r="F670" t="n" s="2005">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G670" t="n" s="2006">
-        <v>9.781836040743E12</v>
+        <v>9.780593179963E12</v>
       </c>
       <c r="H670" t="s" s="2005">
         <v>17</v>
       </c>
       <c r="I670" t="s" s="2004">
-        <v>2033</v>
+        <v>2035</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="n" s="2008">
-        <v>1544204.0</v>
+        <v>1386432.0</v>
       </c>
       <c r="B671" t="s" s="2008">
         <v>13</v>
       </c>
       <c r="C671" t="s" s="2007">
-        <v>2034</v>
+        <v>2036</v>
       </c>
       <c r="D671" t="s" s="2007">
-        <v>2035</v>
+        <v>2037</v>
       </c>
       <c r="E671" t="s" s="2007">
-        <v>524</v>
+        <v>1074</v>
       </c>
       <c r="F671" t="n" s="2008">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G671" t="n" s="2009">
-        <v>9.781761622472E12</v>
+        <v>9.780008645571E12</v>
       </c>
       <c r="H671" t="s" s="2008">
         <v>17</v>
       </c>
       <c r="I671" t="s" s="2007">
-        <v>2036</v>
+        <v>2038</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="n" s="2011">
-        <v>1424048.0</v>
+        <v>1534214.0</v>
       </c>
       <c r="B672" t="s" s="2011">
         <v>13</v>
       </c>
       <c r="C672" t="s" s="2010">
-        <v>2037</v>
+        <v>2039</v>
       </c>
       <c r="D672" t="s" s="2010">
-        <v>2038</v>
+        <v>2040</v>
       </c>
       <c r="E672" t="s" s="2010">
-        <v>1373</v>
+        <v>1178</v>
       </c>
       <c r="F672" t="n" s="2011">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G672" t="n" s="2012">
-        <v>9.780593179963E12</v>
+        <v>9.781923141407E12</v>
       </c>
       <c r="H672" t="s" s="2011">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I672" t="s" s="2010">
-        <v>2039</v>
+        <v>2041</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="n" s="2014">
-        <v>1386432.0</v>
+        <v>1423927.0</v>
       </c>
       <c r="B673" t="s" s="2014">
         <v>13</v>
       </c>
       <c r="C673" t="s" s="2013">
-        <v>2040</v>
+        <v>2042</v>
       </c>
       <c r="D673" t="s" s="2013">
-        <v>2041</v>
+        <v>2043</v>
       </c>
       <c r="E673" t="s" s="2013">
-        <v>1076</v>
+        <v>335</v>
       </c>
       <c r="F673" t="n" s="2014">
         <v>2025.0</v>
       </c>
       <c r="G673" t="n" s="2015">
-        <v>9.780008645571E12</v>
+        <v>9.78176063775E12</v>
       </c>
       <c r="H673" t="s" s="2014">
         <v>17</v>
       </c>
       <c r="I673" t="s" s="2013">
-        <v>2042</v>
+        <v>2044</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="n" s="2017">
-        <v>1534214.0</v>
+        <v>1206459.0</v>
       </c>
       <c r="B674" t="s" s="2017">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C674" t="s" s="2016">
-        <v>2043</v>
+        <v>2045</v>
       </c>
       <c r="D674" t="s" s="2016">
-        <v>2044</v>
+        <v>86</v>
       </c>
       <c r="E674" t="s" s="2016">
-        <v>1180</v>
+        <v>87</v>
       </c>
       <c r="F674" t="n" s="2017">
-        <v>2025.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G674" t="n" s="2018">
-        <v>9.781923141407E12</v>
+        <v>9.780008529529E12</v>
       </c>
       <c r="H674" t="s" s="2017">
-        <v>38</v>
+        <v>83</v>
       </c>
       <c r="I674" t="s" s="2016">
-        <v>2045</v>
+        <v>2046</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="n" s="2020">
-        <v>1423927.0</v>
+        <v>1289197.0</v>
       </c>
       <c r="B675" t="s" s="2020">
         <v>13</v>
       </c>
       <c r="C675" t="s" s="2019">
-        <v>2046</v>
+        <v>2047</v>
       </c>
       <c r="D675" t="s" s="2019">
-        <v>2047</v>
+        <v>2048</v>
       </c>
       <c r="E675" t="s" s="2019">
-        <v>338</v>
+        <v>335</v>
       </c>
       <c r="F675" t="n" s="2020">
         <v>2025.0</v>
       </c>
       <c r="G675" t="n" s="2021">
-        <v>9.78176063775E12</v>
+        <v>9.781761181221E12</v>
       </c>
       <c r="H675" t="s" s="2020">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="I675" t="s" s="2019">
-        <v>2048</v>
+        <v>2049</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="n" s="2023">
-        <v>1206459.0</v>
+        <v>1409590.0</v>
       </c>
       <c r="B676" t="s" s="2023">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C676" t="s" s="2022">
-        <v>2049</v>
+        <v>2050</v>
       </c>
       <c r="D676" t="s" s="2022">
-        <v>90</v>
+        <v>2051</v>
       </c>
       <c r="E676" t="s" s="2022">
-        <v>91</v>
+        <v>124</v>
       </c>
       <c r="F676" t="n" s="2023">
-        <v>2023.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G676" t="n" s="2024">
-        <v>9.780008529529E12</v>
+        <v>9.781760659158E12</v>
       </c>
       <c r="H676" t="s" s="2023">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="I676" t="s" s="2022">
-        <v>2050</v>
+        <v>2052</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="n" s="2026">
-        <v>1289197.0</v>
+        <v>1395162.0</v>
       </c>
       <c r="B677" t="s" s="2026">
         <v>13</v>
       </c>
       <c r="C677" t="s" s="2025">
-        <v>2051</v>
+        <v>2053</v>
       </c>
       <c r="D677" t="s" s="2025">
-        <v>2052</v>
+        <v>2054</v>
       </c>
       <c r="E677" t="s" s="2025">
-        <v>338</v>
+        <v>69</v>
       </c>
       <c r="F677" t="n" s="2026">
         <v>2025.0</v>
       </c>
       <c r="G677" t="n" s="2027">
-        <v>9.781761181221E12</v>
+        <v>9.780733344169E12</v>
       </c>
       <c r="H677" t="s" s="2026">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="I677" t="s" s="2025">
-        <v>2053</v>
+        <v>2055</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="n" s="2029">
-        <v>1409590.0</v>
+        <v>1423987.0</v>
       </c>
       <c r="B678" t="s" s="2029">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C678" t="s" s="2028">
-        <v>2054</v>
+        <v>2056</v>
       </c>
       <c r="D678" t="s" s="2028">
-        <v>2055</v>
+        <v>2057</v>
       </c>
       <c r="E678" t="s" s="2028">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="F678" t="n" s="2029">
         <v>2025.0</v>
       </c>
       <c r="G678" t="n" s="2030">
-        <v>9.781760659158E12</v>
+        <v>9.781529532814E12</v>
       </c>
       <c r="H678" t="s" s="2029">
-        <v>30</v>
+        <v>83</v>
       </c>
       <c r="I678" t="s" s="2028">
-        <v>2056</v>
+        <v>2058</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="n" s="2032">
-        <v>1395162.0</v>
+        <v>1394223.0</v>
       </c>
       <c r="B679" t="s" s="2032">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C679" t="s" s="2031">
-        <v>2057</v>
+        <v>2059</v>
       </c>
       <c r="D679" t="s" s="2031">
-        <v>2058</v>
+        <v>2060</v>
       </c>
       <c r="E679" t="s" s="2031">
-        <v>74</v>
+        <v>335</v>
       </c>
       <c r="F679" t="n" s="2032">
         <v>2025.0</v>
       </c>
       <c r="G679" t="n" s="2033">
-        <v>9.780733344169E12</v>
+        <v>9.781761181696E12</v>
       </c>
       <c r="H679" t="s" s="2032">
-        <v>38</v>
+        <v>83</v>
       </c>
       <c r="I679" t="s" s="2031">
-        <v>2059</v>
+        <v>2061</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="n" s="2035">
-        <v>1423987.0</v>
+        <v>1019628.0</v>
       </c>
       <c r="B680" t="s" s="2035">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C680" t="s" s="2034">
-        <v>2060</v>
+        <v>2062</v>
       </c>
       <c r="D680" t="s" s="2034">
-        <v>2061</v>
+        <v>2063</v>
       </c>
       <c r="E680" t="s" s="2034">
-        <v>128</v>
+        <v>1466</v>
       </c>
       <c r="F680" t="n" s="2035">
-        <v>2025.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G680" t="n" s="2036">
-        <v>9.781529532814E12</v>
+        <v>9.781922696311E12</v>
       </c>
       <c r="H680" t="s" s="2035">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="I680" t="s" s="2034">
-        <v>2062</v>
+        <v>2064</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="n" s="2038">
-        <v>1394223.0</v>
+        <v>956693.0</v>
       </c>
       <c r="B681" t="s" s="2038">
         <v>6</v>
       </c>
       <c r="C681" t="s" s="2037">
-        <v>2063</v>
+        <v>2065</v>
       </c>
       <c r="D681" t="s" s="2037">
-        <v>2064</v>
+        <v>86</v>
       </c>
       <c r="E681" t="s" s="2037">
-        <v>338</v>
+        <v>87</v>
       </c>
       <c r="F681" t="n" s="2038">
-        <v>2025.0</v>
+        <v>2022.0</v>
       </c>
       <c r="G681" t="n" s="2039">
-        <v>9.781761181696E12</v>
+        <v>9.780755500093E12</v>
       </c>
       <c r="H681" t="s" s="2038">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="I681" t="s" s="2037">
-        <v>2065</v>
+        <v>2066</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="n" s="2041">
-        <v>1019628.0</v>
+        <v>1495586.0</v>
       </c>
       <c r="B682" t="s" s="2041">
         <v>13</v>
       </c>
       <c r="C682" t="s" s="2040">
-        <v>2066</v>
+        <v>2067</v>
       </c>
       <c r="D682" t="s" s="2040">
-        <v>2067</v>
+        <v>2068</v>
       </c>
       <c r="E682" t="s" s="2040">
-        <v>1468</v>
+        <v>69</v>
       </c>
       <c r="F682" t="n" s="2041">
-        <v>2023.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G682" t="n" s="2042">
-        <v>9.781922696311E12</v>
+        <v>9.781460766743E12</v>
       </c>
       <c r="H682" t="s" s="2041">
         <v>17</v>
       </c>
       <c r="I682" t="s" s="2040">
-        <v>2068</v>
+        <v>2069</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="n" s="2044">
-        <v>956693.0</v>
+        <v>1282822.0</v>
       </c>
       <c r="B683" t="s" s="2044">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C683" t="s" s="2043">
-        <v>2069</v>
+        <v>2070</v>
       </c>
       <c r="D683" t="s" s="2043">
-        <v>90</v>
+        <v>2071</v>
       </c>
       <c r="E683" t="s" s="2043">
-        <v>91</v>
+        <v>335</v>
       </c>
       <c r="F683" t="n" s="2044">
-        <v>2022.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G683" t="n" s="2045">
-        <v>9.780755500093E12</v>
+        <v>9.781761181184E12</v>
       </c>
       <c r="H683" t="s" s="2044">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="I683" t="s" s="2043">
-        <v>2070</v>
+        <v>2072</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="n" s="2047">
-        <v>1495586.0</v>
+        <v>1495035.0</v>
       </c>
       <c r="B684" t="s" s="2047">
         <v>13</v>
       </c>
       <c r="C684" t="s" s="2046">
-        <v>2071</v>
+        <v>2073</v>
       </c>
       <c r="D684" t="s" s="2046">
-        <v>2072</v>
+        <v>2074</v>
       </c>
       <c r="E684" t="s" s="2046">
-        <v>74</v>
+        <v>161</v>
       </c>
       <c r="F684" t="n" s="2047">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G684" t="n" s="2048">
-        <v>9.781460766743E12</v>
+        <v>9.780143779377E12</v>
       </c>
       <c r="H684" t="s" s="2047">
         <v>17</v>
       </c>
       <c r="I684" t="s" s="2046">
-        <v>2073</v>
+        <v>2075</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="n" s="2050">
-        <v>1282822.0</v>
+        <v>1495573.0</v>
       </c>
       <c r="B685" t="s" s="2050">
         <v>13</v>
       </c>
       <c r="C685" t="s" s="2049">
-        <v>2074</v>
+        <v>2076</v>
       </c>
       <c r="D685" t="s" s="2049">
-        <v>2075</v>
+        <v>2077</v>
       </c>
       <c r="E685" t="s" s="2049">
-        <v>338</v>
+        <v>108</v>
       </c>
       <c r="F685" t="n" s="2050">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G685" t="n" s="2051">
-        <v>9.781761181184E12</v>
+        <v>9.781460767245E12</v>
       </c>
       <c r="H685" t="s" s="2050">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I685" t="s" s="2049">
-        <v>2076</v>
+        <v>2078</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="n" s="2053">
-        <v>1495035.0</v>
+        <v>1451242.0</v>
       </c>
       <c r="B686" t="s" s="2053">
         <v>13</v>
       </c>
       <c r="C686" t="s" s="2052">
-        <v>2077</v>
+        <v>2079</v>
       </c>
       <c r="D686" t="s" s="2052">
-        <v>2078</v>
+        <v>2080</v>
       </c>
       <c r="E686" t="s" s="2052">
-        <v>165</v>
+        <v>124</v>
       </c>
       <c r="F686" t="n" s="2053">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G686" t="n" s="2054">
-        <v>9.780143779377E12</v>
+        <v>9.781760658571E12</v>
       </c>
       <c r="H686" t="s" s="2053">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I686" t="s" s="2052">
-        <v>2079</v>
+        <v>2081</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="n" s="2056">
-        <v>1495573.0</v>
+        <v>1344997.0</v>
       </c>
       <c r="B687" t="s" s="2056">
         <v>13</v>
       </c>
       <c r="C687" t="s" s="2055">
-        <v>2080</v>
+        <v>2082</v>
       </c>
       <c r="D687" t="s" s="2055">
-        <v>2081</v>
+        <v>2083</v>
       </c>
       <c r="E687" t="s" s="2055">
-        <v>112</v>
+        <v>396</v>
       </c>
       <c r="F687" t="n" s="2056">
-        <v>2026.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G687" t="n" s="2057">
-        <v>9.781460767245E12</v>
+        <v>9.781760763367E12</v>
       </c>
       <c r="H687" t="s" s="2056">
         <v>38</v>
       </c>
       <c r="I687" t="s" s="2055">
-        <v>2082</v>
+        <v>2084</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="n" s="2059">
-        <v>1451242.0</v>
+        <v>1476337.0</v>
       </c>
       <c r="B688" t="s" s="2059">
         <v>13</v>
       </c>
       <c r="C688" t="s" s="2058">
-        <v>2083</v>
+        <v>2085</v>
       </c>
       <c r="D688" t="s" s="2058">
-        <v>2084</v>
+        <v>2086</v>
       </c>
       <c r="E688" t="s" s="2058">
-        <v>128</v>
+        <v>69</v>
       </c>
       <c r="F688" t="n" s="2059">
         <v>2026.0</v>
       </c>
       <c r="G688" t="n" s="2060">
-        <v>9.781760658571E12</v>
+        <v>9.781460764978E12</v>
       </c>
       <c r="H688" t="s" s="2059">
         <v>38</v>
       </c>
       <c r="I688" t="s" s="2058">
-        <v>2085</v>
+        <v>2087</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="n" s="2062">
-        <v>1344997.0</v>
+        <v>1424072.0</v>
       </c>
       <c r="B689" t="s" s="2062">
         <v>13</v>
       </c>
       <c r="C689" t="s" s="2061">
-        <v>2086</v>
+        <v>2088</v>
       </c>
       <c r="D689" t="s" s="2061">
-        <v>2087</v>
+        <v>2089</v>
       </c>
       <c r="E689" t="s" s="2061">
-        <v>399</v>
+        <v>21</v>
       </c>
       <c r="F689" t="n" s="2062">
-        <v>2024.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G689" t="n" s="2063">
-        <v>9.781760763367E12</v>
+        <v>9.781761528576E12</v>
       </c>
       <c r="H689" t="s" s="2062">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="I689" t="s" s="2061">
-        <v>2088</v>
+        <v>2090</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="n" s="2065">
-        <v>1476337.0</v>
+        <v>1241325.0</v>
       </c>
       <c r="B690" t="s" s="2065">
         <v>13</v>
       </c>
       <c r="C690" t="s" s="2064">
-        <v>2089</v>
+        <v>2091</v>
       </c>
       <c r="D690" t="s" s="2064">
-        <v>2090</v>
+        <v>2092</v>
       </c>
       <c r="E690" t="s" s="2064">
-        <v>74</v>
+        <v>522</v>
       </c>
       <c r="F690" t="n" s="2065">
         <v>2026.0</v>
       </c>
       <c r="G690" t="n" s="2066">
-        <v>9.781460764978E12</v>
+        <v>9.781761357725E12</v>
       </c>
       <c r="H690" t="s" s="2065">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="I690" t="s" s="2064">
-        <v>2091</v>
+        <v>2093</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="n" s="2068">
-        <v>1424072.0</v>
+        <v>1277974.0</v>
       </c>
       <c r="B691" t="s" s="2068">
         <v>13</v>
       </c>
       <c r="C691" t="s" s="2067">
-        <v>2092</v>
+        <v>2094</v>
       </c>
       <c r="D691" t="s" s="2067">
-        <v>2093</v>
+        <v>2095</v>
       </c>
       <c r="E691" t="s" s="2067">
-        <v>21</v>
+        <v>557</v>
       </c>
       <c r="F691" t="n" s="2068">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G691" t="n" s="2069">
-        <v>9.781761528576E12</v>
+        <v>9.781760658045E12</v>
       </c>
       <c r="H691" t="s" s="2068">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I691" t="s" s="2067">
-        <v>2094</v>
+        <v>2096</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="n" s="2071">
-        <v>1241325.0</v>
+        <v>1271966.0</v>
       </c>
       <c r="B692" t="s" s="2071">
         <v>13</v>
       </c>
       <c r="C692" t="s" s="2070">
-        <v>2095</v>
+        <v>2097</v>
       </c>
       <c r="D692" t="s" s="2070">
-        <v>2096</v>
+        <v>2098</v>
       </c>
       <c r="E692" t="s" s="2070">
-        <v>524</v>
+        <v>21</v>
       </c>
       <c r="F692" t="n" s="2071">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G692" t="n" s="2072">
-        <v>9.781761357725E12</v>
+        <v>9.781761520877E12</v>
       </c>
       <c r="H692" t="s" s="2071">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I692" t="s" s="2070">
-        <v>2097</v>
+        <v>2099</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="n" s="2074">
-        <v>1277974.0</v>
+        <v>1286573.0</v>
       </c>
       <c r="B693" t="s" s="2074">
         <v>13</v>
       </c>
       <c r="C693" t="s" s="2073">
-        <v>2098</v>
+        <v>2100</v>
       </c>
       <c r="D693" t="s" s="2073">
-        <v>2099</v>
+        <v>2101</v>
       </c>
       <c r="E693" t="s" s="2073">
-        <v>559</v>
+        <v>172</v>
       </c>
       <c r="F693" t="n" s="2074">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G693" t="n" s="2075">
-        <v>9.781760658045E12</v>
+        <v>9.780975640654E12</v>
       </c>
       <c r="H693" t="s" s="2074">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I693" t="s" s="2073">
-        <v>2100</v>
+        <v>2102</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="n" s="2077">
-        <v>1271867.0</v>
+        <v>1388344.0</v>
       </c>
       <c r="B694" t="s" s="2077">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C694" t="s" s="2076">
-        <v>2101</v>
+        <v>2103</v>
       </c>
       <c r="D694" t="s" s="2076">
-        <v>2102</v>
+        <v>2104</v>
       </c>
       <c r="E694" t="s" s="2076">
-        <v>298</v>
+        <v>16</v>
       </c>
       <c r="F694" t="n" s="2077">
         <v>2025.0</v>
       </c>
       <c r="G694" t="n" s="2078">
-        <v>9.780734422729E12</v>
+        <v>9.781761214301E12</v>
       </c>
       <c r="H694" t="s" s="2077">
         <v>50</v>
       </c>
       <c r="I694" t="s" s="2076">
-        <v>2103</v>
+        <v>2105</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="n" s="2080">
-        <v>1271966.0</v>
+        <v>1424040.0</v>
       </c>
       <c r="B695" t="s" s="2080">
         <v>13</v>
       </c>
       <c r="C695" t="s" s="2079">
-        <v>2104</v>
+        <v>2106</v>
       </c>
       <c r="D695" t="s" s="2079">
-        <v>2105</v>
+        <v>2107</v>
       </c>
       <c r="E695" t="s" s="2079">
-        <v>21</v>
+        <v>120</v>
       </c>
       <c r="F695" t="n" s="2080">
         <v>2025.0</v>
       </c>
       <c r="G695" t="n" s="2081">
-        <v>9.781761520877E12</v>
+        <v>9.78176099499E12</v>
       </c>
       <c r="H695" t="s" s="2080">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I695" t="s" s="2079">
-        <v>2106</v>
+        <v>2108</v>
       </c>
     </row>
     <row r="696">
-      <c r="A696" t="n" s="2083">
-        <v>1286573.0</v>
+      <c r="A696" t="s" s="2083">
+        <v>13</v>
       </c>
       <c r="B696" t="s" s="2083">
         <v>13</v>
       </c>
       <c r="C696" t="s" s="2082">
-        <v>2107</v>
+        <v>2109</v>
       </c>
       <c r="D696" t="s" s="2082">
-        <v>2108</v>
+        <v>2110</v>
       </c>
       <c r="E696" t="s" s="2082">
-        <v>176</v>
-[...5 lines deleted...]
-        <v>9.780975640654E12</v>
+        <v>13</v>
+      </c>
+      <c r="F696" t="s" s="2083">
+        <v>13</v>
+      </c>
+      <c r="G696" t="s" s="2084">
+        <v>13</v>
       </c>
       <c r="H696" t="s" s="2083">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I696" t="s" s="2082">
-        <v>2109</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="n" s="2086">
-        <v>1388344.0</v>
+        <v>1447491.0</v>
       </c>
       <c r="B697" t="s" s="2086">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C697" t="s" s="2085">
-        <v>2110</v>
+        <v>2111</v>
       </c>
       <c r="D697" t="s" s="2085">
-        <v>2111</v>
+        <v>2112</v>
       </c>
       <c r="E697" t="s" s="2085">
-        <v>16</v>
+        <v>335</v>
       </c>
       <c r="F697" t="n" s="2086">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G697" t="n" s="2087">
-        <v>9.781761214301E12</v>
+        <v>9.781761181252E12</v>
       </c>
       <c r="H697" t="s" s="2086">
-        <v>55</v>
+        <v>83</v>
       </c>
       <c r="I697" t="s" s="2085">
-        <v>2112</v>
+        <v>2113</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="n" s="2089">
-        <v>1424040.0</v>
+        <v>1551930.0</v>
       </c>
       <c r="B698" t="s" s="2089">
         <v>13</v>
       </c>
       <c r="C698" t="s" s="2088">
-        <v>2113</v>
+        <v>2114</v>
       </c>
       <c r="D698" t="s" s="2088">
-        <v>2114</v>
+        <v>1284</v>
       </c>
       <c r="E698" t="s" s="2088">
-        <v>124</v>
+        <v>1178</v>
       </c>
       <c r="F698" t="n" s="2089">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G698" t="n" s="2090">
-        <v>9.78176099499E12</v>
+        <v>9.781923141612E12</v>
       </c>
       <c r="H698" t="s" s="2089">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="I698" t="s" s="2088">
         <v>2115</v>
       </c>
     </row>
     <row r="699">
-      <c r="A699" t="s" s="2092">
-        <v>13</v>
+      <c r="A699" t="n" s="2092">
+        <v>1289018.0</v>
       </c>
       <c r="B699" t="s" s="2092">
         <v>13</v>
       </c>
       <c r="C699" t="s" s="2091">
         <v>2116</v>
       </c>
       <c r="D699" t="s" s="2091">
         <v>2117</v>
       </c>
       <c r="E699" t="s" s="2091">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>1466</v>
+      </c>
+      <c r="F699" t="n" s="2092">
+        <v>2025.0</v>
+      </c>
+      <c r="G699" t="n" s="2093">
+        <v>9.781922696519E12</v>
       </c>
       <c r="H699" t="s" s="2092">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I699" t="s" s="2091">
-        <v>1804</v>
+        <v>2118</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="n" s="2095">
-        <v>1447491.0</v>
+        <v>1359448.0</v>
       </c>
       <c r="B700" t="s" s="2095">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C700" t="s" s="2094">
-        <v>2118</v>
+        <v>2119</v>
       </c>
       <c r="D700" t="s" s="2094">
-        <v>2119</v>
+        <v>2120</v>
       </c>
       <c r="E700" t="s" s="2094">
-        <v>338</v>
+        <v>294</v>
       </c>
       <c r="F700" t="n" s="2095">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G700" t="n" s="2096">
-        <v>9.781761181252E12</v>
+        <v>9.780734423351E12</v>
       </c>
       <c r="H700" t="s" s="2095">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="I700" t="s" s="2094">
-        <v>2120</v>
+        <v>2121</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="n" s="2098">
-        <v>1551930.0</v>
+        <v>1423975.0</v>
       </c>
       <c r="B701" t="s" s="2098">
         <v>13</v>
       </c>
       <c r="C701" t="s" s="2097">
-        <v>2121</v>
+        <v>2122</v>
       </c>
       <c r="D701" t="s" s="2097">
-        <v>1286</v>
+        <v>1573</v>
       </c>
       <c r="E701" t="s" s="2097">
-        <v>1180</v>
+        <v>154</v>
       </c>
       <c r="F701" t="n" s="2098">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G701" t="n" s="2099">
-        <v>9.781923141612E12</v>
+        <v>9.781922864109E12</v>
       </c>
       <c r="H701" t="s" s="2098">
         <v>38</v>
       </c>
       <c r="I701" t="s" s="2097">
-        <v>2122</v>
+        <v>2123</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="n" s="2101">
-        <v>1289018.0</v>
+        <v>1337722.0</v>
       </c>
       <c r="B702" t="s" s="2101">
         <v>13</v>
       </c>
       <c r="C702" t="s" s="2100">
-        <v>2123</v>
+        <v>2124</v>
       </c>
       <c r="D702" t="s" s="2100">
-        <v>2124</v>
+        <v>2125</v>
       </c>
       <c r="E702" t="s" s="2100">
-        <v>1468</v>
+        <v>21</v>
       </c>
       <c r="F702" t="n" s="2101">
         <v>2025.0</v>
       </c>
       <c r="G702" t="n" s="2102">
-        <v>9.781922696519E12</v>
+        <v>9.781761640148E12</v>
       </c>
       <c r="H702" t="s" s="2101">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I702" t="s" s="2100">
-        <v>2125</v>
+        <v>2126</v>
       </c>
     </row>
     <row r="703">
-      <c r="A703" t="n" s="2104">
-        <v>1359448.0</v>
+      <c r="A703" t="s" s="2104">
+        <v>13</v>
       </c>
       <c r="B703" t="s" s="2104">
         <v>13</v>
       </c>
       <c r="C703" t="s" s="2103">
-        <v>2126</v>
+        <v>2127</v>
       </c>
       <c r="D703" t="s" s="2103">
-        <v>2127</v>
+        <v>2128</v>
       </c>
       <c r="E703" t="s" s="2103">
-        <v>298</v>
-[...5 lines deleted...]
-        <v>9.780734423351E12</v>
+        <v>13</v>
+      </c>
+      <c r="F703" t="s" s="2104">
+        <v>13</v>
+      </c>
+      <c r="G703" t="s" s="2105">
+        <v>13</v>
       </c>
       <c r="H703" t="s" s="2104">
         <v>17</v>
       </c>
       <c r="I703" t="s" s="2103">
-        <v>2128</v>
+        <v>212</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="n" s="2107">
-        <v>1423975.0</v>
+        <v>1334035.0</v>
       </c>
       <c r="B704" t="s" s="2107">
         <v>13</v>
       </c>
       <c r="C704" t="s" s="2106">
         <v>2129</v>
       </c>
       <c r="D704" t="s" s="2106">
-        <v>1575</v>
+        <v>2130</v>
       </c>
       <c r="E704" t="s" s="2106">
-        <v>158</v>
+        <v>21</v>
       </c>
       <c r="F704" t="n" s="2107">
         <v>2025.0</v>
       </c>
       <c r="G704" t="n" s="2108">
-        <v>9.781922864109E12</v>
+        <v>9.781761640131E12</v>
       </c>
       <c r="H704" t="s" s="2107">
         <v>38</v>
       </c>
       <c r="I704" t="s" s="2106">
-        <v>2130</v>
+        <v>2131</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="n" s="2110">
-        <v>1337722.0</v>
+        <v>1356339.0</v>
       </c>
       <c r="B705" t="s" s="2110">
         <v>13</v>
       </c>
       <c r="C705" t="s" s="2109">
-        <v>2131</v>
+        <v>2132</v>
       </c>
       <c r="D705" t="s" s="2109">
-        <v>2132</v>
+        <v>2133</v>
       </c>
       <c r="E705" t="s" s="2109">
-        <v>21</v>
+        <v>124</v>
       </c>
       <c r="F705" t="n" s="2110">
         <v>2025.0</v>
       </c>
       <c r="G705" t="n" s="2111">
-        <v>9.781761640148E12</v>
+        <v>9.781529525045E12</v>
       </c>
       <c r="H705" t="s" s="2110">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I705" t="s" s="2109">
-        <v>2133</v>
+        <v>2134</v>
       </c>
     </row>
     <row r="706">
-      <c r="A706" t="s" s="2113">
-        <v>13</v>
+      <c r="A706" t="n" s="2113">
+        <v>1280484.0</v>
       </c>
       <c r="B706" t="s" s="2113">
         <v>13</v>
       </c>
       <c r="C706" t="s" s="2112">
-        <v>2134</v>
+        <v>2135</v>
       </c>
       <c r="D706" t="s" s="2112">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="E706" t="s" s="2112">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>298</v>
+      </c>
+      <c r="F706" t="n" s="2113">
+        <v>2024.0</v>
+      </c>
+      <c r="G706" t="n" s="2114">
+        <v>9.78192280473E12</v>
       </c>
       <c r="H706" t="s" s="2113">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I706" t="s" s="2112">
-        <v>216</v>
+        <v>2137</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="n" s="2116">
-        <v>1334035.0</v>
+        <v>1414375.0</v>
       </c>
       <c r="B707" t="s" s="2116">
         <v>13</v>
       </c>
       <c r="C707" t="s" s="2115">
+        <v>2138</v>
+      </c>
+      <c r="D707" t="s" s="2115">
         <v>2136</v>
       </c>
-      <c r="D707" t="s" s="2115">
-[...1 lines deleted...]
-      </c>
       <c r="E707" t="s" s="2115">
-        <v>21</v>
+        <v>298</v>
       </c>
       <c r="F707" t="n" s="2116">
         <v>2025.0</v>
       </c>
       <c r="G707" t="n" s="2117">
-        <v>9.781761640131E12</v>
+        <v>9.78192334501E12</v>
       </c>
       <c r="H707" t="s" s="2116">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="I707" t="s" s="2115">
-        <v>2138</v>
+        <v>2139</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="n" s="2119">
-        <v>1356339.0</v>
+        <v>1424060.0</v>
       </c>
       <c r="B708" t="s" s="2119">
         <v>13</v>
       </c>
       <c r="C708" t="s" s="2118">
-        <v>2139</v>
+        <v>2140</v>
       </c>
       <c r="D708" t="s" s="2118">
-        <v>2140</v>
+        <v>2141</v>
       </c>
       <c r="E708" t="s" s="2118">
-        <v>128</v>
+        <v>21</v>
       </c>
       <c r="F708" t="n" s="2119">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G708" t="n" s="2120">
-        <v>9.781529525045E12</v>
+        <v>9.781761528842E12</v>
       </c>
       <c r="H708" t="s" s="2119">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I708" t="s" s="2118">
-        <v>2141</v>
+        <v>2142</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="n" s="2122">
-        <v>1280484.0</v>
+        <v>1424049.0</v>
       </c>
       <c r="B709" t="s" s="2122">
         <v>13</v>
       </c>
       <c r="C709" t="s" s="2121">
-        <v>2142</v>
+        <v>2143</v>
       </c>
       <c r="D709" t="s" s="2121">
-        <v>2143</v>
+        <v>2144</v>
       </c>
       <c r="E709" t="s" s="2121">
-        <v>302</v>
+        <v>45</v>
       </c>
       <c r="F709" t="n" s="2122">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G709" t="n" s="2123">
-        <v>9.78192280473E12</v>
+        <v>9.781836040774E12</v>
       </c>
       <c r="H709" t="s" s="2122">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="I709" t="s" s="2121">
-        <v>2144</v>
+        <v>2145</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="n" s="2125">
-        <v>1414375.0</v>
+        <v>1211218.0</v>
       </c>
       <c r="B710" t="s" s="2125">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C710" t="s" s="2124">
-        <v>2145</v>
+        <v>2146</v>
       </c>
       <c r="D710" t="s" s="2124">
-        <v>2143</v>
+        <v>2147</v>
       </c>
       <c r="E710" t="s" s="2124">
-        <v>302</v>
+        <v>335</v>
       </c>
       <c r="F710" t="n" s="2125">
         <v>2025.0</v>
       </c>
       <c r="G710" t="n" s="2126">
-        <v>9.78192334501E12</v>
+        <v>9.781760631673E12</v>
       </c>
       <c r="H710" t="s" s="2125">
-        <v>55</v>
+        <v>83</v>
       </c>
       <c r="I710" t="s" s="2124">
-        <v>2146</v>
+        <v>2148</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="n" s="2128">
-        <v>1424060.0</v>
+        <v>1313451.0</v>
       </c>
       <c r="B711" t="s" s="2128">
         <v>13</v>
       </c>
       <c r="C711" t="s" s="2127">
-        <v>2147</v>
+        <v>2149</v>
       </c>
       <c r="D711" t="s" s="2127">
-        <v>2148</v>
+        <v>2150</v>
       </c>
       <c r="E711" t="s" s="2127">
-        <v>21</v>
+        <v>1139</v>
       </c>
       <c r="F711" t="n" s="2128">
-        <v>2026.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G711" t="n" s="2129">
-        <v>9.781761528842E12</v>
+        <v>9.780062973894E12</v>
       </c>
       <c r="H711" t="s" s="2128">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="I711" t="s" s="2127">
-        <v>2149</v>
+        <v>2151</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" t="n" s="2131">
-        <v>1424049.0</v>
+        <v>1424079.0</v>
       </c>
       <c r="B712" t="s" s="2131">
         <v>13</v>
       </c>
       <c r="C712" t="s" s="2130">
-        <v>2150</v>
+        <v>2152</v>
       </c>
       <c r="D712" t="s" s="2130">
-        <v>2151</v>
+        <v>2153</v>
       </c>
       <c r="E712" t="s" s="2130">
-        <v>45</v>
+        <v>676</v>
       </c>
       <c r="F712" t="n" s="2131">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G712" t="n" s="2132">
-        <v>9.781836040774E12</v>
+        <v>9.781536248173E12</v>
       </c>
       <c r="H712" t="s" s="2131">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I712" t="s" s="2130">
-        <v>2152</v>
+        <v>2154</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="n" s="2134">
-        <v>1211218.0</v>
+        <v>1423998.0</v>
       </c>
       <c r="B713" t="s" s="2134">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C713" t="s" s="2133">
-        <v>2153</v>
+        <v>2155</v>
       </c>
       <c r="D713" t="s" s="2133">
-        <v>2154</v>
+        <v>2156</v>
       </c>
       <c r="E713" t="s" s="2133">
-        <v>338</v>
+        <v>2157</v>
       </c>
       <c r="F713" t="n" s="2134">
         <v>2025.0</v>
       </c>
       <c r="G713" t="n" s="2135">
-        <v>9.781760631673E12</v>
+        <v>9.781763635869E12</v>
       </c>
       <c r="H713" t="s" s="2134">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="I713" t="s" s="2133">
-        <v>2155</v>
+        <v>2158</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="n" s="2137">
-        <v>1313451.0</v>
+        <v>1424122.0</v>
       </c>
       <c r="B714" t="s" s="2137">
         <v>13</v>
       </c>
       <c r="C714" t="s" s="2136">
-        <v>2156</v>
+        <v>2159</v>
       </c>
       <c r="D714" t="s" s="2136">
-        <v>2157</v>
+        <v>2160</v>
       </c>
       <c r="E714" t="s" s="2136">
-        <v>1141</v>
+        <v>294</v>
       </c>
       <c r="F714" t="n" s="2137">
-        <v>2024.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G714" t="n" s="2138">
-        <v>9.780062973894E12</v>
+        <v>9.780734423733E12</v>
       </c>
       <c r="H714" t="s" s="2137">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I714" t="s" s="2136">
-        <v>2158</v>
+        <v>2161</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="n" s="2140">
-        <v>1424079.0</v>
+        <v>1551938.0</v>
       </c>
       <c r="B715" t="s" s="2140">
         <v>13</v>
       </c>
       <c r="C715" t="s" s="2139">
-        <v>2159</v>
+        <v>2162</v>
       </c>
       <c r="D715" t="s" s="2139">
-        <v>2160</v>
+        <v>2163</v>
       </c>
       <c r="E715" t="s" s="2139">
-        <v>678</v>
+        <v>21</v>
       </c>
       <c r="F715" t="n" s="2140">
         <v>2026.0</v>
       </c>
       <c r="G715" t="n" s="2141">
-        <v>9.781536248173E12</v>
+        <v>9.7817615275E12</v>
       </c>
       <c r="H715" t="s" s="2140">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I715" t="s" s="2139">
-        <v>2161</v>
+        <v>2164</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="n" s="2143">
-        <v>1423998.0</v>
+        <v>965120.0</v>
       </c>
       <c r="B716" t="s" s="2143">
         <v>13</v>
       </c>
       <c r="C716" t="s" s="2142">
-        <v>2162</v>
+        <v>2165</v>
       </c>
       <c r="D716" t="s" s="2142">
-        <v>2163</v>
+        <v>2166</v>
       </c>
       <c r="E716" t="s" s="2142">
-        <v>2164</v>
+        <v>652</v>
       </c>
       <c r="F716" t="n" s="2143">
-        <v>2025.0</v>
+        <v>2022.0</v>
       </c>
       <c r="G716" t="n" s="2144">
-        <v>9.781763635869E12</v>
+        <v>9.780645378801E12</v>
       </c>
       <c r="H716" t="s" s="2143">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I716" t="s" s="2142">
-        <v>2165</v>
+        <v>2167</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="n" s="2146">
-        <v>1424122.0</v>
+        <v>1423797.0</v>
       </c>
       <c r="B717" t="s" s="2146">
         <v>13</v>
       </c>
       <c r="C717" t="s" s="2145">
-        <v>2166</v>
+        <v>2168</v>
       </c>
       <c r="D717" t="s" s="2145">
-        <v>2167</v>
+        <v>2169</v>
       </c>
       <c r="E717" t="s" s="2145">
-        <v>298</v>
+        <v>21</v>
       </c>
       <c r="F717" t="n" s="2146">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G717" t="n" s="2147">
-        <v>9.780734423733E12</v>
+        <v>9.781760267674E12</v>
       </c>
       <c r="H717" t="s" s="2146">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I717" t="s" s="2145">
-        <v>2168</v>
+        <v>2170</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="n" s="2149">
-        <v>1551938.0</v>
+        <v>1359327.0</v>
       </c>
       <c r="B718" t="s" s="2149">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C718" t="s" s="2148">
-        <v>2169</v>
+        <v>2171</v>
       </c>
       <c r="D718" t="s" s="2148">
-        <v>2170</v>
+        <v>2172</v>
       </c>
       <c r="E718" t="s" s="2148">
-        <v>21</v>
+        <v>1066</v>
       </c>
       <c r="F718" t="n" s="2149">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G718" t="n" s="2150">
-        <v>9.7817615275E12</v>
+        <v>9.780349125657E12</v>
       </c>
       <c r="H718" t="s" s="2149">
-        <v>55</v>
+        <v>83</v>
       </c>
       <c r="I718" t="s" s="2148">
-        <v>2171</v>
+        <v>2173</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="n" s="2152">
-        <v>965120.0</v>
+        <v>1414270.0</v>
       </c>
       <c r="B719" t="s" s="2152">
         <v>13</v>
       </c>
       <c r="C719" t="s" s="2151">
-        <v>2172</v>
+        <v>2174</v>
       </c>
       <c r="D719" t="s" s="2151">
-        <v>2173</v>
+        <v>2175</v>
       </c>
       <c r="E719" t="s" s="2151">
-        <v>654</v>
+        <v>298</v>
       </c>
       <c r="F719" t="n" s="2152">
-        <v>2022.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G719" t="n" s="2153">
-        <v>9.780645378801E12</v>
+        <v>9.781923345027E12</v>
       </c>
       <c r="H719" t="s" s="2152">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I719" t="s" s="2151">
-        <v>2174</v>
+        <v>2176</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="n" s="2155">
-        <v>1423797.0</v>
+        <v>104758.0</v>
       </c>
       <c r="B720" t="s" s="2155">
         <v>13</v>
       </c>
       <c r="C720" t="s" s="2154">
-        <v>2175</v>
+        <v>2177</v>
       </c>
       <c r="D720" t="s" s="2154">
-        <v>2176</v>
+        <v>2178</v>
       </c>
       <c r="E720" t="s" s="2154">
-        <v>21</v>
+        <v>1074</v>
       </c>
       <c r="F720" t="n" s="2155">
-        <v>2025.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G720" t="n" s="2156">
-        <v>9.781760267674E12</v>
+        <v>9.780008640712E12</v>
       </c>
       <c r="H720" t="s" s="2155">
         <v>17</v>
       </c>
       <c r="I720" t="s" s="2154">
-        <v>2177</v>
+        <v>2179</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="n" s="2158">
-        <v>1359327.0</v>
+        <v>1424090.0</v>
       </c>
       <c r="B721" t="s" s="2158">
         <v>6</v>
       </c>
       <c r="C721" t="s" s="2157">
-        <v>2178</v>
+        <v>2180</v>
       </c>
       <c r="D721" t="s" s="2157">
-        <v>2179</v>
+        <v>2181</v>
       </c>
       <c r="E721" t="s" s="2157">
-        <v>1068</v>
+        <v>820</v>
       </c>
       <c r="F721" t="n" s="2158">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G721" t="n" s="2159">
-        <v>9.780349125657E12</v>
+        <v>9.780008652364E12</v>
       </c>
       <c r="H721" t="s" s="2158">
+        <v>83</v>
+      </c>
+      <c r="I721" t="s" s="2157">
+        <v>2182</v>
+      </c>
+    </row>
+    <row r="722">
+      <c r="A722" t="s" s="2161">
+        <v>13</v>
+      </c>
+      <c r="B722" t="s" s="2161">
+        <v>13</v>
+      </c>
+      <c r="C722" t="s" s="2160">
+        <v>2183</v>
+      </c>
+      <c r="D722" t="s" s="2160">
+        <v>2184</v>
+      </c>
+      <c r="E722" t="s" s="2160">
+        <v>13</v>
+      </c>
+      <c r="F722" t="s" s="2161">
+        <v>13</v>
+      </c>
+      <c r="G722" t="s" s="2162">
+        <v>13</v>
+      </c>
+      <c r="H722" t="s" s="2161">
+        <v>17</v>
+      </c>
+      <c r="I722" t="s" s="2160">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="723">
+      <c r="A723" t="s" s="2164">
+        <v>13</v>
+      </c>
+      <c r="B723" t="s" s="2164">
+        <v>13</v>
+      </c>
+      <c r="C723" t="s" s="2163">
+        <v>2183</v>
+      </c>
+      <c r="D723" t="s" s="2163">
+        <v>2184</v>
+      </c>
+      <c r="E723" t="s" s="2163">
+        <v>13</v>
+      </c>
+      <c r="F723" t="s" s="2164">
+        <v>13</v>
+      </c>
+      <c r="G723" t="s" s="2165">
+        <v>13</v>
+      </c>
+      <c r="H723" t="s" s="2164">
+        <v>30</v>
+      </c>
+      <c r="I723" t="s" s="2163">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="724">
+      <c r="A724" t="s" s="2167">
+        <v>13</v>
+      </c>
+      <c r="B724" t="s" s="2167">
+        <v>13</v>
+      </c>
+      <c r="C724" t="s" s="2166">
+        <v>2185</v>
+      </c>
+      <c r="D724" t="s" s="2166">
+        <v>2184</v>
+      </c>
+      <c r="E724" t="s" s="2166">
+        <v>13</v>
+      </c>
+      <c r="F724" t="s" s="2167">
+        <v>13</v>
+      </c>
+      <c r="G724" t="s" s="2168">
+        <v>13</v>
+      </c>
+      <c r="H724" t="s" s="2167">
+        <v>17</v>
+      </c>
+      <c r="I724" t="s" s="2166">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="725">
+      <c r="A725" t="n" s="2170">
+        <v>1423944.0</v>
+      </c>
+      <c r="B725" t="s" s="2170">
+        <v>13</v>
+      </c>
+      <c r="C725" t="s" s="2169">
+        <v>2186</v>
+      </c>
+      <c r="D725" t="s" s="2169">
+        <v>2184</v>
+      </c>
+      <c r="E725" t="s" s="2169">
+        <v>1139</v>
+      </c>
+      <c r="F725" t="n" s="2170">
+        <v>2025.0</v>
+      </c>
+      <c r="G725" t="n" s="2171">
+        <v>9.780063050419E12</v>
+      </c>
+      <c r="H725" t="s" s="2170">
+        <v>30</v>
+      </c>
+      <c r="I725" t="s" s="2169">
+        <v>2187</v>
+      </c>
+    </row>
+    <row r="726">
+      <c r="A726" t="n" s="2173">
+        <v>1209893.0</v>
+      </c>
+      <c r="B726" t="s" s="2173">
+        <v>13</v>
+      </c>
+      <c r="C726" t="s" s="2172">
+        <v>2188</v>
+      </c>
+      <c r="D726" t="s" s="2172">
+        <v>2189</v>
+      </c>
+      <c r="E726" t="s" s="2172">
+        <v>294</v>
+      </c>
+      <c r="F726" t="n" s="2173">
+        <v>2025.0</v>
+      </c>
+      <c r="G726" t="n" s="2174">
+        <v>9.780734420756E12</v>
+      </c>
+      <c r="H726" t="s" s="2173">
+        <v>17</v>
+      </c>
+      <c r="I726" t="s" s="2172">
+        <v>2190</v>
+      </c>
+    </row>
+    <row r="727">
+      <c r="A727" t="n" s="2176">
+        <v>1386188.0</v>
+      </c>
+      <c r="B727" t="s" s="2176">
+        <v>13</v>
+      </c>
+      <c r="C727" t="s" s="2175">
+        <v>2191</v>
+      </c>
+      <c r="D727" t="s" s="2175">
+        <v>2192</v>
+      </c>
+      <c r="E727" t="s" s="2175">
+        <v>298</v>
+      </c>
+      <c r="F727" t="n" s="2176">
+        <v>2025.0</v>
+      </c>
+      <c r="G727" t="n" s="2177">
+        <v>9.781923345072E12</v>
+      </c>
+      <c r="H727" t="s" s="2176">
         <v>50</v>
       </c>
-      <c r="I721" t="s" s="2157">
-[...172 lines deleted...]
-      </c>
       <c r="I727" t="s" s="2175">
-        <v>216</v>
+        <v>2193</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" t="n" s="2179">
-        <v>1423944.0</v>
+        <v>916526.0</v>
       </c>
       <c r="B728" t="s" s="2179">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C728" t="s" s="2178">
-        <v>2193</v>
+        <v>2194</v>
       </c>
       <c r="D728" t="s" s="2178">
-        <v>2191</v>
+        <v>2195</v>
       </c>
       <c r="E728" t="s" s="2178">
-        <v>1141</v>
+        <v>335</v>
       </c>
       <c r="F728" t="n" s="2179">
-        <v>2025.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G728" t="n" s="2180">
-        <v>9.780063050419E12</v>
+        <v>9.78176118017E12</v>
       </c>
       <c r="H728" t="s" s="2179">
-        <v>30</v>
+        <v>83</v>
       </c>
       <c r="I728" t="s" s="2178">
-        <v>2194</v>
+        <v>2196</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="n" s="2182">
-        <v>1209893.0</v>
+        <v>1423972.0</v>
       </c>
       <c r="B729" t="s" s="2182">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C729" t="s" s="2181">
-        <v>2195</v>
+        <v>2197</v>
       </c>
       <c r="D729" t="s" s="2181">
-        <v>2196</v>
+        <v>2198</v>
       </c>
       <c r="E729" t="s" s="2181">
-        <v>298</v>
+        <v>335</v>
       </c>
       <c r="F729" t="n" s="2182">
         <v>2025.0</v>
       </c>
       <c r="G729" t="n" s="2183">
-        <v>9.780734420756E12</v>
+        <v>9.781761182426E12</v>
       </c>
       <c r="H729" t="s" s="2182">
-        <v>17</v>
+        <v>83</v>
       </c>
       <c r="I729" t="s" s="2181">
-        <v>2197</v>
+        <v>2199</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="n" s="2185">
-        <v>1386188.0</v>
+        <v>1484297.0</v>
       </c>
       <c r="B730" t="s" s="2185">
         <v>13</v>
       </c>
       <c r="C730" t="s" s="2184">
-        <v>2198</v>
+        <v>2200</v>
       </c>
       <c r="D730" t="s" s="2184">
-        <v>2199</v>
+        <v>2201</v>
       </c>
       <c r="E730" t="s" s="2184">
-        <v>302</v>
+        <v>891</v>
       </c>
       <c r="F730" t="n" s="2185">
         <v>2025.0</v>
       </c>
       <c r="G730" t="n" s="2186">
-        <v>9.781923345072E12</v>
+        <v>9.781368101912E12</v>
       </c>
       <c r="H730" t="s" s="2185">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I730" t="s" s="2184">
-        <v>2200</v>
+        <v>2202</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="n" s="2188">
-        <v>916526.0</v>
+        <v>1446569.0</v>
       </c>
       <c r="B731" t="s" s="2188">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C731" t="s" s="2187">
+        <v>2203</v>
+      </c>
+      <c r="D731" t="s" s="2187">
         <v>2201</v>
       </c>
-      <c r="D731" t="s" s="2187">
-[...1 lines deleted...]
-      </c>
       <c r="E731" t="s" s="2187">
-        <v>338</v>
+        <v>891</v>
       </c>
       <c r="F731" t="n" s="2188">
-        <v>2023.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G731" t="n" s="2189">
-        <v>9.78176118017E12</v>
+        <v>9.781368101929E12</v>
       </c>
       <c r="H731" t="s" s="2188">
         <v>50</v>
       </c>
       <c r="I731" t="s" s="2187">
-        <v>2203</v>
+        <v>2204</v>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="n" s="2191">
-        <v>1423972.0</v>
+        <v>1356326.0</v>
       </c>
       <c r="B732" t="s" s="2191">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C732" t="s" s="2190">
-        <v>2204</v>
+        <v>2205</v>
       </c>
       <c r="D732" t="s" s="2190">
-        <v>2205</v>
+        <v>2206</v>
       </c>
       <c r="E732" t="s" s="2190">
-        <v>338</v>
+        <v>557</v>
       </c>
       <c r="F732" t="n" s="2191">
         <v>2025.0</v>
       </c>
       <c r="G732" t="n" s="2192">
-        <v>9.781761182426E12</v>
+        <v>9.781760657628E12</v>
       </c>
       <c r="H732" t="s" s="2191">
         <v>50</v>
       </c>
       <c r="I732" t="s" s="2190">
-        <v>2206</v>
+        <v>2207</v>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="n" s="2194">
-        <v>1484297.0</v>
+        <v>1289022.0</v>
       </c>
       <c r="B733" t="s" s="2194">
         <v>13</v>
       </c>
       <c r="C733" t="s" s="2193">
-        <v>2207</v>
+        <v>2208</v>
       </c>
       <c r="D733" t="s" s="2193">
-        <v>2208</v>
+        <v>2209</v>
       </c>
       <c r="E733" t="s" s="2193">
-        <v>893</v>
+        <v>326</v>
       </c>
       <c r="F733" t="n" s="2194">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G733" t="n" s="2195">
-        <v>9.781368101912E12</v>
+        <v>9.781250772862E12</v>
       </c>
       <c r="H733" t="s" s="2194">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="I733" t="s" s="2193">
-        <v>2209</v>
+        <v>2210</v>
       </c>
     </row>
     <row r="734">
-      <c r="A734" t="n" s="2197">
-        <v>1446569.0</v>
+      <c r="A734" t="s" s="2197">
+        <v>13</v>
       </c>
       <c r="B734" t="s" s="2197">
         <v>13</v>
       </c>
       <c r="C734" t="s" s="2196">
-        <v>2210</v>
+        <v>2211</v>
       </c>
       <c r="D734" t="s" s="2196">
-        <v>2208</v>
+        <v>211</v>
       </c>
       <c r="E734" t="s" s="2196">
-        <v>893</v>
-[...5 lines deleted...]
-        <v>9.781368101929E12</v>
+        <v>13</v>
+      </c>
+      <c r="F734" t="s" s="2197">
+        <v>13</v>
+      </c>
+      <c r="G734" t="s" s="2198">
+        <v>13</v>
       </c>
       <c r="H734" t="s" s="2197">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I734" t="s" s="2196">
-        <v>2211</v>
+        <v>2212</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="n" s="2200">
-        <v>1356326.0</v>
+        <v>1423381.0</v>
       </c>
       <c r="B735" t="s" s="2200">
         <v>13</v>
       </c>
       <c r="C735" t="s" s="2199">
-        <v>2212</v>
+        <v>2213</v>
       </c>
       <c r="D735" t="s" s="2199">
-        <v>2213</v>
+        <v>556</v>
       </c>
       <c r="E735" t="s" s="2199">
-        <v>559</v>
+        <v>54</v>
       </c>
       <c r="F735" t="n" s="2200">
         <v>2025.0</v>
       </c>
       <c r="G735" t="n" s="2201">
-        <v>9.781760657628E12</v>
+        <v>9.781761214653E12</v>
       </c>
       <c r="H735" t="s" s="2200">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I735" t="s" s="2199">
         <v>2214</v>
       </c>
     </row>
     <row r="736">
       <c r="A736" t="n" s="2203">
-        <v>1289022.0</v>
+        <v>1423935.0</v>
       </c>
       <c r="B736" t="s" s="2203">
         <v>13</v>
       </c>
       <c r="C736" t="s" s="2202">
         <v>2215</v>
       </c>
       <c r="D736" t="s" s="2202">
         <v>2216</v>
       </c>
       <c r="E736" t="s" s="2202">
-        <v>49</v>
+        <v>1655</v>
       </c>
       <c r="F736" t="n" s="2203">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G736" t="n" s="2204">
-        <v>9.781250772862E12</v>
+        <v>9.780008568153E12</v>
       </c>
       <c r="H736" t="s" s="2203">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="I736" t="s" s="2202">
         <v>2217</v>
       </c>
     </row>
     <row r="737">
-      <c r="A737" t="s" s="2206">
-        <v>13</v>
+      <c r="A737" t="n" s="2206">
+        <v>1426180.0</v>
       </c>
       <c r="B737" t="s" s="2206">
         <v>13</v>
       </c>
       <c r="C737" t="s" s="2205">
         <v>2218</v>
       </c>
       <c r="D737" t="s" s="2205">
-        <v>215</v>
+        <v>2219</v>
       </c>
       <c r="E737" t="s" s="2205">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>298</v>
+      </c>
+      <c r="F737" t="n" s="2206">
+        <v>2026.0</v>
+      </c>
+      <c r="G737" t="n" s="2207">
+        <v>9.78192334527E12</v>
       </c>
       <c r="H737" t="s" s="2206">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I737" t="s" s="2205">
-        <v>2219</v>
+        <v>2220</v>
       </c>
     </row>
     <row r="738">
       <c r="A738" t="n" s="2209">
-        <v>1423381.0</v>
+        <v>1433887.0</v>
       </c>
       <c r="B738" t="s" s="2209">
         <v>13</v>
       </c>
       <c r="C738" t="s" s="2208">
-        <v>2220</v>
+        <v>2221</v>
       </c>
       <c r="D738" t="s" s="2208">
-        <v>558</v>
+        <v>2222</v>
       </c>
       <c r="E738" t="s" s="2208">
-        <v>59</v>
+        <v>249</v>
       </c>
       <c r="F738" t="n" s="2209">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G738" t="n" s="2210">
-        <v>9.781761214653E12</v>
+        <v>9.78073334381E12</v>
       </c>
       <c r="H738" t="s" s="2209">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I738" t="s" s="2208">
-        <v>2221</v>
+        <v>2223</v>
       </c>
     </row>
     <row r="739">
       <c r="A739" t="n" s="2212">
-        <v>1423935.0</v>
+        <v>1482198.0</v>
       </c>
       <c r="B739" t="s" s="2212">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C739" t="s" s="2211">
-        <v>2222</v>
+        <v>2224</v>
       </c>
       <c r="D739" t="s" s="2211">
-        <v>2223</v>
+        <v>601</v>
       </c>
       <c r="E739" t="s" s="2211">
-        <v>1657</v>
+        <v>161</v>
       </c>
       <c r="F739" t="n" s="2212">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G739" t="n" s="2213">
-        <v>9.780008568153E12</v>
+        <v>9.781761350641E12</v>
       </c>
       <c r="H739" t="s" s="2212">
-        <v>17</v>
+        <v>83</v>
       </c>
       <c r="I739" t="s" s="2211">
-        <v>2224</v>
+        <v>2225</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" t="n" s="2215">
-        <v>1426180.0</v>
+        <v>1424087.0</v>
       </c>
       <c r="B740" t="s" s="2215">
         <v>13</v>
       </c>
       <c r="C740" t="s" s="2214">
-        <v>2225</v>
+        <v>2226</v>
       </c>
       <c r="D740" t="s" s="2214">
-        <v>2226</v>
+        <v>1995</v>
       </c>
       <c r="E740" t="s" s="2214">
-        <v>302</v>
+        <v>274</v>
       </c>
       <c r="F740" t="n" s="2215">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G740" t="n" s="2216">
-        <v>9.78192334527E12</v>
+        <v>9.780008700546E12</v>
       </c>
       <c r="H740" t="s" s="2215">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="I740" t="s" s="2214">
         <v>2227</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" t="n" s="2218">
-        <v>1433887.0</v>
+        <v>1423968.0</v>
       </c>
       <c r="B741" t="s" s="2218">
         <v>13</v>
       </c>
       <c r="C741" t="s" s="2217">
         <v>2228</v>
       </c>
       <c r="D741" t="s" s="2217">
         <v>2229</v>
       </c>
       <c r="E741" t="s" s="2217">
-        <v>253</v>
+        <v>278</v>
       </c>
       <c r="F741" t="n" s="2218">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G741" t="n" s="2219">
-        <v>9.78073334381E12</v>
+        <v>9.781761182297E12</v>
       </c>
       <c r="H741" t="s" s="2218">
         <v>38</v>
       </c>
       <c r="I741" t="s" s="2217">
         <v>2230</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" t="n" s="2221">
-        <v>1482198.0</v>
+        <v>1307692.0</v>
       </c>
       <c r="B742" t="s" s="2221">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C742" t="s" s="2220">
         <v>2231</v>
       </c>
       <c r="D742" t="s" s="2220">
-        <v>603</v>
+        <v>2232</v>
       </c>
       <c r="E742" t="s" s="2220">
-        <v>165</v>
+        <v>144</v>
       </c>
       <c r="F742" t="n" s="2221">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G742" t="n" s="2222">
-        <v>9.781761350641E12</v>
+        <v>9.781922858627E12</v>
       </c>
       <c r="H742" t="s" s="2221">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="I742" t="s" s="2220">
-        <v>2232</v>
+        <v>2233</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="n" s="2224">
-        <v>1424087.0</v>
+        <v>1209705.0</v>
       </c>
       <c r="B743" t="s" s="2224">
         <v>13</v>
       </c>
       <c r="C743" t="s" s="2223">
-        <v>2233</v>
+        <v>2234</v>
       </c>
       <c r="D743" t="s" s="2223">
-        <v>1999</v>
+        <v>2235</v>
       </c>
       <c r="E743" t="s" s="2223">
-        <v>278</v>
+        <v>349</v>
       </c>
       <c r="F743" t="n" s="2224">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G743" t="n" s="2225">
-        <v>9.780008700546E12</v>
+        <v>9.781761264511E12</v>
       </c>
       <c r="H743" t="s" s="2224">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="I743" t="s" s="2223">
-        <v>2234</v>
+        <v>2236</v>
       </c>
     </row>
     <row r="744">
       <c r="A744" t="n" s="2227">
-        <v>1423968.0</v>
+        <v>1087422.0</v>
       </c>
       <c r="B744" t="s" s="2227">
         <v>13</v>
       </c>
       <c r="C744" t="s" s="2226">
-        <v>2235</v>
+        <v>2237</v>
       </c>
       <c r="D744" t="s" s="2226">
-        <v>2236</v>
+        <v>1701</v>
       </c>
       <c r="E744" t="s" s="2226">
-        <v>282</v>
+        <v>120</v>
       </c>
       <c r="F744" t="n" s="2227">
-        <v>2025.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G744" t="n" s="2228">
-        <v>9.781761182297E12</v>
+        <v>9.781760992682E12</v>
       </c>
       <c r="H744" t="s" s="2227">
         <v>38</v>
       </c>
       <c r="I744" t="s" s="2226">
-        <v>2237</v>
+        <v>2238</v>
       </c>
     </row>
     <row r="745">
       <c r="A745" t="n" s="2230">
-        <v>1307692.0</v>
+        <v>1423912.0</v>
       </c>
       <c r="B745" t="s" s="2230">
         <v>13</v>
       </c>
       <c r="C745" t="s" s="2229">
-        <v>2238</v>
+        <v>2239</v>
       </c>
       <c r="D745" t="s" s="2229">
-        <v>2239</v>
+        <v>2240</v>
       </c>
       <c r="E745" t="s" s="2229">
-        <v>148</v>
+        <v>259</v>
       </c>
       <c r="F745" t="n" s="2230">
         <v>2025.0</v>
       </c>
       <c r="G745" t="n" s="2231">
-        <v>9.781922858627E12</v>
+        <v>9.78183913562E12</v>
       </c>
       <c r="H745" t="s" s="2230">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="I745" t="s" s="2229">
-        <v>2240</v>
+        <v>2241</v>
       </c>
     </row>
     <row r="746">
       <c r="A746" t="n" s="2233">
-        <v>1209705.0</v>
+        <v>1423805.0</v>
       </c>
       <c r="B746" t="s" s="2233">
         <v>13</v>
       </c>
       <c r="C746" t="s" s="2232">
-        <v>2241</v>
+        <v>2242</v>
       </c>
       <c r="D746" t="s" s="2232">
-        <v>2242</v>
+        <v>2243</v>
       </c>
       <c r="E746" t="s" s="2232">
-        <v>352</v>
+        <v>747</v>
       </c>
       <c r="F746" t="n" s="2233">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G746" t="n" s="2234">
-        <v>9.781761264511E12</v>
+        <v>9.780241772492E12</v>
       </c>
       <c r="H746" t="s" s="2233">
         <v>30</v>
       </c>
       <c r="I746" t="s" s="2232">
-        <v>2243</v>
+        <v>2244</v>
       </c>
     </row>
     <row r="747">
       <c r="A747" t="n" s="2236">
-        <v>1087422.0</v>
+        <v>1346581.0</v>
       </c>
       <c r="B747" t="s" s="2236">
         <v>13</v>
       </c>
       <c r="C747" t="s" s="2235">
-        <v>2244</v>
+        <v>2245</v>
       </c>
       <c r="D747" t="s" s="2235">
-        <v>1703</v>
+        <v>2246</v>
       </c>
       <c r="E747" t="s" s="2235">
-        <v>124</v>
+        <v>144</v>
       </c>
       <c r="F747" t="n" s="2236">
-        <v>2023.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G747" t="n" s="2237">
-        <v>9.781760992682E12</v>
+        <v>9.781922858542E12</v>
       </c>
       <c r="H747" t="s" s="2236">
         <v>38</v>
       </c>
       <c r="I747" t="s" s="2235">
-        <v>2245</v>
+        <v>2247</v>
       </c>
     </row>
     <row r="748">
       <c r="A748" t="n" s="2239">
-        <v>1423912.0</v>
+        <v>1423969.0</v>
       </c>
       <c r="B748" t="s" s="2239">
         <v>13</v>
       </c>
       <c r="C748" t="s" s="2238">
-        <v>2246</v>
+        <v>2248</v>
       </c>
       <c r="D748" t="s" s="2238">
-        <v>2247</v>
+        <v>2249</v>
       </c>
       <c r="E748" t="s" s="2238">
-        <v>263</v>
+        <v>335</v>
       </c>
       <c r="F748" t="n" s="2239">
         <v>2025.0</v>
       </c>
       <c r="G748" t="n" s="2240">
-        <v>9.78183913562E12</v>
+        <v>9.781761181573E12</v>
       </c>
       <c r="H748" t="s" s="2239">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I748" t="s" s="2238">
-        <v>2248</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="749">
       <c r="A749" t="n" s="2242">
-        <v>1423805.0</v>
+        <v>1423798.0</v>
       </c>
       <c r="B749" t="s" s="2242">
         <v>13</v>
       </c>
       <c r="C749" t="s" s="2241">
-        <v>2249</v>
+        <v>2251</v>
       </c>
       <c r="D749" t="s" s="2241">
-        <v>2250</v>
+        <v>2252</v>
       </c>
       <c r="E749" t="s" s="2241">
-        <v>749</v>
+        <v>1051</v>
       </c>
       <c r="F749" t="n" s="2242">
         <v>2025.0</v>
       </c>
       <c r="G749" t="n" s="2243">
-        <v>9.780241772492E12</v>
+        <v>9.781444982398E12</v>
       </c>
       <c r="H749" t="s" s="2242">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="I749" t="s" s="2241">
-        <v>2251</v>
+        <v>2253</v>
       </c>
     </row>
     <row r="750">
       <c r="A750" t="n" s="2245">
-        <v>1346581.0</v>
+        <v>1357346.0</v>
       </c>
       <c r="B750" t="s" s="2245">
         <v>13</v>
       </c>
       <c r="C750" t="s" s="2244">
-        <v>2252</v>
+        <v>2254</v>
       </c>
       <c r="D750" t="s" s="2244">
-        <v>2253</v>
+        <v>2255</v>
       </c>
       <c r="E750" t="s" s="2244">
-        <v>148</v>
+        <v>335</v>
       </c>
       <c r="F750" t="n" s="2245">
         <v>2025.0</v>
       </c>
       <c r="G750" t="n" s="2246">
-        <v>9.781922858542E12</v>
+        <v>9.781760526276E12</v>
       </c>
       <c r="H750" t="s" s="2245">
         <v>38</v>
       </c>
       <c r="I750" t="s" s="2244">
-        <v>2254</v>
+        <v>2256</v>
       </c>
     </row>
     <row r="751">
       <c r="A751" t="n" s="2248">
-        <v>1423969.0</v>
+        <v>1344158.0</v>
       </c>
       <c r="B751" t="s" s="2248">
         <v>13</v>
       </c>
       <c r="C751" t="s" s="2247">
-        <v>2255</v>
+        <v>2257</v>
       </c>
       <c r="D751" t="s" s="2247">
-        <v>2256</v>
+        <v>2258</v>
       </c>
       <c r="E751" t="s" s="2247">
-        <v>338</v>
+        <v>1281</v>
       </c>
       <c r="F751" t="n" s="2248">
         <v>2025.0</v>
       </c>
       <c r="G751" t="n" s="2249">
-        <v>9.781761181573E12</v>
+        <v>9.781835871645E12</v>
       </c>
       <c r="H751" t="s" s="2248">
         <v>38</v>
       </c>
       <c r="I751" t="s" s="2247">
-        <v>2257</v>
+        <v>2259</v>
       </c>
     </row>
     <row r="752">
       <c r="A752" t="n" s="2251">
-        <v>1423798.0</v>
+        <v>1436388.0</v>
       </c>
       <c r="B752" t="s" s="2251">
         <v>13</v>
       </c>
       <c r="C752" t="s" s="2250">
-        <v>2258</v>
+        <v>2260</v>
       </c>
       <c r="D752" t="s" s="2250">
-        <v>2259</v>
+        <v>2261</v>
       </c>
       <c r="E752" t="s" s="2250">
-        <v>1053</v>
+        <v>108</v>
       </c>
       <c r="F752" t="n" s="2251">
-        <v>2025.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G752" t="n" s="2252">
-        <v>9.781444982398E12</v>
+        <v>9.781460764572E12</v>
       </c>
       <c r="H752" t="s" s="2251">
         <v>17</v>
       </c>
       <c r="I752" t="s" s="2250">
-        <v>2260</v>
+        <v>2262</v>
       </c>
     </row>
     <row r="753">
       <c r="A753" t="n" s="2254">
-        <v>1357346.0</v>
+        <v>1346580.0</v>
       </c>
       <c r="B753" t="s" s="2254">
         <v>13</v>
       </c>
       <c r="C753" t="s" s="2253">
+        <v>2263</v>
+      </c>
+      <c r="D753" t="s" s="2253">
         <v>2261</v>
       </c>
-      <c r="D753" t="s" s="2253">
-[...1 lines deleted...]
-      </c>
       <c r="E753" t="s" s="2253">
-        <v>338</v>
+        <v>69</v>
       </c>
       <c r="F753" t="n" s="2254">
         <v>2025.0</v>
       </c>
       <c r="G753" t="n" s="2255">
-        <v>9.781760526276E12</v>
+        <v>9.781460764565E12</v>
       </c>
       <c r="H753" t="s" s="2254">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I753" t="s" s="2253">
-        <v>2263</v>
+        <v>2264</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" t="n" s="2257">
-        <v>1344158.0</v>
+        <v>1423953.0</v>
       </c>
       <c r="B754" t="s" s="2257">
         <v>13</v>
       </c>
       <c r="C754" t="s" s="2256">
-        <v>2264</v>
+        <v>2265</v>
       </c>
       <c r="D754" t="s" s="2256">
-        <v>2265</v>
+        <v>2266</v>
       </c>
       <c r="E754" t="s" s="2256">
-        <v>1283</v>
+        <v>49</v>
       </c>
       <c r="F754" t="n" s="2257">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G754" t="n" s="2258">
-        <v>9.781835871645E12</v>
+        <v>9.781761343575E12</v>
       </c>
       <c r="H754" t="s" s="2257">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="I754" t="s" s="2256">
-        <v>2266</v>
+        <v>2267</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" t="n" s="2260">
-        <v>1436388.0</v>
+        <v>1423988.0</v>
       </c>
       <c r="B755" t="s" s="2260">
         <v>13</v>
       </c>
       <c r="C755" t="s" s="2259">
-        <v>2267</v>
+        <v>2268</v>
       </c>
       <c r="D755" t="s" s="2259">
-        <v>2268</v>
+        <v>2269</v>
       </c>
       <c r="E755" t="s" s="2259">
-        <v>112</v>
+        <v>144</v>
       </c>
       <c r="F755" t="n" s="2260">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G755" t="n" s="2261">
-        <v>9.781460764572E12</v>
+        <v>9.781922858672E12</v>
       </c>
       <c r="H755" t="s" s="2260">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I755" t="s" s="2259">
-        <v>2269</v>
+        <v>2270</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" t="n" s="2263">
-        <v>1346580.0</v>
+        <v>1359413.0</v>
       </c>
       <c r="B756" t="s" s="2263">
         <v>13</v>
       </c>
       <c r="C756" t="s" s="2262">
-        <v>2270</v>
+        <v>2271</v>
       </c>
       <c r="D756" t="s" s="2262">
-        <v>2268</v>
+        <v>986</v>
       </c>
       <c r="E756" t="s" s="2262">
-        <v>74</v>
+        <v>686</v>
       </c>
       <c r="F756" t="n" s="2263">
         <v>2025.0</v>
       </c>
       <c r="G756" t="n" s="2264">
-        <v>9.781460764565E12</v>
+        <v>9.78192261098E12</v>
       </c>
       <c r="H756" t="s" s="2263">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I756" t="s" s="2262">
-        <v>2271</v>
+        <v>2272</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" t="n" s="2266">
-        <v>1423953.0</v>
+        <v>898959.0</v>
       </c>
       <c r="B757" t="s" s="2266">
         <v>13</v>
       </c>
       <c r="C757" t="s" s="2265">
-        <v>2272</v>
+        <v>2273</v>
       </c>
       <c r="D757" t="s" s="2265">
-        <v>2273</v>
+        <v>2274</v>
       </c>
       <c r="E757" t="s" s="2265">
-        <v>54</v>
+        <v>400</v>
       </c>
       <c r="F757" t="n" s="2266">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G757" t="n" s="2267">
-        <v>9.781761343575E12</v>
+        <v>9.781922507525E12</v>
       </c>
       <c r="H757" t="s" s="2266">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I757" t="s" s="2265">
-        <v>2274</v>
+        <v>2275</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" t="n" s="2269">
-        <v>1423988.0</v>
+        <v>1359336.0</v>
       </c>
       <c r="B758" t="s" s="2269">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C758" t="s" s="2268">
-        <v>2275</v>
+        <v>2276</v>
       </c>
       <c r="D758" t="s" s="2268">
-        <v>2276</v>
+        <v>2277</v>
       </c>
       <c r="E758" t="s" s="2268">
-        <v>148</v>
+        <v>716</v>
       </c>
       <c r="F758" t="n" s="2269">
         <v>2025.0</v>
       </c>
       <c r="G758" t="n" s="2270">
-        <v>9.781922858672E12</v>
+        <v>9.781444980882E12</v>
       </c>
       <c r="H758" t="s" s="2269">
-        <v>38</v>
+        <v>83</v>
       </c>
       <c r="I758" t="s" s="2268">
-        <v>2277</v>
+        <v>2278</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" t="n" s="2272">
-        <v>1359413.0</v>
+        <v>1209485.0</v>
       </c>
       <c r="B759" t="s" s="2272">
         <v>13</v>
       </c>
       <c r="C759" t="s" s="2271">
-        <v>2278</v>
+        <v>2279</v>
       </c>
       <c r="D759" t="s" s="2271">
-        <v>988</v>
+        <v>2280</v>
       </c>
       <c r="E759" t="s" s="2271">
-        <v>688</v>
+        <v>49</v>
       </c>
       <c r="F759" t="n" s="2272">
         <v>2025.0</v>
       </c>
       <c r="G759" t="n" s="2273">
-        <v>9.78192261098E12</v>
+        <v>9.780241712283E12</v>
       </c>
       <c r="H759" t="s" s="2272">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I759" t="s" s="2271">
-        <v>2279</v>
+        <v>2281</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" t="n" s="2275">
-        <v>898959.0</v>
+        <v>1494972.0</v>
       </c>
       <c r="B760" t="s" s="2275">
         <v>13</v>
       </c>
       <c r="C760" t="s" s="2274">
+        <v>2282</v>
+      </c>
+      <c r="D760" t="s" s="2274">
         <v>2280</v>
       </c>
-      <c r="D760" t="s" s="2274">
-[...1 lines deleted...]
-      </c>
       <c r="E760" t="s" s="2274">
-        <v>403</v>
+        <v>49</v>
       </c>
       <c r="F760" t="n" s="2275">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G760" t="n" s="2276">
-        <v>9.781922507525E12</v>
+        <v>9.780241712221E12</v>
       </c>
       <c r="H760" t="s" s="2275">
         <v>17</v>
       </c>
       <c r="I760" t="s" s="2274">
-        <v>2282</v>
+        <v>2283</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" t="n" s="2278">
-        <v>1359336.0</v>
+        <v>1304819.0</v>
       </c>
       <c r="B761" t="s" s="2278">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C761" t="s" s="2277">
-        <v>2283</v>
+        <v>2284</v>
       </c>
       <c r="D761" t="s" s="2277">
-        <v>2284</v>
+        <v>2285</v>
       </c>
       <c r="E761" t="s" s="2277">
-        <v>718</v>
+        <v>124</v>
       </c>
       <c r="F761" t="n" s="2278">
         <v>2025.0</v>
       </c>
       <c r="G761" t="n" s="2279">
-        <v>9.781444980882E12</v>
+        <v>9.781529526264E12</v>
       </c>
       <c r="H761" t="s" s="2278">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="I761" t="s" s="2277">
-        <v>2285</v>
+        <v>2286</v>
       </c>
     </row>
     <row r="762">
-      <c r="A762" t="n" s="2281">
-        <v>1209485.0</v>
+      <c r="A762" t="s" s="2281">
+        <v>13</v>
       </c>
       <c r="B762" t="s" s="2281">
         <v>13</v>
       </c>
       <c r="C762" t="s" s="2280">
-        <v>2286</v>
+        <v>2287</v>
       </c>
       <c r="D762" t="s" s="2280">
-        <v>2287</v>
+        <v>1146</v>
       </c>
       <c r="E762" t="s" s="2280">
-        <v>54</v>
-[...5 lines deleted...]
-        <v>9.780241712283E12</v>
+        <v>13</v>
+      </c>
+      <c r="F762" t="s" s="2281">
+        <v>13</v>
+      </c>
+      <c r="G762" t="s" s="2282">
+        <v>13</v>
       </c>
       <c r="H762" t="s" s="2281">
         <v>17</v>
       </c>
       <c r="I762" t="s" s="2280">
-        <v>2288</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" t="n" s="2284">
-        <v>1494972.0</v>
+        <v>1495379.0</v>
       </c>
       <c r="B763" t="s" s="2284">
         <v>13</v>
       </c>
       <c r="C763" t="s" s="2283">
+        <v>2288</v>
+      </c>
+      <c r="D763" t="s" s="2283">
         <v>2289</v>
       </c>
-      <c r="D763" t="s" s="2283">
-[...1 lines deleted...]
-      </c>
       <c r="E763" t="s" s="2283">
-        <v>54</v>
+        <v>165</v>
       </c>
       <c r="F763" t="n" s="2284">
-        <v>2024.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G763" t="n" s="2285">
-        <v>9.780241712221E12</v>
+        <v>9.780008814144E12</v>
       </c>
       <c r="H763" t="s" s="2284">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I763" t="s" s="2283">
         <v>2290</v>
       </c>
     </row>
     <row r="764">
       <c r="A764" t="n" s="2287">
-        <v>1304819.0</v>
+        <v>1299761.0</v>
       </c>
       <c r="B764" t="s" s="2287">
         <v>13</v>
       </c>
       <c r="C764" t="s" s="2286">
         <v>2291</v>
       </c>
       <c r="D764" t="s" s="2286">
         <v>2292</v>
       </c>
       <c r="E764" t="s" s="2286">
-        <v>128</v>
+        <v>766</v>
       </c>
       <c r="F764" t="n" s="2287">
         <v>2025.0</v>
       </c>
       <c r="G764" t="n" s="2288">
-        <v>9.781529526264E12</v>
+        <v>9.781486319527E12</v>
       </c>
       <c r="H764" t="s" s="2287">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I764" t="s" s="2286">
         <v>2293</v>
       </c>
     </row>
     <row r="765">
-      <c r="A765" t="s" s="2290">
-        <v>13</v>
+      <c r="A765" t="n" s="2290">
+        <v>1409682.0</v>
       </c>
       <c r="B765" t="s" s="2290">
         <v>13</v>
       </c>
       <c r="C765" t="s" s="2289">
         <v>2294</v>
       </c>
       <c r="D765" t="s" s="2289">
-        <v>1148</v>
+        <v>2295</v>
       </c>
       <c r="E765" t="s" s="2289">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>396</v>
+      </c>
+      <c r="F765" t="n" s="2290">
+        <v>2025.0</v>
+      </c>
+      <c r="G765" t="n" s="2291">
+        <v>9.781760764166E12</v>
       </c>
       <c r="H765" t="s" s="2290">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I765" t="s" s="2289">
-        <v>1804</v>
+        <v>2296</v>
       </c>
     </row>
     <row r="766">
       <c r="A766" t="n" s="2293">
-        <v>1495379.0</v>
+        <v>1423973.0</v>
       </c>
       <c r="B766" t="s" s="2293">
         <v>13</v>
       </c>
       <c r="C766" t="s" s="2292">
-        <v>2295</v>
+        <v>2297</v>
       </c>
       <c r="D766" t="s" s="2292">
-        <v>2296</v>
+        <v>2298</v>
       </c>
       <c r="E766" t="s" s="2292">
-        <v>169</v>
+        <v>335</v>
       </c>
       <c r="F766" t="n" s="2293">
-        <v>2026.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G766" t="n" s="2294">
-        <v>9.780008814144E12</v>
+        <v>9.78176118202E12</v>
       </c>
       <c r="H766" t="s" s="2293">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I766" t="s" s="2292">
-        <v>2297</v>
+        <v>2299</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" t="n" s="2296">
-        <v>1299761.0</v>
+        <v>1424084.0</v>
       </c>
       <c r="B767" t="s" s="2296">
         <v>13</v>
       </c>
       <c r="C767" t="s" s="2295">
-        <v>2298</v>
+        <v>2300</v>
       </c>
       <c r="D767" t="s" s="2295">
-        <v>2299</v>
+        <v>2301</v>
       </c>
       <c r="E767" t="s" s="2295">
-        <v>768</v>
+        <v>1139</v>
       </c>
       <c r="F767" t="n" s="2296">
         <v>2025.0</v>
       </c>
       <c r="G767" t="n" s="2297">
-        <v>9.781486319527E12</v>
+        <v>9.780358729914E12</v>
       </c>
       <c r="H767" t="s" s="2296">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I767" t="s" s="2295">
-        <v>2300</v>
+        <v>2302</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" t="n" s="2299">
-        <v>1409682.0</v>
+        <v>1337818.0</v>
       </c>
       <c r="B768" t="s" s="2299">
         <v>13</v>
       </c>
       <c r="C768" t="s" s="2298">
-        <v>2301</v>
+        <v>2303</v>
       </c>
       <c r="D768" t="s" s="2298">
-        <v>2302</v>
+        <v>2304</v>
       </c>
       <c r="E768" t="s" s="2298">
-        <v>399</v>
+        <v>124</v>
       </c>
       <c r="F768" t="n" s="2299">
         <v>2025.0</v>
       </c>
       <c r="G768" t="n" s="2300">
-        <v>9.781760764166E12</v>
+        <v>9.781529519655E12</v>
       </c>
       <c r="H768" t="s" s="2299">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I768" t="s" s="2298">
-        <v>2303</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" t="n" s="2302">
-        <v>1423973.0</v>
+        <v>1201743.0</v>
       </c>
       <c r="B769" t="s" s="2302">
         <v>13</v>
       </c>
       <c r="C769" t="s" s="2301">
-        <v>2304</v>
+        <v>2306</v>
       </c>
       <c r="D769" t="s" s="2301">
-        <v>2305</v>
+        <v>2307</v>
       </c>
       <c r="E769" t="s" s="2301">
-        <v>338</v>
+        <v>176</v>
       </c>
       <c r="F769" t="n" s="2302">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G769" t="n" s="2303">
-        <v>9.78176118202E12</v>
+        <v>9.781761212994E12</v>
       </c>
       <c r="H769" t="s" s="2302">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I769" t="s" s="2301">
-        <v>2306</v>
+        <v>2308</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" t="n" s="2305">
-        <v>1424084.0</v>
+        <v>1396273.0</v>
       </c>
       <c r="B770" t="s" s="2305">
         <v>13</v>
       </c>
       <c r="C770" t="s" s="2304">
-        <v>2307</v>
+        <v>2309</v>
       </c>
       <c r="D770" t="s" s="2304">
-        <v>2308</v>
+        <v>2310</v>
       </c>
       <c r="E770" t="s" s="2304">
-        <v>1141</v>
+        <v>2311</v>
       </c>
       <c r="F770" t="n" s="2305">
-        <v>2025.0</v>
+        <v>2023.0</v>
       </c>
       <c r="G770" t="n" s="2306">
-        <v>9.780358729914E12</v>
+        <v>9.798868395758E12</v>
       </c>
       <c r="H770" t="s" s="2305">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="I770" t="s" s="2304">
-        <v>2309</v>
+        <v>2312</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" t="n" s="2308">
-        <v>1337818.0</v>
+        <v>901063.0</v>
       </c>
       <c r="B771" t="s" s="2308">
         <v>13</v>
       </c>
       <c r="C771" t="s" s="2307">
-        <v>2310</v>
+        <v>2313</v>
       </c>
       <c r="D771" t="s" s="2307">
-        <v>2311</v>
+        <v>33</v>
       </c>
       <c r="E771" t="s" s="2307">
-        <v>128</v>
+        <v>29</v>
       </c>
       <c r="F771" t="n" s="2308">
-        <v>2025.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G771" t="n" s="2309">
-        <v>9.781529519655E12</v>
+        <v>9.781760979034E12</v>
       </c>
       <c r="H771" t="s" s="2308">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I771" t="s" s="2307">
-        <v>2312</v>
+        <v>2314</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" t="n" s="2311">
-        <v>1201743.0</v>
+        <v>982877.0</v>
       </c>
       <c r="B772" t="s" s="2311">
         <v>13</v>
       </c>
       <c r="C772" t="s" s="2310">
-        <v>2313</v>
+        <v>2315</v>
       </c>
       <c r="D772" t="s" s="2310">
-        <v>2314</v>
+        <v>33</v>
       </c>
       <c r="E772" t="s" s="2310">
-        <v>180</v>
+        <v>21</v>
       </c>
       <c r="F772" t="n" s="2311">
-        <v>2024.0</v>
+        <v>2022.0</v>
       </c>
       <c r="G772" t="n" s="2312">
-        <v>9.781761212994E12</v>
+        <v>9.781760979058E12</v>
       </c>
       <c r="H772" t="s" s="2311">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I772" t="s" s="2310">
-        <v>2315</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" t="n" s="2314">
-        <v>1396273.0</v>
+        <v>1424106.0</v>
       </c>
       <c r="B773" t="s" s="2314">
         <v>13</v>
       </c>
       <c r="C773" t="s" s="2313">
-        <v>2316</v>
+        <v>2317</v>
       </c>
       <c r="D773" t="s" s="2313">
-        <v>2317</v>
+        <v>2318</v>
       </c>
       <c r="E773" t="s" s="2313">
-        <v>2318</v>
+        <v>21</v>
       </c>
       <c r="F773" t="n" s="2314">
-        <v>2023.0</v>
+        <v>2026.0</v>
       </c>
       <c r="G773" t="n" s="2315">
-        <v>9.798868395758E12</v>
+        <v>9.78176172381E12</v>
       </c>
       <c r="H773" t="s" s="2314">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="I773" t="s" s="2313">
         <v>2319</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" t="n" s="2317">
-        <v>901063.0</v>
+        <v>1423980.0</v>
       </c>
       <c r="B774" t="s" s="2317">
         <v>13</v>
       </c>
       <c r="C774" t="s" s="2316">
         <v>2320</v>
       </c>
       <c r="D774" t="s" s="2316">
-        <v>33</v>
+        <v>2321</v>
       </c>
       <c r="E774" t="s" s="2316">
-        <v>29</v>
+        <v>335</v>
       </c>
       <c r="F774" t="n" s="2317">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G774" t="n" s="2318">
-        <v>9.781760979034E12</v>
+        <v>9.781991142009E12</v>
       </c>
       <c r="H774" t="s" s="2317">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I774" t="s" s="2316">
-        <v>2321</v>
+        <v>2322</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" t="n" s="2320">
-        <v>982877.0</v>
+        <v>1285333.0</v>
       </c>
       <c r="B775" t="s" s="2320">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C775" t="s" s="2319">
-        <v>2322</v>
+        <v>2323</v>
       </c>
       <c r="D775" t="s" s="2319">
-        <v>33</v>
+        <v>2324</v>
       </c>
       <c r="E775" t="s" s="2319">
-        <v>21</v>
+        <v>120</v>
       </c>
       <c r="F775" t="n" s="2320">
-        <v>2022.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G775" t="n" s="2321">
-        <v>9.781760979058E12</v>
+        <v>9.781760996505E12</v>
       </c>
       <c r="H775" t="s" s="2320">
-        <v>17</v>
+        <v>83</v>
       </c>
       <c r="I775" t="s" s="2319">
-        <v>2323</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="776">
       <c r="A776" t="n" s="2323">
-        <v>1424106.0</v>
+        <v>1088075.0</v>
       </c>
       <c r="B776" t="s" s="2323">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C776" t="s" s="2322">
-        <v>2324</v>
+        <v>2326</v>
       </c>
       <c r="D776" t="s" s="2322">
-        <v>2325</v>
+        <v>2327</v>
       </c>
       <c r="E776" t="s" s="2322">
-        <v>21</v>
+        <v>522</v>
       </c>
       <c r="F776" t="n" s="2323">
-        <v>2026.0</v>
+        <v>2024.0</v>
       </c>
       <c r="G776" t="n" s="2324">
-        <v>9.78176172381E12</v>
+        <v>9.780143777403E12</v>
       </c>
       <c r="H776" t="s" s="2323">
-        <v>38</v>
+        <v>83</v>
       </c>
       <c r="I776" t="s" s="2322">
-        <v>2326</v>
+        <v>2328</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" t="n" s="2326">
-        <v>1423980.0</v>
+        <v>1424055.0</v>
       </c>
       <c r="B777" t="s" s="2326">
         <v>13</v>
       </c>
       <c r="C777" t="s" s="2325">
-        <v>2327</v>
+        <v>2329</v>
       </c>
       <c r="D777" t="s" s="2325">
-        <v>2328</v>
+        <v>245</v>
       </c>
       <c r="E777" t="s" s="2325">
-        <v>338</v>
+        <v>205</v>
       </c>
       <c r="F777" t="n" s="2326">
-        <v>2025.0</v>
+        <v>2021.0</v>
       </c>
       <c r="G777" t="n" s="2327">
-        <v>9.781991142009E12</v>
+        <v>9.781925713299E12</v>
       </c>
       <c r="H777" t="s" s="2326">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="I777" t="s" s="2325">
-        <v>2329</v>
+        <v>2330</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" t="n" s="2329">
-        <v>1285333.0</v>
+        <v>1289052.0</v>
       </c>
       <c r="B778" t="s" s="2329">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C778" t="s" s="2328">
-        <v>2330</v>
+        <v>2331</v>
       </c>
       <c r="D778" t="s" s="2328">
-        <v>2331</v>
+        <v>2332</v>
       </c>
       <c r="E778" t="s" s="2328">
-        <v>124</v>
+        <v>335</v>
       </c>
       <c r="F778" t="n" s="2329">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G778" t="n" s="2330">
-        <v>9.781760996505E12</v>
+        <v>9.781761181382E12</v>
       </c>
       <c r="H778" t="s" s="2329">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="I778" t="s" s="2328">
-        <v>2332</v>
+        <v>2333</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" t="n" s="2332">
-        <v>1088075.0</v>
+        <v>1389072.0</v>
       </c>
       <c r="B779" t="s" s="2332">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C779" t="s" s="2331">
-        <v>2333</v>
+        <v>2334</v>
       </c>
       <c r="D779" t="s" s="2331">
-        <v>2334</v>
+        <v>2335</v>
       </c>
       <c r="E779" t="s" s="2331">
-        <v>524</v>
+        <v>349</v>
       </c>
       <c r="F779" t="n" s="2332">
-        <v>2024.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G779" t="n" s="2333">
-        <v>9.780143777403E12</v>
+        <v>9.781761269004E12</v>
       </c>
       <c r="H779" t="s" s="2332">
         <v>50</v>
       </c>
       <c r="I779" t="s" s="2331">
-        <v>2335</v>
+        <v>2336</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" t="n" s="2335">
-        <v>1424055.0</v>
+        <v>1307021.0</v>
       </c>
       <c r="B780" t="s" s="2335">
         <v>13</v>
       </c>
       <c r="C780" t="s" s="2334">
-        <v>2336</v>
+        <v>2337</v>
       </c>
       <c r="D780" t="s" s="2334">
-        <v>249</v>
+        <v>2338</v>
       </c>
       <c r="E780" t="s" s="2334">
-        <v>209</v>
+        <v>522</v>
       </c>
       <c r="F780" t="n" s="2335">
-        <v>2021.0</v>
+        <v>2025.0</v>
       </c>
       <c r="G780" t="n" s="2336">
-        <v>9.781925713299E12</v>
+        <v>9.781761350962E12</v>
       </c>
       <c r="H780" t="s" s="2335">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I780" t="s" s="2334">
-        <v>2337</v>
+        <v>2339</v>
       </c>
     </row>
     <row r="781">
-      <c r="A781" t="n" s="2338">
-        <v>1289052.0</v>
+      <c r="A781" t="s" s="2338">
+        <v>13</v>
       </c>
       <c r="B781" t="s" s="2338">
         <v>13</v>
       </c>
       <c r="C781" t="s" s="2337">
-        <v>2338</v>
+        <v>2340</v>
       </c>
       <c r="D781" t="s" s="2337">
-        <v>2339</v>
+        <v>2341</v>
       </c>
       <c r="E781" t="s" s="2337">
-        <v>338</v>
-[...5 lines deleted...]
-        <v>9.781761181382E12</v>
+        <v>13</v>
+      </c>
+      <c r="F781" t="s" s="2338">
+        <v>13</v>
+      </c>
+      <c r="G781" t="s" s="2339">
+        <v>13</v>
       </c>
       <c r="H781" t="s" s="2338">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I781" t="s" s="2337">
-        <v>2340</v>
+        <v>212</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" t="n" s="2341">
-        <v>1389072.0</v>
+        <v>1423799.0</v>
       </c>
       <c r="B782" t="s" s="2341">
         <v>13</v>
       </c>
       <c r="C782" t="s" s="2340">
-        <v>2341</v>
+        <v>2342</v>
       </c>
       <c r="D782" t="s" s="2340">
-        <v>2342</v>
+        <v>2235</v>
       </c>
       <c r="E782" t="s" s="2340">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="F782" t="n" s="2341">
         <v>2025.0</v>
       </c>
       <c r="G782" t="n" s="2342">
-        <v>9.781761269004E12</v>
+        <v>9.781761563492E12</v>
       </c>
       <c r="H782" t="s" s="2341">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="I782" t="s" s="2340">
         <v>2343</v>
       </c>
     </row>
     <row r="783">
-      <c r="A783" t="n" s="2344">
-        <v>1307021.0</v>
+      <c r="A783" t="s" s="2344">
+        <v>13</v>
       </c>
       <c r="B783" t="s" s="2344">
         <v>13</v>
       </c>
       <c r="C783" t="s" s="2343">
         <v>2344</v>
       </c>
       <c r="D783" t="s" s="2343">
         <v>2345</v>
       </c>
       <c r="E783" t="s" s="2343">
-        <v>524</v>
-[...5 lines deleted...]
-        <v>9.781761350962E12</v>
+        <v>13</v>
+      </c>
+      <c r="F783" t="s" s="2344">
+        <v>13</v>
+      </c>
+      <c r="G783" t="s" s="2345">
+        <v>13</v>
       </c>
       <c r="H783" t="s" s="2344">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I783" t="s" s="2343">
-        <v>2346</v>
-[...86 lines deleted...]
-        <v>1124</v>
+        <v>1122</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="C3:I3"/>
     <mergeCell ref="A4:I4"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup pageOrder="overThenDown" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>